--- v0 (2025-10-01)
+++ v1 (2026-07-31)
@@ -1,146 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10262" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4989"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="4989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E48A5" w:rsidRPr="00205289" w14:paraId="3B7FD313" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="009E48A5" w:rsidRPr="00180019" w14:paraId="3B7FD313" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2139E43D" w14:textId="7BA47B26" w:rsidR="009E48A5" w:rsidRPr="00B70997" w:rsidRDefault="00443EB5" w:rsidP="00DE7039">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="DocsID"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:permStart w:id="1202796075" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00443EB5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Only the words highlighted in yellow should be edited/ updated.</w:t>
             </w:r>
+            <w:permEnd w:id="1202796075"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44F5AB7C" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00591548" w:rsidRDefault="009E48A5" w:rsidP="00B80858">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FC09E26" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00DE7039">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1433295152" w:edGrp="everyone"/>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Seuls les mots surlignés en jaune doivent être modifiés.</w:t>
             </w:r>
+            <w:permEnd w:id="1433295152"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E48A5" w14:paraId="1CCABADB" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D14D61" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00B70997" w:rsidRDefault="009E0776" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>CONFIDENTIALITY AGREEMENT</w:t>
@@ -174,51 +175,57 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B337771" wp14:editId="107A08B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4328160</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-719455</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2015836" cy="485775"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="28575"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="307" name="Zone de texte 2"/>
+                      <wp:docPr id="307" name="Zone de texte 2">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9FB580-729B-4EE0-88D8-511048EE8999}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2015836" cy="485775"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
@@ -289,247 +296,303 @@
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>Seuls les mots surlignés en jaune doivent être modifiés.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009E0776" w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>ENTENTE DE CONFIDENTIALITÉ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70997" w:rsidRPr="00205289" w14:paraId="76B3B7AD" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B70997" w:rsidRPr="00180019" w14:paraId="76B3B7AD" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286F34EF" w14:textId="366CDA91" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="00591548">
+          <w:p w14:paraId="286F34EF" w14:textId="6A7DBA3F" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="00591548">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>his confidentiality agreement (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">) effective as of </w:t>
             </w:r>
+            <w:permStart w:id="464201784" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[date]</w:t>
             </w:r>
+            <w:permEnd w:id="464201784"/>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Effective Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">), is made by and among </w:t>
             </w:r>
+            <w:permStart w:id="100290318" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[SPONSOR/CRO]</w:t>
             </w:r>
+            <w:permEnd w:id="100290318"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a principal place of business at </w:t>
             </w:r>
+            <w:permStart w:id="1270764854" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[ADDRESS]</w:t>
             </w:r>
+            <w:permEnd w:id="1270764854"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, including its Affiliates, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:permStart w:id="184749860" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00F51134">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including its Affiliates, </w:t>
+            </w:r>
+            <w:r w:rsidR="00591548" w:rsidRPr="00F51134">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>together</w:t>
+            </w:r>
+            <w:permEnd w:id="184749860"/>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">together </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Discloser</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
-            <w:r w:rsidR="001C4903" w:rsidRPr="00040FC1">
+            <w:r w:rsidR="008A68FB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SANTÉ QUÉBEC</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="827202766" w:edGrp="everyone"/>
+            <w:r w:rsidR="008A68FB" w:rsidRPr="0006194E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:caps/>
-[...4 lines deleted...]
-              <w:t>, a legal person established under the Act respecting the governance of the health and social services system (CQLR, c. G-1.021), acting through</w:t>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB" w:rsidRPr="008A68FB">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NAME OF INSTITUTION</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="827202766"/>
+            <w:r w:rsidR="008A68FB">
+              <w:t xml:space="preserve">, a legal person constituted under the </w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Act respecting the governance of the health and social services system</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:t xml:space="preserve"> (CQLR, c. G-1.021), having a place of business at </w:t>
+            </w:r>
+            <w:permStart w:id="119689651" w:edGrp="everyone"/>
+            <w:r w:rsidR="008A68FB">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB" w:rsidRPr="008A68FB">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ADDRESS OF INSTITUTION</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="119689651"/>
+            <w:r w:rsidR="008A68FB">
+              <w:t xml:space="preserve">, represented for the purposes hereof by </w:t>
+            </w:r>
+            <w:permStart w:id="1220041031" w:edGrp="everyone"/>
+            <w:r w:rsidR="008A68FB">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB" w:rsidRPr="008A68FB">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NAME OF SIGNATORY, TITLE OF SIGNATORY</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="1220041031"/>
+            <w:r w:rsidR="008A68FB">
+              <w:t xml:space="preserve">, duly authorized in accordance with Santé Québec’s </w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB" w:rsidRPr="00DF3694">
+              <w:t>by-laws</w:t>
+            </w:r>
+            <w:r w:rsidR="008A68FB">
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="001C4903" w:rsidRPr="00560719">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C4903">
-              <w:t xml:space="preserve"> the institution</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00442EF5">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001C4903" w:rsidRPr="00F946BA">
+            <w:permStart w:id="614928842" w:edGrp="everyone"/>
+            <w:r w:rsidR="001C4903">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
               <w:t>[</w:t>
-            </w:r>
-[...51 lines deleted...]
-              <w:t>”) [</w:t>
             </w:r>
             <w:r w:rsidR="001C4903">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="darkGray"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>NTD:</w:t>
             </w:r>
             <w:r w:rsidR="001C4903" w:rsidRPr="00B53C5C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="darkGray"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C4903" w:rsidRPr="00F72AE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -720,286 +783,431 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">nd Investigator referred to as </w:t>
             </w:r>
             <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Recipients</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>, provided that their rights and obligations remain several and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not joint). </w:t>
+              <w:t xml:space="preserve"> not joint).</w:t>
+            </w:r>
+            <w:permEnd w:id="614928842"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D4E7257" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55855250" w14:textId="53B97075" w:rsidR="00B70997" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00591548">
+          <w:p w14:paraId="55855250" w14:textId="1AE76168" w:rsidR="00B70997" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00591548">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>La présente entente de confidentialité (l’</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Entente</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>) entrant en vigueur à compter du [</w:t>
+              <w:t xml:space="preserve">) entrant en vigueur à compter du </w:t>
+            </w:r>
+            <w:permStart w:id="1969303677" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">] (la </w:t>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="1969303677"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (la </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Date d’entrée en vigueur</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>) est conclue entre [</w:t>
+              <w:t xml:space="preserve">) est conclue entre </w:t>
+            </w:r>
+            <w:permStart w:id="788100708" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>PROMOTEUR/ORC</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>], ayant son siège social au [</w:t>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="788100708"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ayant son siège social au </w:t>
+            </w:r>
+            <w:permStart w:id="100811489" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>ADRESSE</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">], </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00591548">
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="100811489"/>
+            <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>y compris ses Sociétés affiliées</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="002B394A">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:permStart w:id="2069507878" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00F51134">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
+              <w:t>y compris ses Sociétés affiliées</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
               <w:t>collectivement,</w:t>
             </w:r>
+            <w:permEnd w:id="2069507878"/>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Partie divulgatrice</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">), et </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:caps/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>Santé Québec</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>SANTÉ QUÉBEC</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>, personne morale de droit public constituée en vertu de la Loi sur la gouvernance du système de santé et de services sociaux (RLRQ, c. G1.021), agissant par l'entremise de l’établissement [</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="368708418" w:edGrp="everyone"/>
+            <w:r w:rsidR="0006194E" w:rsidRPr="0006194E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="0006194E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>NOM DE L’ÉTABLISSEMENT</w:t>
             </w:r>
-            <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
-              <w:rPr>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>] , situé au [</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="368708418"/>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">personne morale de droit public constituée en vertu de la </w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>Loi sur la gouvernance du système de santé et de services sociaux</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RLRQ, c. G-1.021), </w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ayant une place d’affaires </w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">au </w:t>
+            </w:r>
+            <w:permStart w:id="1807568980" w:edGrp="everyone"/>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>ADRESSE DE L’ÉTABLISSEMENT</w:t>
             </w:r>
-            <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
-              <w:rPr>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">], représentée aux fins des présentes par </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="1807568980"/>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, représentée aux fins des présentes par </w:t>
+            </w:r>
+            <w:permStart w:id="566717878" w:edGrp="everyone"/>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00046C5E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E" w:rsidRPr="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>M./Mme</w:t>
+              <w:t>M./Mme NOM DU SIGNATAIRE, TITRE DU SIGNATAIRE</w:t>
+            </w:r>
+            <w:r w:rsidR="0006194E">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="566717878"/>
+            <w:r w:rsidR="0006194E" w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>, dûment autorisé en application du règlement intérieur de Santé Québec;</w:t>
             </w:r>
             <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="2001473689" w:edGrp="everyone"/>
             <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>NOM DU SIGNATAIRE, TITRE DU SIGNATAIRE</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> en application du règlement intérieur de Santé Québec [</w:t>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="darkGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Note du </w:t>
             </w:r>
             <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>rédacteur: si l’établissement n’est pas un établissement de Santé Québec ou est une université, utiliser la formule suivante:</w:t>
             </w:r>
             <w:r w:rsidR="007720B3" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
@@ -1192,50 +1400,51 @@
               </w:rPr>
               <w:t>Investigateur</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">) (l’Établissement et l’Investigateur sont ci-après désignés les </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Parties destinataires</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>, étant entendu que leurs droits et obligations demeurent divisibles et non solidaires).</w:t>
             </w:r>
+            <w:permEnd w:id="2001473689"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80858" w14:paraId="42A4303E" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="679A6846" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00B70997" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Definitions and background </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1248,403 +1457,404 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A6DD57E" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Définitions et contexte </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="7CAC37D6" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="7CAC37D6" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDBA2D3" w14:textId="2764CECB" w:rsidR="00B80858" w:rsidRPr="00B70997" w:rsidRDefault="002C6C85" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">The Discloser is seeking investigators and sites </w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> participate in a clinical trial entitled </w:t>
             </w:r>
+            <w:permStart w:id="1553888649" w:edGrp="everyone"/>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[INSERT]</w:t>
             </w:r>
+            <w:permEnd w:id="1553888649"/>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (the </w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Clinical Trial</w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">) described in the protocol entitled: </w:t>
             </w:r>
+            <w:permStart w:id="1117933894" w:edGrp="everyone"/>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[INSERT]</w:t>
             </w:r>
+            <w:permEnd w:id="1117933894"/>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Protocol</w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C85">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>) and, for this purpose, is willing to provide the Recipients with certain Confidential Information to assist them in evaluating and determining their respective interest in conducting the Clinical Trial. This Agreement shall govern the conditions of disclosure and use by each Recipient of such Confidential Information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18024C80" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="728F408C" w14:textId="1865CB9C" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>La Partie divulgatrice recherche des investigateurs et des sites pour participer à une étude clinique intitulée [</w:t>
+              <w:t xml:space="preserve">La Partie divulgatrice recherche des investigateurs et des sites pour participer à une étude clinique intitulée </w:t>
+            </w:r>
+            <w:permStart w:id="2031359266" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>À INSÉRER</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>] (l’</w:t>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="2031359266"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (l’</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Étude clinique</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>) décrite au protocole intitulé [</w:t>
+              <w:t xml:space="preserve">) décrite au protocole intitulé </w:t>
+            </w:r>
+            <w:permStart w:id="92690534" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>À INSÉRER</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">] (le </w:t>
+              <w:t>]</w:t>
+            </w:r>
+            <w:permEnd w:id="92690534"/>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (le </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Protocole</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>) et, à cette fin, souhaite fournir certaines Informations confidentielles aux Parties destinataires afin de les assister dans l’évaluation et la détermination de leur intérêt respectif à prendre part à cette Étude clinique. La présente Entente régira les conditions de divulgation et d’utilisation par chaque Partie destinataire de telles Informations confidentielles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="4173DFEF" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="4173DFEF" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75E70C0B" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">In this Agreement, the following term shall have the meaning given to them hereunder:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BC5F337" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF913A7" w14:textId="400567E2" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="002F6F69" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Dans la présente Entente, les termes suivants ont le sens qui leur est attribué ci-après :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="51452B39" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="51452B39" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1562ADD1" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="004848F2" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>“Confidential Information”</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> means: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>(i)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70997">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Protocol; and </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>(ii)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B70997">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any confidential and proprietary information and material relating to the Clinical Trial or to Discloser’s products, business and operations generally, as relevant to the conduct of the Clinical Trial, including without limitation, business or scientific plans, reports, clinical data, memoranda, clinical, financial, technical and commercial information, know-how relating to the Clinical Trial and Clinical Trial compounds, disclosed by or on behalf of the Discloser to the Recipients: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the Protocol; and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B70997">
+              <w:t xml:space="preserve"> in writing or other tangible form and marked as confidential by the Discloser, provided that Discloser’s failure to mark such information as confidential will not constitute a waiver of Recipient’s obligations under this agreement if such information falls under point (c) below; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(ii)</w:t>
+              <w:t>(b)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> any confidential and proprietary information and material relating to the Clinical Trial or to Discloser’s products, business and operations generally, as relevant to the conduct of the Clinical Trial, including without limitation, business or scientific plans, reports, clinical data, memoranda, clinical, financial, technical and commercial information, know-how relating to the Clinical Trial and Clinical Trial compounds, disclosed by or on behalf of the Discloser to the Recipients: </w:t>
+              <w:t xml:space="preserve"> orally and then reduced to writing and mark as confidential within 30 days of disclosure; or; </w:t>
             </w:r>
             <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(a)</w:t>
+              <w:t>(c)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in writing or other tangible form and marked as confidential by the Discloser, provided that Discloser’s failure to mark such information as confidential will not constitute a waiver of Recipient’s obligations under this agreement if such information falls under point (c) below; </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00591548">
+              <w:t xml:space="preserve"> in writing, and which is evidently of a confidential nature by virtue of its character or the circumstances or manner of its disclosure. However, the term “Confidential Information” shall not include any of the information which a Recipient can show: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(b)</w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> is already lawfully known to it/him/her at the date it was disclosed to it/him/her by the Discloser, or </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> is or becomes generally known to the public, except by reason of any breach of its/his/her obligations hereunder, or </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -1793,85 +2003,93 @@
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> est (ou devient) partie du domaine public autrement qu’en contravention à la présente par la Partie destinataire; </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> est divulguée à la Partie destinataire sans restriction quant à sa divulgation ou à son utilisation, par un tiers légitimement en droit de lui communiquer telle information sans restriction; ou </w:t>
+              <w:t xml:space="preserve"> est divulguée à la Partie destinataire sans restriction quant à sa divulgation ou à son utilisation, par un tiers légitimement en droit de lui communiquer telle </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">information sans restriction; ou </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(iv)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> a été élaborée par la Partie destinataire, de manière indépendante, sans utiliser les Informations confidentielles de la Partie divulgatrice et sans y avoir recours, le tout tel que démontré par la Partie destinataire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004848F2" w:rsidRPr="00205289" w14:paraId="4DC18823" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004848F2" w:rsidRPr="00180019" w14:paraId="4DC18823" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65981946" w14:textId="77777777" w:rsidR="004848F2" w:rsidRPr="00B70997" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL3"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Affiliate</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>” refers to any company, whether a corporation or other business entity, that is controlling, controlled by or under common control with such party, and “control” means the direct or indirect ownership of more than fifty percent of the equity interest in such corporation or business entity, or the ability in fact to control the management decisions of such corporation or business entity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="170E7E08" w14:textId="77777777" w:rsidR="004848F2" w:rsidRPr="001D3CBF" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
@@ -1894,59 +2112,57 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>« Société affiliée »</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> désigne toute compagnie, qu’il s’agisse d’une société par actions ou autre entité commerciale, qui contrôle telle partie, qui est contrôlée par telle partie ou qui est sous le contrôle commun avec telle partie, et « </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>contrôle »</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> s’entend de la propriété directe ou indirecte de plus de cinquante pour cent de la participation (en capitaux propres (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>equity</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>) ou autrement) dans telle société par actions ou entité commerciale, ou de la capacité de contrôler les décisions de gestion de telle société ou entité commerciale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B80858" w14:paraId="52428F97" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14908102" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
@@ -1965,91 +2181,75 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FCACDB5" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Obligations de confidentialité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="6F6D38FF" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="6F6D38FF" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E8B70FD" w14:textId="7BCE8947" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Recipients agree to treat Confidential Information provided by or on behalf of Discloser as confidential. More particularly, the Recipients agree: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> maintain Confidential Information with the same degree of care they hold their own confidential information, which in no event shall be less than a reasonable standard of care; </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">(ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
@@ -2090,51 +2290,58 @@
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">(iv) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">to notify Discloser if it becomes aware of any disclosure in breach of their obligations of this Agreement and to take, at the request of Discloser, all such steps, as are reasonably necessary to prevent further disclosure; and </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>(v)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> upon request of Discloser (and at its expense), to promptly return to Discloser, or, at Discloser’s option, destroy, all Confidential Information, together with all copies and/or other forms of reproductions thereof of the Confidential Information, provided that the Recipients shall be entitled </w:t>
+              <w:t xml:space="preserve"> upon request of Discloser (and at its expense), to promptly return to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70997">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Discloser, or, at Discloser’s option, destroy, all Confidential Information, together with all copies and/or other forms of reproductions thereof of the Confidential Information, provided that the Recipients shall be entitled </w:t>
             </w:r>
             <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> to retain one copy of Information in their files in a secure location for the sole purpose of complying with their confidentiality obligations; and </w:t>
             </w:r>
             <w:r w:rsidRPr="00591548">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">(b) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -2192,78 +2399,71 @@
               <w:t>(ii)</w:t>
             </w:r>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">de ne pas divulguer ou rendre autrement accessibles les Informations confidentielles à tout tiers autre que leurs Représentants (tel que défini ci-après) sans avoir obtenu, au préalable, l’accord écrit de la Partie divulgatrice; </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de s’assurer que chacun de leurs employés, membres du personnel d’Étude clinique, cocontractants, agents ou représentants, et, le cas échéant, leurs </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">-investigateurs, étudiants et conseillers (chacun un </w:t>
+              <w:t xml:space="preserve"> de s’assurer que chacun de leurs employés, membres du personnel d’Étude clinique, cocontractants, agents ou représentants, et, le cas échéant, leurs co-investigateurs, étudiants et conseillers (chacun un </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Représentant</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">) ayant un réel besoin d’en prendre connaissance, est pleinement mis au fait (au préalable) des obligations des Parties destinataires aux termes de la présente Entente et est lié par des obligations de confidentialité essentiellement comparables à celles prévues à cette Entente; </w:t>
+              <w:t xml:space="preserve">) ayant un réel besoin d’en prendre connaissance, est pleinement mis au fait (au préalable) des obligations des Parties destinataires aux termes de la présente Entente et est lié par des obligations de confidentialité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">essentiellement comparables à celles prévues à cette Entente; </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(iv)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’aviser la Partie divulgatrice dans l’éventualité où la Partie destinataire apprenait ou avait connaissance de la survenance de toute divulgation en contravention à ses obligations en vertu de cette Entente et, à la demande de la Partie divulgatrice, de prendre toute mesure raisonnablement nécessaire afin d’éviter toutes autres divulgations; et </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(v)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
@@ -2276,105 +2476,90 @@
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> pourront conserver une copie des Informations confidentielles, dans leurs dossiers conservés à un endroit sécurisé, aux seules fins de se conformer à leurs obligations de confidentialité; et </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne seront pas tenues de détruire les copies électroniques des Informations confidentielles générées dans le cadre de sauvegardes automatiques et ne pouvant être raisonnablement effacées.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="52323DAA" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="52323DAA" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C307F41" w14:textId="2DCB2F9D" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">In the event that the Recipients are required (whether by statute, regulation or law, or by judicial or administrative process) to disclose, during the term of the confidentiality obligations, any part of the Confidential Information, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>such disclosure will not be considered a breach of this Agreement so long as the Recipients comply with the following, to the extent authorized to do so under applicable laws:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> promptly notify Discloser of each such requirement so that Discloser may </w:t>
             </w:r>
             <w:r w:rsidR="00591548" w:rsidRPr="00591548">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidR="00591548">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">seek an appropriate protective order or other remedy and/or </w:t>
@@ -2496,109 +2681,117 @@
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> à la demande de la Partie divulgatrice, les Parties destinataires fourniront toute assistance raisonnable afin de s’opposer à (ou de limiter la portée de) telle divulgation; et </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> les Parties destinataires s’engagent à fournir uniquement la partie de l’Information confidentielle requise (si en l’absence d’une ordonnance de protection les Parties destinataires sont néanmoins requises de divulguer telle partie de l’Information confidentielle) et à continuer de préserver le caractère confidentiel des Informations confidentielles à l’égard de tout autre tiers.</w:t>
+              <w:t xml:space="preserve"> les Parties destinataires s’engagent à fournir uniquement la partie de l’Information confidentielle requise (si en l’absence d’une ordonnance de protection les Parties destinataires sont néanmoins requises </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>de divulguer telle partie de l’Information confidentielle) et à continuer de préserver le caractère confidentiel des Informations confidentielles à l’égard de tout autre tiers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="7C1D0CCC" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="7C1D0CCC" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C74806A" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Recipients acknowledge that damages may be an inadequate remedy for breach of this Agreement and hereby consent to Discloser seeking injunctive or other relief in respect of the provisions thereof, in addition to any other rights and remedies it may have.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6F64A8" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68756E80" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Parties destinataires reconnaissent que l’octroi de dommages pourrait être inadéquat en réparation du préjudice subi par toute violation de la présente Entente, et conviennent que la Partie divulgatrice pourra entreprendre des démarches pour obtenir une injonction ou toute autre mesure, et ce, en sus de tout autre droit et recours qui lui sont disponibles. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="2A3DC84C" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="2A3DC84C" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0180E852" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Recipients agree that all Confidential Information is and shall remain the sole and exclusive property of the Discloser. This Agreement will not be construed as conferring to the Recipients any rights to the Confidential Information of the Discloser, or as an obligation to enter into any license or other agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495D4F28" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
@@ -2607,98 +2800,82 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB2824F" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Les Parties destinataires reconnaissent et conviennent que toute Information confidentielle est (et demeurera) la seule et exclusive propriété de la Partie divulgatrice. La présente Entente ne sera pas interprétée comme conférant aux Parties destinataires tout droit à l’égard des Informations confidentielles de la Partie divulgatrice ou comme imposant une obligation de conclure un contrat de licence ou tout autre contrat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="375DD7BB" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="375DD7BB" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F39DCE9" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">If as applicable </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">and during the term of this Agreement, Discloser gains access through site visits or otherwise to information relating to Recipients’ business or research operations, policies or procedures that Recipients identify to Discloser as proprietary and confidential or that is reasonably apparent to Discloser to be so, then Discloser will: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> not copy or remove such information, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> not use such information for any purpose other than performance of this Agreement, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -2832,51 +3009,51 @@
               </w:rPr>
               <w:t>(iv)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> se conformera aux dispositions de la présente, lesquelles s’appliqueront </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>mutatis mutandis</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> à telles informations. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="059C1C04" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="059C1C04" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2629FEAC" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Effective Date and term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341BC8E1" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
@@ -2885,51 +3062,51 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F622A7" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Date d’entrée en vigueur et durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="47F3F9B9" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="47F3F9B9" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50EB7389" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>This Agreement shall become effective as of the Effective Date and shall remain effective for one</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
@@ -2959,72 +3136,80 @@
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73BC1D71" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12C26D9E" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>La présente Entente entrera en vigueur à compter de la Date d’entrée en vigueur, et demeurera en vigueur pendant une durée d’un (1) an ou jusqu’à ce que les parties aient conclu un contrat de recherche clinique concernant le Protocole et l’Étude clinique, selon la première de ces éventualités à survenir.</w:t>
+              <w:t xml:space="preserve">La présente Entente entrera en vigueur à compter de la Date d’entrée en vigueur, et demeurera en vigueur pendant une durée d’un (1) an ou jusqu’à ce que les parties aient conclu un contrat de recherche clinique concernant le Protocole et l’Étude clinique, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B394A">
+              <w:rPr>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>selon la première de ces éventualités à survenir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="26CD9FB5" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="26CD9FB5" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C0184D" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Despite the foregoing, the obligations of confidentiality set forth herein shall survive the expiration or any early termination of this Agreement for a period of ten (10) years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="657149F7" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="462F7CA5" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
@@ -3070,293 +3255,223 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B914A4E" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="00581B7D" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="00581B7D" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64997E41" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">This Agreement represents the entire agreement among the parties with respect to all matters contained in this Agreement. </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> rights and obligations arising from such other agreement shall survive and remain in full force and effect.</w:t>
+              <w:t>This Agreement represents the entire agreement among the parties with respect to all matters contained in this Agreement. In the event that any of the parties have previously entered into and signed another confidentiality agreement with the other(s), any and all rights and obligations arising from such other agreement shall survive and remain in full force and effect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8D629F" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E0D53E4" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>La présente Entente constitue l’entente intégrale entre les parties quant à ses objets. Advenant que toute partie ait conclu et signé une autre entente de confidentialité avec toute autre partie à la présente, alors tous les droits et obligations découlant de telle autre entente survivront et demeureront en vigueur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="1F33F1C6" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="1F33F1C6" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F232CBA" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">If any provision of this Agreement is wholly or partially unenforceable for any reason, such unenforceability shall not affect the enforceability of the balance of this Agreement and the provisions of this Agreement shall, if alternative interpretations are applicable, be construed </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> preserve the enforceability of this Agreement.</w:t>
+              <w:t>If any provision of this Agreement is wholly or partially unenforceable for any reason, such unenforceability shall not affect the enforceability of the balance of this Agreement and the provisions of this Agreement shall, if alternative interpretations are applicable, be construed so as to preserve the enforceability of this Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1377BCC2" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73911087" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Advenant que l’une des dispositions de la présente Entente soit inexécutoire (en tout ou en partie et</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>pour quelque raison que ce soit), alors le caractère inexécutoire de telle disposition n’affectera pas le caractère exécutoire des autres dispositions de la présente, lesquelles seront interprétées de manière à préserver le caractère exécutoire de l’Entente (dans la mesure où telles autres interprétations sont applicables).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="2F661CF4" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="2F661CF4" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26CEED9B" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">This Agreement shall </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> to the benefit of and be binding on each of the parties and their Representatives, and their respective, successors and permitted assigns.</w:t>
+              <w:t>This Agreement shall enure to the benefit of and be binding on each of the parties and their Representatives, and their respective, successors and permitted assigns.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7E2162" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D390C7" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>La présente Entente lie chacune des parties et leurs Représentants, ainsi que leurs successeurs et ayants droit autorisés respectifs, et s’applique à leur profit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B80858" w:rsidRPr="00205289" w14:paraId="777C2FF2" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B80858" w:rsidRPr="00180019" w14:paraId="777C2FF2" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B717D60" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>The failure of any party to insist upon a strict performance of any of the terms and provisions in this Agreement shall not be deemed a waiver of any subsequent breach or default in the terms or provisions of this Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE3C9AE" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="001D3CBF" w:rsidRDefault="00B80858" w:rsidP="00591548">
@@ -3365,244 +3480,217 @@
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CBCF126" w14:textId="77777777" w:rsidR="00B80858" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défaut d’une partie d’exiger, de l’autre partie, son plein respect de toute disposition et modalité de l’Entente ne sera pas réputé constituer une renonciation d’exiger que celle-ci s’y conforme subséquemment (en cas de défaut ultérieur de se conformer à telle disposition ou modalité). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="7BF65E53" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="7BF65E53" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72483B8A" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">No party may assign any of its rights or obligations under this Agreement without the prior written consent of the others; provided, however, that any party may without such consent assign this Agreement in connection with the sale or transfer of all or substantially </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> its business or in connection with a merger or other consolidation with another entity.</w:t>
+              <w:t>No party may assign any of its rights or obligations under this Agreement without the prior written consent of the others; provided, however, that any party may without such consent assign this Agreement in connection with the sale or transfer of all or substantially all of its business or in connection with a merger or other consolidation with another entity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58211B3C" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="091EC19D" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Aucune des parties ne peut céder tout droit ou obligation qui lui est applicable aux termes de la présente, sans avoir obtenu le consentement écrit préalable des autres parties. Malgré ce qui précède, toute partie peut transférer cette Entente dans le cadre de la vente ou du transfert de toutes (ou d’une partie substantielle de) ses affaires ou dans le cadre d’une fusion ou de toute autre consolidation avec une autre entité. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="34FA6E1E" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="34FA6E1E" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="358DA27E" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Any disclosure to a third party or other public announcement of any type whatsoever regarding the existence of this Agreement or the matters contemplated herein, will be made only with the prior approval of all parties, except as may b</w:t>
             </w:r>
             <w:r w:rsidR="00C9186F">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>e required under applicable law.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="159F9DDC" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2777AB7C" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujet aux lois applicables, toute divulgation à un tiers, de même que toute autre communication publique, peu importe sa forme, concernant l’existence de la présente Entente ou l’objet qui y est traité ne sera faite qu’avec le consentement préalable de toutes les parties. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="2B73C592" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="2B73C592" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065F45FA" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">This Agreement shall be governed by and shall be construed in accordance with the laws in force in the Province of Quebec without regard to any conflicts of law provisions or other principles, to the extent that this could lead or result in the application of another jurisdiction’s law.  The </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> consent to the exclusive jurisdiction of the courts of the Province of Quebec for the resolution of all disputes or controversies among the parties hereto that the parties are unable to settle amicably. </w:t>
+              <w:t xml:space="preserve">This Agreement shall be governed by and shall be construed in accordance with the laws in force in the Province of Quebec without regard to any conflicts of law provisions or other principles, to the extent that this could lead or result in the application of another jurisdiction’s law.  The parties consent to the exclusive jurisdiction of the courts of the Province of Quebec for the resolution of all disputes or controversies among the parties hereto that the parties are unable to settle amicably. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="100C2977" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D9F8310" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">La présente Entente est régie par les lois en vigueur dans la province de Québec et sera interprétée conformément à ces lois, à l’exclusion toutefois de toute règle en matière de conflits de lois ou de tout autre principe pouvant mener à l’application de lois étrangères. Les parties conviennent que les tribunaux de la province de Québec auront compétence exclusive pour résoudre tout différend ou controverse pouvant survenir entre elles et qui ne peut être résolu(e) à l’amiable par celles-ci. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="1E63EDE9" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="1E63EDE9" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136F33D4" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>This Agreement may be signed in two or more counterparts, which may be delivered by facsimile or electronic format, each of which shall be deemed to be an original and all of which shall together be deemed to constitute one agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C2411ED" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="00591548">
@@ -3616,244 +3704,117 @@
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ED076A1" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>La présente Entente peut être signée en plusieurs exemplaires, qui pourront être transmis par télécopie ou en format électronique, auquel cas chacun de ces exemplaires constituera un original et l’ensemble de ceux-ci constitueront un seul et même contrat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591548" w:rsidRPr="00AC411D" w14:paraId="28A6117F" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAABB03" w14:textId="76DD36B6" w:rsidR="00591548" w:rsidRPr="00177C42" w:rsidRDefault="00AC411D" w:rsidP="00591548">
+          <w:p w14:paraId="7AAABB03" w14:textId="76DD36B6" w:rsidR="00591548" w:rsidRPr="00B27488" w:rsidRDefault="00AC411D" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardL2"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00177C42">
+            <w:r w:rsidRPr="00B27488">
               <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="lightGray"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00177C42">
+              </w:rPr>
+              <w:t xml:space="preserve">This Agreement is drafted both in French and in English after considering the Charter of the French Language. In case of inconsistencies between the French version and the English version, the English version shall prevail.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27488">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>Cet</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> en français et en anglais après avoir considéré la Charte de la langue française. En cas de contradictions entre la version anglaise et la version française, la version anglaise aura préséance.</w:t>
+              <w:t>Cette Entente est rédigée en français et en anglais après avoir considéré la Charte de la langue française. En cas de contradictions entre la version anglaise et la version française, la version anglaise aura préséance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D56B36" w14:textId="77777777" w:rsidR="00591548" w:rsidRPr="00177C42" w:rsidRDefault="00591548" w:rsidP="00591548">
+          <w:p w14:paraId="02D56B36" w14:textId="77777777" w:rsidR="00591548" w:rsidRPr="00B27488" w:rsidRDefault="00591548" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507EB9AD" w14:textId="7626F0D0" w:rsidR="00591548" w:rsidRPr="00177C42" w:rsidRDefault="00AC411D" w:rsidP="00591548">
+          <w:p w14:paraId="507EB9AD" w14:textId="7626F0D0" w:rsidR="00591548" w:rsidRPr="00B27488" w:rsidRDefault="00AC411D" w:rsidP="00591548">
             <w:pPr>
               <w:pStyle w:val="StandardFRL2"/>
               <w:spacing w:after="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090453C">
+            <w:r w:rsidRPr="00B27488">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>Cet</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Cette Entente est rédigée en français et en anglais après avoir considéré la Charte de la langue française. En cas de contradictions entre la version anglaise et la version française, la version anglaise aura préséance. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27488">
+              <w:rPr>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="lightGray"/>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> is drafted both in French and in English after considering the Charter of the French Language. In case of inconsistencies between the French version and the English version, the English version shall prevail.  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">This Agreement is drafted both in French and in English after considering the Charter of the French Language. In case of inconsistencies between the French version and the English version, the English version shall prevail.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="63739803" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="63739803" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F9F1FB" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="008043CD" w:rsidRDefault="004F6EC3" w:rsidP="008043CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008043CD">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="008043CD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
@@ -3881,134 +3842,124 @@
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E4CCD79" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="002B394A" w:rsidRDefault="004848F2" w:rsidP="008043CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>la</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> page de signature suit immédiatement</w:t>
+              <w:t>la page de signature suit immédiatement</w:t>
             </w:r>
             <w:r w:rsidRPr="002B394A">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BD79A47" w14:textId="57AD0DBA" w:rsidR="008043CD" w:rsidRPr="00591548" w:rsidRDefault="008043CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591548">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10262" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4989"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="4989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="13AC74E1" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="13AC74E1" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="649B8B12" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00C9186F" w:rsidRDefault="004F6EC3" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IN WITNESS WHEREOF</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>, the parties have executed this Agreement as of the Effective Date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E332587" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="004F6EC3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
@@ -4017,129 +3968,133 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>EN FOI DE QUOI</w:t>
             </w:r>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>, les parties ont signé la présente Entente à la Date d’entrée en vigueur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="38BCEAA0" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="38BCEAA0" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0C9342" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="475751057" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[FULL LEGAL NAME OF SPONSOR/CRO]</w:t>
             </w:r>
+            <w:permEnd w:id="475751057"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F7A3BAC" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="001D3CBF" w:rsidRDefault="004F6EC3" w:rsidP="004F6EC3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F4FF026" w14:textId="598AB34E" w:rsidR="004F6EC3" w:rsidRPr="00591548" w:rsidRDefault="004848F2" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="64488073" w:edGrp="everyone"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[Nom LÉGAL COMPL</w:t>
             </w:r>
             <w:r w:rsidR="00E51571" w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>ET</w:t>
             </w:r>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> DU PROMOTEUR / DE L’ORC]</w:t>
             </w:r>
+            <w:permEnd w:id="64488073"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00205289" w14:paraId="6391002B" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="004F6EC3" w:rsidRPr="00180019" w14:paraId="6391002B" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4281C9AD" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00591548" w:rsidRDefault="004F6EC3" w:rsidP="008665F3">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0822CB9E" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00591548" w:rsidRDefault="004F6EC3" w:rsidP="008665F3">
             <w:pPr>
@@ -4157,966 +4112,1153 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39EA10BD" w14:textId="77777777" w:rsidR="004F6EC3" w:rsidRPr="00591548" w:rsidRDefault="004F6EC3" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="6F9C7850" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC065D6" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="4CC065D6" w14:textId="7ED05AC2" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
+            <w:r w:rsidR="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1926711029" w:edGrp="everyone"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>●</w:t>
+            </w:r>
+            <w:permEnd w:id="1926711029"/>
           </w:p>
-          <w:p w14:paraId="0C0F9205" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="0C0F9205" w14:textId="406C4EEE" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
+            <w:permStart w:id="1624472456" w:edGrp="everyone"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
+            <w:permEnd w:id="1624472456"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C618409" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54132C47" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="004848F2" w:rsidP="009E0776">
+          <w:p w14:paraId="54132C47" w14:textId="28AA8F5E" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="004848F2" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:permStart w:id="458116341" w:edGrp="everyone"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
+            <w:permEnd w:id="458116341"/>
           </w:p>
-          <w:p w14:paraId="7E9685EB" w14:textId="77777777" w:rsidR="004848F2" w:rsidRPr="004848F2" w:rsidRDefault="004848F2" w:rsidP="009E0776">
+          <w:p w14:paraId="7E9685EB" w14:textId="78C2DCD4" w:rsidR="004848F2" w:rsidRPr="004848F2" w:rsidRDefault="004848F2" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Titre</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Titre :</w:t>
+            </w:r>
+            <w:permStart w:id="585376937" w:edGrp="everyone"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
+            <w:permEnd w:id="585376937"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E51571" w14:paraId="0FA1D7DE" w14:textId="77777777" w:rsidTr="00442EF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D6DE4A1" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1709657896" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="182729124" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BE8BD2C" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="001D3CBF" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AADFBCE" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E51571" w14:paraId="73EF214F" w14:textId="77777777" w:rsidTr="00442EF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE324CF" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
+          <w:p w14:paraId="4EE324CF" w14:textId="68ED304D" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="713761211" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="586968332" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1709657896"/>
+            <w:permEnd w:id="182729124"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7B07E5C6" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
+          <w:p w14:paraId="7B07E5C6" w14:textId="64DCB0C3" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Title:</w:t>
+            </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7906CF31" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="001D3CBF" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15478B28" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
+          <w:p w14:paraId="15478B28" w14:textId="71001331" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
+            <w:permStart w:id="98579562" w:edGrp="everyone"/>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
+            <w:permEnd w:id="98579562"/>
           </w:p>
-          <w:p w14:paraId="74B236D9" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
+          <w:p w14:paraId="74B236D9" w14:textId="66A5E86D" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="00442EF5">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
+            <w:permStart w:id="2093883590" w:edGrp="everyone"/>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
+            <w:permEnd w:id="2093883590"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="713761211"/>
+      <w:permEnd w:id="586968332"/>
       <w:tr w:rsidR="00E51571" w14:paraId="710A9D9A" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CAC0A4" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="00B70997" w:rsidRDefault="00E51571" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E4D2FAB" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="001D3CBF" w:rsidRDefault="00E51571" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="422A6FAA" w14:textId="77777777" w:rsidR="00E51571" w:rsidRPr="004848F2" w:rsidRDefault="00E51571" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70997" w:rsidRPr="00205289" w14:paraId="2AF4DBB3" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B70997" w:rsidRPr="00180019" w14:paraId="2AF4DBB3" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5BA156" w14:textId="307379E0" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="0084727F" w:rsidP="009E0776">
+          <w:p w14:paraId="7E5BA156" w14:textId="596C10BF" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00CC19C2" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F06745">
+            <w:permStart w:id="1395620387" w:edGrp="everyone"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:caps/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="001B6B0E">
+              </w:rPr>
+              <w:t>SANTÉ QUÉBEC</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC19C2">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>NAME OF INSTITUTION</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B6B0E">
+              <w:t>NAME OF INSTITUTION]</w:t>
+            </w:r>
+            <w:r w:rsidR="0084727F" w:rsidRPr="001B6B0E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">] </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A90A07">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0084727F" w:rsidRPr="00A90A07">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B6B0E">
+            <w:r w:rsidR="0084727F" w:rsidRPr="001B6B0E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B70997" w:rsidRPr="00B70997">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[FULL LEGAL NAME OF INSTITUTION]</w:t>
             </w:r>
+            <w:permEnd w:id="1395620387"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C494A45" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B2ED71" w14:textId="2D58EA3A" w:rsidR="004848F2" w:rsidRPr="004848F2" w:rsidRDefault="00B41956" w:rsidP="009E0776">
+          <w:p w14:paraId="42B2ED71" w14:textId="35F2C21B" w:rsidR="004848F2" w:rsidRPr="004848F2" w:rsidRDefault="00C069C0" w:rsidP="009E0776">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0014545A">
+            <w:permStart w:id="1572371693" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00181301">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:caps/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>Santé Québec</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>SANTÉ QUÉBEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00181301">
+              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, agissant par l'entremise de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F0F19">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CA"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C069C0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F0F19">
+              <w:t>NOM DE L’ÉTABLISSEMENT</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>NOM DE L’ÉTABLISSEMENT</w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="00B41956">
+              <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009155E0">
+            <w:r w:rsidR="00B41956" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
-            <w:r w:rsidRPr="0014545A">
+            <w:r w:rsidR="00B41956" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004848F2" w:rsidRPr="004848F2">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[NOM LÉGAL COMPLET DE L’ÉTABLISSEMENT]</w:t>
             </w:r>
           </w:p>
+          <w:permEnd w:id="1572371693"/>
           <w:p w14:paraId="654BE09D" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00591548" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70997" w:rsidRPr="00205289" w14:paraId="7CAD13AB" w14:textId="77777777" w:rsidTr="008665F3">
+      <w:tr w:rsidR="00B70997" w:rsidRPr="00180019" w14:paraId="7CAD13AB" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E9D34C0" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00591548" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1258367493" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="744632023" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="461334078" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFD719B" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00591548" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78FC2890" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00591548" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="7B129BD1" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D894F7" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="16D894F7" w14:textId="7A394772" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1902054593" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1265111993" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1898522435" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1258367493"/>
+            <w:permEnd w:id="744632023"/>
+            <w:permEnd w:id="461334078"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0DD7755D" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="0DD7755D" w14:textId="24BC48C6" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Title:</w:t>
+            </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DBE3C04" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5388B035" w14:textId="32868590" w:rsidR="00B70997" w:rsidRDefault="008665F3" w:rsidP="008665F3">
+          <w:p w14:paraId="5388B035" w14:textId="4F4BF96A" w:rsidR="00B70997" w:rsidRDefault="008665F3" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="26112704" w14:textId="4F731ABC" w:rsidR="008665F3" w:rsidRPr="004848F2" w:rsidRDefault="008665F3" w:rsidP="009E0776">
+          <w:p w14:paraId="26112704" w14:textId="5B4F5996" w:rsidR="008665F3" w:rsidRPr="004848F2" w:rsidRDefault="008665F3" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="22A25DA5" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13F09930" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="621244180" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="745026754" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="771314257" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1902054593"/>
+            <w:permEnd w:id="1265111993"/>
+            <w:permEnd w:id="1898522435"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10318E72" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5832743E" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="00B70997" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="3865789B" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49EF44BA" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="49EF44BA" w14:textId="443D51BB" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1525836752" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1904029101" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1251223689" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="621244180"/>
+            <w:permEnd w:id="745026754"/>
+            <w:permEnd w:id="771314257"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7B2C7FD7" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
+          <w:p w14:paraId="7B2C7FD7" w14:textId="54D9A67B" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Title:</w:t>
+            </w:r>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75314700" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C621B77" w14:textId="77777777" w:rsidR="008665F3" w:rsidRDefault="008665F3" w:rsidP="008665F3">
+          <w:p w14:paraId="6C621B77" w14:textId="63A52553" w:rsidR="008665F3" w:rsidRDefault="008665F3" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7E7DBA6A" w14:textId="0AC491A1" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="008665F3" w:rsidP="008665F3">
+          <w:p w14:paraId="7E7DBA6A" w14:textId="79306890" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="008665F3" w:rsidP="008665F3">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00431AE5" w:rsidRPr="00431AE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ●</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="5AD5E0AC" w14:textId="77777777" w:rsidTr="002D1FCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D0B524" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="128874750" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="1610701381" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="173162109" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1525836752"/>
+            <w:permEnd w:id="1904029101"/>
+            <w:permEnd w:id="1251223689"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC1EFF6" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071F6798" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="004848F2" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D1FCA" w14:paraId="0EF5BC48" w14:textId="77777777" w:rsidTr="002D1FCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="290CA5FD" w14:textId="77777777" w:rsidR="002D1FCA" w:rsidRPr="00B70997" w:rsidRDefault="002D1FCA" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="382144292" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="2088793512" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1934232599" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="128874750"/>
+            <w:permEnd w:id="1610701381"/>
+            <w:permEnd w:id="173162109"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6548B44C" w14:textId="77777777" w:rsidR="002D1FCA" w:rsidRPr="001D3CBF" w:rsidRDefault="002D1FCA" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3139BC33" w14:textId="77777777" w:rsidR="002D1FCA" w:rsidRPr="004848F2" w:rsidRDefault="002D1FCA" w:rsidP="009E0776">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B70997" w:rsidRPr="00205289" w14:paraId="5B87154B" w14:textId="77777777" w:rsidTr="002D1FCA">
+      <w:tr w:rsidR="00B70997" w:rsidRPr="00180019" w14:paraId="5B87154B" w14:textId="77777777" w:rsidTr="002D1FCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D82E16E" w14:textId="33EADC42" w:rsidR="00756944" w:rsidRPr="00205289" w:rsidRDefault="00756944" w:rsidP="00205289">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1842304838" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="2041801607" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="321661607" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="382144292"/>
+            <w:permEnd w:id="2088793512"/>
+            <w:permEnd w:id="1934232599"/>
             <w:r w:rsidRPr="009514AD">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[DELETE IF THE INSTITUTION IS A UNIVERSITY/THE EMPLOYER OF THE INVESTIGATOR]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A191800" w14:textId="021EAA96" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
@@ -5232,50 +5374,56 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70997" w14:paraId="10F044EB" w14:textId="77777777" w:rsidTr="008665F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6848D00F" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="00B70997" w:rsidRDefault="00B70997" w:rsidP="009E0776">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="346047212" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+            <w:permStart w:id="2126799284" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1548451240" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="1842304838"/>
+            <w:permEnd w:id="2041801607"/>
+            <w:permEnd w:id="321661607"/>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70997">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Investigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C62CC48" w14:textId="77777777" w:rsidR="00B70997" w:rsidRPr="001D3CBF" w:rsidRDefault="00B70997" w:rsidP="00B70997">
             <w:pPr>
               <w:pStyle w:val="BodyText0"/>
@@ -5292,773 +5440,852 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004848F2">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Investigateur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="346047212"/>
+      <w:permEnd w:id="2126799284"/>
+      <w:permEnd w:id="1548451240"/>
     </w:tbl>
     <w:p w14:paraId="6C90A8BC" w14:textId="77777777" w:rsidR="002B6059" w:rsidRDefault="002B6059" w:rsidP="00EC2CC4">
       <w:pPr>
         <w:pStyle w:val="BodyText0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B6059" w:rsidSect="00591548">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="993" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D131343" w14:textId="77777777" w:rsidR="00776086" w:rsidRDefault="00776086">
+    <w:p w14:paraId="1E3FF6B0" w14:textId="77777777" w:rsidR="00682CAA" w:rsidRDefault="00682CAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C2F6D0E" w14:textId="77777777" w:rsidR="00776086" w:rsidRDefault="00776086">
+    <w:p w14:paraId="47BA63E5" w14:textId="77777777" w:rsidR="00682CAA" w:rsidRDefault="00682CAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="268354BE" w14:textId="77777777" w:rsidR="008832A5" w:rsidRDefault="008832A5">
+  <w:p w14:paraId="27D3239B" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD" w:rsidP="00885256">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
         <w:noProof/>
-        <w:color w:val="0000FF"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D540975" wp14:editId="7F9104C8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="041A2754" wp14:editId="7A6381E0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-705848</wp:posOffset>
+            <wp:posOffset>-528483</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>154396</wp:posOffset>
+            <wp:posOffset>159385</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="601736" cy="461010"/>
-[...16 lines deleted...]
-          <wp:docPr id="1211113184" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:extent cx="366221" cy="360000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1969860385" name="Picture 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC0357C-4902-4288-BF72-3D86B2CCE29F}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1211113184" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1969860385" name="Picture 1969860385"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="601736" cy="461010"/>
+                    <a:ext cx="366221" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...16 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="10262" w:type="dxa"/>
+      <w:tblW w:w="5458" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4989"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="4989"/>
+      <w:gridCol w:w="4956"/>
+      <w:gridCol w:w="277"/>
+      <w:gridCol w:w="4673"/>
+      <w:gridCol w:w="311"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009E48A5" w:rsidRPr="00205289" w14:paraId="5AD06A13" w14:textId="77777777" w:rsidTr="00442EF5">
+    <w:tr w:rsidR="00AD16CD" w:rsidRPr="001E3087" w14:paraId="5D91A783" w14:textId="77777777" w:rsidTr="004E23F1">
+      <w:trPr>
+        <w:trHeight w:val="1263"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4989" w:type="dxa"/>
+          <w:tcW w:w="2428" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4F4F8EBC" w14:textId="385972CA" w:rsidR="00412A52" w:rsidRPr="00177C42" w:rsidRDefault="00412A52" w:rsidP="00412A52">
+        <w:p w14:paraId="6A09AB73" w14:textId="2849A712" w:rsidR="00AD16CD" w:rsidRPr="00177C42" w:rsidRDefault="00AD16CD" w:rsidP="00412A52">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">(Template) CATALIS – Confidentiality Agreement – </w:t>
           </w:r>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Industry sponsored clinical trials </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">– </w:t>
           </w:r>
-          <w:r w:rsidR="008832A5">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 16</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="gramEnd"/>
-          <w:r w:rsidR="008832A5">
+          <w:r w:rsidR="00180019">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
-            <w:t xml:space="preserve"> July 2025</w:t>
+            <w:t>30</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="en-CA"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> July 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00180019">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="en-CA"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4955CC1F" w14:textId="3D991A77" w:rsidR="009E48A5" w:rsidRPr="00711AA4" w:rsidRDefault="00BD65F4" w:rsidP="00711AA4">
+        <w:p w14:paraId="1003592F" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00711AA4" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="360045" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C7FA715" wp14:editId="0F6E85E5">
+                  <wp:anchor distT="360045" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="567A6FB3" wp14:editId="321C13A6">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="margin">
                       <wp:posOffset>-68580</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
-                      <wp:posOffset>748212</wp:posOffset>
+                      <wp:posOffset>904240</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="2473234" cy="156754"/>
                     <wp:effectExtent l="0" t="0" r="3810" b="15240"/>
                     <wp:wrapNone/>
-                    <wp:docPr id="24" name="DocsID_PF4495667481"/>
+                    <wp:docPr id="24" name="DocsID_PF4495667481">
+                      <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A52E9919-2962-4AFE-BD31-F6FE0B8DC3FE}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wp:docPr>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1">
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2473234" cy="156754"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="26D8E16A" w14:textId="0B72CE98" w:rsidR="00D83F8E" w:rsidRDefault="008A77C8" w:rsidP="00D83F8E">
+                              <w:p w14:paraId="7508EB67" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD" w:rsidP="00D83F8E">
                                 <w:pPr>
                                   <w:pStyle w:val="DocsID"/>
                                 </w:pPr>
                                 <w:fldSimple w:instr=" DOCPROPERTY &quot;DocsID&quot;  \* MERGEFORMAT ">
                                   <w:r>
                                     <w:t>CAN_DMS: \150267854\2</w:t>
                                   </w:r>
                                 </w:fldSimple>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype w14:anchorId="7C7FA715" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:shapetype w14:anchorId="567A6FB3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="DocsID_PF4495667481" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.4pt;margin-top:58.9pt;width:194.75pt;height:12.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:28.35pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1pR0q2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ03Yw4hRdiw4D&#10;unVAtw+gZdkWZosapcTOvn6UHKe7vA17EWiKOjznkN7ejH0nDpq8QVvI1WIphbYKK2ObQn798vDm&#10;rRQ+gK2gQ6sLedRe3uxev9oOLtdrbLGrNAkGsT4fXCHbEFyeZV61uge/QKctX9ZIPQT+pCarCAZG&#10;77tsvVxeZQNS5QiV9p6z99Ol3CX8utYqPNW110F0hWRuIZ2UzjKe2W4LeUPgWqNONOAfWPRgLDc9&#10;Q91DALEn8xdUbxShxzosFPYZ1rVROmlgNavlH2qeW3A6aWFzvDvb5P8frPp0eHafSYTxHY48wCTC&#10;u0dU37yweNeCbfQtEQ6thoobr6Jl2eB8fnoarfa5jyDl8BErHjLsAyagsaY+usI6BaPzAI5n0/UY&#10;hOLkenN9sb7YSKH4bnV5dX25SS0gn1878uG9xl7EoJDEQ03ocHj0IbKBfC6JzSw+mK5Lg+3sbwku&#10;jJnEPhKeqIexHLk6qiixOrIOwmlPeK85aJF+SDHwjhTSf98DaSm6D5a9iAs1BzQH5RyAVfy0kEGK&#10;KbwL0+LtHZmmZeTJbYu37FdtkpQXFieePPek8LSjcbF+/U5VL3/S7icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAeEFWa4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjsFmjaN&#10;U1UITkiINBw4OrGbWI3XIXbb8Pcsp3Lb3RnNvsm3k+vZ2YzBepSQzAUwg43XFlsJn9XrbAUsRIVa&#10;9R6NhB8TYFvc3uQq0/6CpTnvY8soBEOmJHQxDhnnoemMU2HuB4OkHfzoVKR1bLke1YXCXc8XQiy5&#10;UxbpQ6cG89yZ5rg/OQm7Lyxf7Pd7/VEeSltVa4Fvy6OU93fTbgMsmilezfCHT+hQEFPtT6gD6yXM&#10;EkHokYQkpYEcD+kqBVbT5XHxBLzI+f8OxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;taUdKtgBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAHhBVmuEAAAALAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" o:allowoverlap="f" filled="f" stroked="f">
+                  <v:shape id="DocsID_PF4495667481" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.4pt;margin-top:71.2pt;width:194.75pt;height:12.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:28.35pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1pR0q2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ03Yw4hRdiw4D&#10;unVAtw+gZdkWZosapcTOvn6UHKe7vA17EWiKOjznkN7ejH0nDpq8QVvI1WIphbYKK2ObQn798vDm&#10;rRQ+gK2gQ6sLedRe3uxev9oOLtdrbLGrNAkGsT4fXCHbEFyeZV61uge/QKctX9ZIPQT+pCarCAZG&#10;77tsvVxeZQNS5QiV9p6z99Ol3CX8utYqPNW110F0hWRuIZ2UzjKe2W4LeUPgWqNONOAfWPRgLDc9&#10;Q91DALEn8xdUbxShxzosFPYZ1rVROmlgNavlH2qeW3A6aWFzvDvb5P8frPp0eHafSYTxHY48wCTC&#10;u0dU37yweNeCbfQtEQ6thoobr6Jl2eB8fnoarfa5jyDl8BErHjLsAyagsaY+usI6BaPzAI5n0/UY&#10;hOLkenN9sb7YSKH4bnV5dX25SS0gn1878uG9xl7EoJDEQ03ocHj0IbKBfC6JzSw+mK5Lg+3sbwku&#10;jJnEPhKeqIexHLk6qiixOrIOwmlPeK85aJF+SDHwjhTSf98DaSm6D5a9iAs1BzQH5RyAVfy0kEGK&#10;KbwL0+LtHZmmZeTJbYu37FdtkpQXFieePPek8LSjcbF+/U5VL3/S7icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQC6FGJ34AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjulSkqI&#10;U1UITkiINBw4OrGbWI3XIXbb8Pcsp3KcndHM22I7u4GdzRSsRwnJUgAz2HptsZPwWb8uNsBCVKjV&#10;4NFI+DEBtuXtTaFy7S9YmfM+doxKMORKQh/jmHMe2t44FZZ+NEjewU9ORZJTx/WkLlTuBr4SIuVO&#10;WaSFXo3muTftcX9yEnZfWL3Y7/fmozpUtq4fBb6lRynv7+bdE7Bo5ngNwx8+oUNJTI0/oQ5skLBI&#10;BKFHMtarNTBKPGSbDFhDlzRLgJcF//9D+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1&#10;pR0q2AEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC6FGJ34AAAAAsBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" o:allowoverlap="f" filled="f" stroked="f">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="26D8E16A" w14:textId="0B72CE98" w:rsidR="00D83F8E" w:rsidRDefault="008A77C8" w:rsidP="00D83F8E">
+                        <w:p w14:paraId="7508EB67" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD" w:rsidP="00D83F8E">
                           <w:pPr>
                             <w:pStyle w:val="DocsID"/>
                           </w:pPr>
                           <w:fldSimple w:instr=" DOCPROPERTY &quot;DocsID&quot;  \* MERGEFORMAT ">
                             <w:r>
                               <w:t>CAN_DMS: \150267854\2</w:t>
                             </w:r>
                           </w:fldSimple>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="margin"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidR="00412A52" w:rsidRPr="00177C42">
+          <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>Privileged, Proprietary and Confidential – This template is the exclusive property of CATALIS Québec and was developed by the CATALIS Quebec network for use without modification with the institutions part of the Quebec health and social services network.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="284" w:type="dxa"/>
+          <w:tcW w:w="138" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="7B849DB8" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00711AA4" w:rsidRDefault="009E48A5" w:rsidP="00711AA4">
+        <w:p w14:paraId="6B8123F5" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00711AA4" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4989" w:type="dxa"/>
+          <w:tcW w:w="2289" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="29A3A198" w14:textId="102C3826" w:rsidR="00DE7039" w:rsidRPr="00177C42" w:rsidRDefault="00DE7039" w:rsidP="00DE7039">
+        <w:p w14:paraId="544D5D92" w14:textId="572D127D" w:rsidR="00AD16CD" w:rsidRPr="00177C42" w:rsidRDefault="00AD16CD" w:rsidP="00DE7039">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
-            <w:t xml:space="preserve">(Template) CATALIS – </w:t>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>Gabarit</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00177C42">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">) CATALIS – </w:t>
           </w:r>
           <w:r w:rsidRPr="00A366B3">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t>Entente de confidentialité</w:t>
           </w:r>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve"> – Études cliniques financées par l’industrie </w:t>
           </w:r>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">– </w:t>
           </w:r>
-          <w:r w:rsidR="001A2A96">
+          <w:r w:rsidR="00180019">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
-            <w:t>16</w:t>
+            <w:t>30</w:t>
           </w:r>
-          <w:r w:rsidR="00B167B5">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
-            <w:t xml:space="preserve"> juillet 2025</w:t>
+            <w:t xml:space="preserve"> juillet 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00180019">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0000FF"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00177C42">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="057B008A" w14:textId="54F92C40" w:rsidR="009E48A5" w:rsidRPr="00591548" w:rsidRDefault="00DE7039" w:rsidP="00DE7039">
+        <w:p w14:paraId="370B95B6" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00591548" w:rsidRDefault="00AD16CD" w:rsidP="00DE7039">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE7039">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Privilégié, exclusif et confidentiel – </w:t>
           </w:r>
-          <w:r w:rsidR="00073B79" w:rsidRPr="00073B79">
+          <w:r w:rsidRPr="00073B79">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Ce modèle est la propriété exclusive de CATALIS Québec et a été développé par le réseau CATALIS Québec </w:t>
           </w:r>
-          <w:r w:rsidR="00073B79">
+          <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t>à des fins d’utilisation</w:t>
           </w:r>
-          <w:r w:rsidR="00073B79" w:rsidRPr="00073B79">
+          <w:r w:rsidRPr="00073B79">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t xml:space="preserve"> sans modification </w:t>
           </w:r>
-          <w:r w:rsidR="000A1CC2">
+          <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t>au sein d</w:t>
           </w:r>
-          <w:r w:rsidR="00073B79" w:rsidRPr="00073B79">
+          <w:r w:rsidRPr="00073B79">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:lang w:val="fr-CA"/>
             </w:rPr>
             <w:t>es établissements du réseau de la santé et des services sociaux du Québec.</w:t>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="144" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="527B41A1" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="004E23F1" w:rsidRDefault="00AD16CD" w:rsidP="004E23F1">
+          <w:pPr>
+            <w:spacing w:after="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004E23F1">
+            <w:rPr>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004E23F1">
+            <w:rPr>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004E23F1">
+            <w:rPr>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004E23F1">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E23F1">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="088240BC" w14:textId="77777777" w:rsidR="0062322D" w:rsidRDefault="0062322D" w:rsidP="00711AA4">
+  <w:p w14:paraId="7DF392E1" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20C46A90" w14:textId="77777777" w:rsidR="009C5E40" w:rsidRDefault="009C5E40" w:rsidP="00F51119">
+  <w:p w14:paraId="104F613C" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD" w:rsidP="00F51119">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="560"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00711AA4">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10262" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4989"/>
       <w:gridCol w:w="284"/>
       <w:gridCol w:w="4989"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009E48A5" w:rsidRPr="00711AA4" w14:paraId="71B136B0" w14:textId="77777777" w:rsidTr="00442EF5">
+    <w:tr w:rsidR="00AD16CD" w:rsidRPr="00711AA4" w14:paraId="41F895E9" w14:textId="77777777" w:rsidTr="00442EF5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4989" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2A38D3C1" w14:textId="77777777" w:rsidR="00711AA4" w:rsidRPr="00DE3F10" w:rsidRDefault="00711AA4" w:rsidP="00711AA4">
+        <w:p w14:paraId="5051E8CD" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00DE3F10" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE3F10">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">(Template) CATALIS – </w:t>
           </w:r>
           <w:r w:rsidRPr="00DE3F10">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">Confidentiality Agreement – </w:t>
           </w:r>
           <w:r>
@@ -6072,51 +6299,51 @@
           </w:r>
           <w:r w:rsidRPr="00DE3F10">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">ponsored clinical trials </w:t>
           </w:r>
           <w:r w:rsidRPr="00DE3F10">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">– </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t>Version 1.1 – June 2022</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="61206ADA" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00711AA4" w:rsidRDefault="00711AA4" w:rsidP="00711AA4">
+        <w:p w14:paraId="715CEE8A" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00711AA4" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:ind w:left="37"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DE3F10">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">Privileged, Proprietary and Confidential – </w:t>
           </w:r>
           <w:r w:rsidRPr="00E9292F">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve">This model was developed by the CATALIS Quebec network for use without modification within the institutions of the Quebec </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
@@ -6161,141 +6388,121 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t>n</w:t>
           </w:r>
           <w:r w:rsidRPr="00E9292F">
             <w:rPr>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t>etwork.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="284" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="33B021EF" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00591548" w:rsidRDefault="009E48A5" w:rsidP="00711AA4">
+        <w:p w14:paraId="15381DD2" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00591548" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="560"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4989" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0712A784" w14:textId="77777777" w:rsidR="009E48A5" w:rsidRPr="00591548" w:rsidRDefault="009E48A5" w:rsidP="00711AA4">
+        <w:p w14:paraId="24DCB42B" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00591548" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="560"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="368BDF92" w14:textId="77777777" w:rsidR="00711AA4" w:rsidRPr="00591548" w:rsidRDefault="00711AA4" w:rsidP="00711AA4">
+  <w:p w14:paraId="789BDFA3" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRPr="00591548" w:rsidRDefault="00AD16CD" w:rsidP="00711AA4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="703C41F1" w14:textId="77777777" w:rsidR="00776086" w:rsidRDefault="00776086">
+    <w:p w14:paraId="2088F33E" w14:textId="77777777" w:rsidR="00682CAA" w:rsidRDefault="00682CAA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="609B4FDC" w14:textId="77777777" w:rsidR="00776086" w:rsidRDefault="00776086">
+    <w:p w14:paraId="2C71E2BB" w14:textId="77777777" w:rsidR="00682CAA" w:rsidRDefault="00682CAA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32BED082" w14:textId="77777777" w:rsidR="008832A5" w:rsidRDefault="008832A5">
-[...9 lines deleted...]
-  <w:p w14:paraId="12DB4604" w14:textId="6E1F5453" w:rsidR="00D83F8E" w:rsidRDefault="00D83F8E">
+  <w:p w14:paraId="2FBBAAD7" w14:textId="77777777" w:rsidR="00AD16CD" w:rsidRDefault="00AD16CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F318BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56E28854"/>
     <w:name w:val="Unknown B-44952459B-X"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8580,355 +8787,414 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="72046830">
+  <w:num w:numId="1" w16cid:durableId="1052735204">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1141536379">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1958757831">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="203519403">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="204220268">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="21513470">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="410389868">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="491146048">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="566308115">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="617875971">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="646470172">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="677123247">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="72046830">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="929503742">
+  <w:num w:numId="14" w16cid:durableId="781650021">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="829520822">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="865946453">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="89326137">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="925504865">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="929503742">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="204220268">
-[...35 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="981230378">
+  <w:num w:numId="20" w16cid:durableId="981230378">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="139"/>
   <w:embedSystemFonts/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bN2J6I0T5hOBdGUE8NYNl9VnJ6gyJQD2GfSp0FM9lAl9QbsZH/J7bkl35X4r0nVYqHqa/yX1vU3T1qAEuMhcyg==" w:salt="wI6HBREWNtgtc7LzJph38g=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dtHlGOvJbQ271stscLFIsHD3qmmtBU8KZqkobmyk/s7jJPzjFCMvvMH1wY876FJ1TZNNHoD3c7Nq0Kf2PId5Kw==" w:salt="ILqaWn2qsY0jHYJuVPEU7w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="59"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E48A5"/>
     <w:rsid w:val="0000199B"/>
     <w:rsid w:val="000225C5"/>
     <w:rsid w:val="00023C7D"/>
     <w:rsid w:val="00032D35"/>
+    <w:rsid w:val="000409E5"/>
+    <w:rsid w:val="00046519"/>
+    <w:rsid w:val="0006194E"/>
     <w:rsid w:val="0006296F"/>
+    <w:rsid w:val="00067B38"/>
     <w:rsid w:val="00073B79"/>
     <w:rsid w:val="00081113"/>
     <w:rsid w:val="000A1873"/>
     <w:rsid w:val="000A1CC2"/>
     <w:rsid w:val="000B2CD4"/>
     <w:rsid w:val="000E1310"/>
     <w:rsid w:val="0012518A"/>
     <w:rsid w:val="00130EF0"/>
     <w:rsid w:val="00134ADD"/>
     <w:rsid w:val="00134BA8"/>
     <w:rsid w:val="001732D1"/>
     <w:rsid w:val="00177C42"/>
+    <w:rsid w:val="00180019"/>
+    <w:rsid w:val="001A1B93"/>
     <w:rsid w:val="001A2A96"/>
     <w:rsid w:val="001C4903"/>
     <w:rsid w:val="001D1407"/>
     <w:rsid w:val="001D56CE"/>
+    <w:rsid w:val="001E3087"/>
     <w:rsid w:val="00205289"/>
     <w:rsid w:val="00207F99"/>
     <w:rsid w:val="00257457"/>
     <w:rsid w:val="00275158"/>
     <w:rsid w:val="002A3EF7"/>
     <w:rsid w:val="002B394A"/>
     <w:rsid w:val="002B3C1B"/>
     <w:rsid w:val="002B6059"/>
     <w:rsid w:val="002C6C85"/>
     <w:rsid w:val="002D19A1"/>
     <w:rsid w:val="002D1FCA"/>
     <w:rsid w:val="002F6F69"/>
     <w:rsid w:val="0031700B"/>
+    <w:rsid w:val="0031712E"/>
     <w:rsid w:val="00317EFD"/>
     <w:rsid w:val="00343F92"/>
     <w:rsid w:val="0035629C"/>
     <w:rsid w:val="0038024A"/>
     <w:rsid w:val="003A360F"/>
+    <w:rsid w:val="003A41EC"/>
     <w:rsid w:val="00405C48"/>
     <w:rsid w:val="00406C1A"/>
     <w:rsid w:val="00412A52"/>
     <w:rsid w:val="00416733"/>
+    <w:rsid w:val="00431AE5"/>
     <w:rsid w:val="00432A05"/>
     <w:rsid w:val="00442EF5"/>
     <w:rsid w:val="00443EB5"/>
     <w:rsid w:val="00455300"/>
     <w:rsid w:val="00465F60"/>
     <w:rsid w:val="00466356"/>
     <w:rsid w:val="00467830"/>
     <w:rsid w:val="004848F2"/>
+    <w:rsid w:val="00484A4F"/>
     <w:rsid w:val="004A062E"/>
     <w:rsid w:val="004A2596"/>
     <w:rsid w:val="004B71B9"/>
     <w:rsid w:val="004D0FBF"/>
+    <w:rsid w:val="004E23F1"/>
     <w:rsid w:val="004E3778"/>
     <w:rsid w:val="004F1642"/>
     <w:rsid w:val="004F1C7E"/>
     <w:rsid w:val="004F6EC3"/>
     <w:rsid w:val="005230EF"/>
+    <w:rsid w:val="005506D2"/>
     <w:rsid w:val="00561D40"/>
     <w:rsid w:val="00591548"/>
     <w:rsid w:val="005C76D9"/>
     <w:rsid w:val="005D0D5F"/>
     <w:rsid w:val="006118BA"/>
     <w:rsid w:val="0061284C"/>
     <w:rsid w:val="00614E87"/>
     <w:rsid w:val="0062322D"/>
     <w:rsid w:val="00641A2E"/>
     <w:rsid w:val="00646CE9"/>
     <w:rsid w:val="00655DED"/>
+    <w:rsid w:val="00682CAA"/>
+    <w:rsid w:val="006858FC"/>
+    <w:rsid w:val="006B5AC7"/>
     <w:rsid w:val="006C268D"/>
     <w:rsid w:val="006C7DD1"/>
     <w:rsid w:val="006D146C"/>
     <w:rsid w:val="006D1557"/>
     <w:rsid w:val="006D3D0A"/>
+    <w:rsid w:val="006D4DAE"/>
     <w:rsid w:val="006E49C7"/>
     <w:rsid w:val="006F5FF7"/>
     <w:rsid w:val="00711AA4"/>
     <w:rsid w:val="00756944"/>
     <w:rsid w:val="007720B3"/>
+    <w:rsid w:val="0077258A"/>
     <w:rsid w:val="00776086"/>
     <w:rsid w:val="00797416"/>
     <w:rsid w:val="007A45FD"/>
     <w:rsid w:val="007A60FC"/>
     <w:rsid w:val="007C6552"/>
     <w:rsid w:val="007D5090"/>
+    <w:rsid w:val="007E40D5"/>
+    <w:rsid w:val="007F2B66"/>
+    <w:rsid w:val="007F3AA7"/>
     <w:rsid w:val="008043CD"/>
     <w:rsid w:val="008050D8"/>
     <w:rsid w:val="0080740C"/>
     <w:rsid w:val="00810AED"/>
     <w:rsid w:val="0081200F"/>
     <w:rsid w:val="00812B16"/>
+    <w:rsid w:val="00833142"/>
     <w:rsid w:val="00841833"/>
     <w:rsid w:val="0084727F"/>
     <w:rsid w:val="008479BE"/>
     <w:rsid w:val="00853B69"/>
+    <w:rsid w:val="008567E0"/>
+    <w:rsid w:val="0086507A"/>
     <w:rsid w:val="008665F3"/>
     <w:rsid w:val="00872908"/>
     <w:rsid w:val="008832A5"/>
     <w:rsid w:val="008839B9"/>
+    <w:rsid w:val="00885256"/>
     <w:rsid w:val="00891CCB"/>
+    <w:rsid w:val="008A68FB"/>
     <w:rsid w:val="008A7482"/>
     <w:rsid w:val="008A77C8"/>
     <w:rsid w:val="008D298C"/>
+    <w:rsid w:val="008E106B"/>
     <w:rsid w:val="008F45B5"/>
+    <w:rsid w:val="009119E6"/>
     <w:rsid w:val="00935FB5"/>
     <w:rsid w:val="0093758B"/>
     <w:rsid w:val="00957669"/>
     <w:rsid w:val="00963B8D"/>
+    <w:rsid w:val="0097425B"/>
     <w:rsid w:val="009C5E40"/>
+    <w:rsid w:val="009C7BAF"/>
+    <w:rsid w:val="009D70F3"/>
     <w:rsid w:val="009E0776"/>
     <w:rsid w:val="009E48A5"/>
     <w:rsid w:val="009F1DBD"/>
     <w:rsid w:val="00A03BE5"/>
+    <w:rsid w:val="00A1458A"/>
     <w:rsid w:val="00A362C6"/>
     <w:rsid w:val="00A366B3"/>
+    <w:rsid w:val="00A62890"/>
     <w:rsid w:val="00A8454F"/>
     <w:rsid w:val="00A8524C"/>
     <w:rsid w:val="00AA5031"/>
+    <w:rsid w:val="00AC3447"/>
     <w:rsid w:val="00AC411D"/>
+    <w:rsid w:val="00AD16CD"/>
     <w:rsid w:val="00B0330F"/>
     <w:rsid w:val="00B167B5"/>
+    <w:rsid w:val="00B20FBA"/>
+    <w:rsid w:val="00B23050"/>
+    <w:rsid w:val="00B2334F"/>
+    <w:rsid w:val="00B27488"/>
     <w:rsid w:val="00B3612D"/>
     <w:rsid w:val="00B40EB8"/>
     <w:rsid w:val="00B41956"/>
     <w:rsid w:val="00B450B8"/>
     <w:rsid w:val="00B52285"/>
+    <w:rsid w:val="00B6163F"/>
     <w:rsid w:val="00B64D57"/>
     <w:rsid w:val="00B70997"/>
     <w:rsid w:val="00B75150"/>
     <w:rsid w:val="00B80858"/>
     <w:rsid w:val="00B92DD1"/>
     <w:rsid w:val="00B92EC6"/>
+    <w:rsid w:val="00B977B4"/>
     <w:rsid w:val="00BB525C"/>
     <w:rsid w:val="00BC7F93"/>
     <w:rsid w:val="00BD65F4"/>
     <w:rsid w:val="00BE2DFA"/>
+    <w:rsid w:val="00BE652A"/>
+    <w:rsid w:val="00C069C0"/>
     <w:rsid w:val="00C27F97"/>
+    <w:rsid w:val="00C424A0"/>
     <w:rsid w:val="00C50580"/>
     <w:rsid w:val="00C510E8"/>
+    <w:rsid w:val="00C723AF"/>
+    <w:rsid w:val="00C75696"/>
     <w:rsid w:val="00C9186F"/>
     <w:rsid w:val="00CB2DDF"/>
     <w:rsid w:val="00CB2FDF"/>
+    <w:rsid w:val="00CC19C2"/>
+    <w:rsid w:val="00CE5863"/>
     <w:rsid w:val="00CE7479"/>
+    <w:rsid w:val="00CE76AF"/>
     <w:rsid w:val="00CE7A2A"/>
+    <w:rsid w:val="00CE7D47"/>
     <w:rsid w:val="00D1253C"/>
     <w:rsid w:val="00D23818"/>
+    <w:rsid w:val="00D322AC"/>
     <w:rsid w:val="00D41CC5"/>
     <w:rsid w:val="00D43678"/>
     <w:rsid w:val="00D44F20"/>
     <w:rsid w:val="00D623EF"/>
+    <w:rsid w:val="00D62DBF"/>
     <w:rsid w:val="00D67E7B"/>
     <w:rsid w:val="00D83F8E"/>
+    <w:rsid w:val="00DA205B"/>
+    <w:rsid w:val="00DA556D"/>
     <w:rsid w:val="00DA6517"/>
     <w:rsid w:val="00DB7B14"/>
     <w:rsid w:val="00DC2B7D"/>
     <w:rsid w:val="00DE7039"/>
     <w:rsid w:val="00DF5B77"/>
     <w:rsid w:val="00E07842"/>
     <w:rsid w:val="00E34697"/>
+    <w:rsid w:val="00E42F73"/>
     <w:rsid w:val="00E51571"/>
     <w:rsid w:val="00E55AC2"/>
     <w:rsid w:val="00E67594"/>
+    <w:rsid w:val="00E9159A"/>
     <w:rsid w:val="00EB0B53"/>
     <w:rsid w:val="00EB0D2B"/>
     <w:rsid w:val="00EC2CC4"/>
     <w:rsid w:val="00EC65B9"/>
     <w:rsid w:val="00EE5928"/>
     <w:rsid w:val="00EF1ABC"/>
+    <w:rsid w:val="00EF5E51"/>
     <w:rsid w:val="00F02893"/>
     <w:rsid w:val="00F278B2"/>
     <w:rsid w:val="00F30003"/>
     <w:rsid w:val="00F33AC3"/>
+    <w:rsid w:val="00F3736C"/>
     <w:rsid w:val="00F51119"/>
+    <w:rsid w:val="00F51134"/>
     <w:rsid w:val="00F679F3"/>
+    <w:rsid w:val="00FC304F"/>
     <w:rsid w:val="00FC65C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15F6BDD5"/>
-  <w15:docId w15:val="{D77FDBCA-6F7A-4850-ABF3-4EAFE349CBC2}"/>
+  <w15:docId w15:val="{09058BE0-278B-4BA5-B3D5-E4073D110DFA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="29" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 2" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -25171,500 +25437,500 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C76D9"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PartiesNumbered">
     <w:name w:val="*Parties=Numbered"/>
     <w:basedOn w:val="zz1794baseparties"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="001D1407"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextPrecedentNote">
     <w:name w:val="#BodyText=Precedent Note"/>
     <w:basedOn w:val="BodyText0"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="002B3C1B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:color w:val="002060"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E48A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL1">
     <w:name w:val="Standard_L1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="StandardL2"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL2">
+    <w:name w:val="Standard_L2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL3">
+    <w:name w:val="Standard_L3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL4">
+    <w:name w:val="Standard_L4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL5">
+    <w:name w:val="Standard_L5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL6">
+    <w:name w:val="Standard_L6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL7">
+    <w:name w:val="Standard_L7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL8">
+    <w:name w:val="Standard_L8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL9">
+    <w:name w:val="Standard_L9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL1">
+    <w:name w:val="Standard_No#L1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL2">
+    <w:name w:val="Standard_No#L2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL3">
+    <w:name w:val="Standard_No#L3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL4">
+    <w:name w:val="Standard_No#L4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="2160"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL5">
+    <w:name w:val="Standard_No#L5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="2880"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL6">
+    <w:name w:val="Standard_No#L6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="3600"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL7">
+    <w:name w:val="Standard_No#L7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL8">
+    <w:name w:val="Standard_No#L8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="5040"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardNoL9">
+    <w:name w:val="Standard_No#L9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:ind w:left="5760"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StandardList">
+    <w:name w:val="_Standard List"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="004A2596"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL1">
+    <w:name w:val="StandardFR_L1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="StandardFRL2"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL2">
-    <w:name w:val="Standard_L2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL2">
+    <w:name w:val="StandardFR_L2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
-    <w:rsid w:val="004A2596"/>
+    <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL3">
-    <w:name w:val="Standard_L3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL3">
+    <w:name w:val="StandardFR_L3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
-    <w:rsid w:val="004A2596"/>
+    <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardL4">
-[...262 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL4">
     <w:name w:val="StandardFR_L4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL5">
     <w:name w:val="StandardFR_L5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL6">
     <w:name w:val="StandardFR_L6"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL7">
     <w:name w:val="StandardFR_L7"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL8">
     <w:name w:val="StandardFR_L8"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRL9">
     <w:name w:val="StandardFR_L9"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRNoL1">
     <w:name w:val="StandardFR_No#L1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRNoL2">
     <w:name w:val="StandardFR_No#L2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
@@ -25731,51 +25997,51 @@
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:ind w:left="5040"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFRNoL9">
     <w:name w:val="StandardFR_No#L9"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:ind w:left="5760"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StandardFRList">
     <w:name w:val="_StandardFR List"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00DE7039"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00591548"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
@@ -35201,54 +35467,54 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="897253441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -35510,81 +35776,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MediaLengthInSeconds xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
     <Time xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
     <SharedWithUsers xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5c207575f787207ffe0f8771625afea" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c255dcc9c32c4364a1f78ae41a21b2a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45cdab7f5294d1924e8f0c8c2844fb5b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <xsd:import namespace="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Time" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -35799,121 +36069,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF61552C-CE45-4FF9-BD30-34F332524630}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C190E2CB-7C87-4472-997B-7F2138C9F829}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF61552C-CE45-4FF9-BD30-34F332524630}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
+    <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DB1AD34-3AAD-4A3A-98ED-940F15E03A86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC03A83-AE61-426C-A563-6CD4809F4A46}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8DE4E67-B344-480C-AC1A-7C56C6CBE438}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>22248</Characters>
+  <Pages>8</Pages>
+  <Words>3957</Words>
+  <Characters>22123</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>52</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>713</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26098</CharactersWithSpaces>
+  <CharactersWithSpaces>25982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alexandra Verreault</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">