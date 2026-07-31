--- v0 (2025-11-05)
+++ v1 (2026-07-31)
@@ -1,49 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BEF6BD4" w14:textId="5B6D35B1" w:rsidR="006766D0" w:rsidRPr="005F3171" w:rsidRDefault="0066251A" w:rsidP="000F5ED7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -93,50 +89,51 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="437E3884" w14:textId="162BBF58" w:rsidR="0066251A" w:rsidRPr="0014545A" w:rsidRDefault="00120C93" w:rsidP="0066251A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:permStart w:id="280298025" w:edGrp="everyone"/>
                             <w:r w:rsidRPr="0014545A">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>Seul</w:t>
                             </w:r>
                             <w:r w:rsidR="00DC11D3" w:rsidRPr="0014545A">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0014545A">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
@@ -153,88 +150,90 @@
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>oi</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0014545A">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>vent être modifiés</w:t>
                             </w:r>
                             <w:r w:rsidR="0066251A" w:rsidRPr="0014545A">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="fr-CA"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
+                            <w:permEnd w:id="280298025"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="790C7804" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:340.8pt;margin-top:-56.65pt;width:158.75pt;height:38.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd8hR8EAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4iY14hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzry8lu2l2exmmB4EUqUPykFzf9FqRo3BeginpbDKlRBgOtTT7kn79snu1&#10;osQHZmqmwIiSnoSnN5uXL9adLcQcWlC1cARBjC86W9I2BFtkmeet0MxPwAqDxgacZgFVt89qxzpE&#10;1yqbT6dXWQeutg648B5f7wYj3ST8phE8fGoaLwJRJcXcQrpduqt4Z5s1K/aO2VbyMQ32D1loJg0G&#10;PUPdscDIwcnfoLTkDjw0YcJBZ9A0kotUA1Yzm/5SzUPLrEi1IDnenmny/w+Wfzw+2M+OhP4N9NjA&#10;VIS398C/eWJg2zKzF7fOQdcKVmPgWaQs66wvxq+Ral/4CFJ1H6DGJrNDgATUN05HVrBOgujYgNOZ&#10;dNEHwvER685Xr68o4WhbrPLlMk8hWPH02zof3gnQJAolddjUhM6O9z7EbFjx5BKDeVCy3kmlkuL2&#10;1VY5cmQ4ALt0RvSf3JQhXUmv83k+EPBXiGk6f4LQMuAkK6lLujo7sSLS9tbUac4Ck2qQMWVlRh4j&#10;dQOJoa96dIx8VlCfkFEHw8TihqHQgvtBSYfTWlL//cCcoES9N9iV69liEcc7KYt8OUfFXVqqSwsz&#10;HKFKGigZxG1IKxEJM3CL3WtkIvY5kzFXnMLE97gxccwv9eT1vNebRwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFor5LnhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ65igkIQ4&#10;FUICwQ4Kgq0bT5MIP4LtpuHvGVawnJmjO+c2m8UaNmOIo3cSxDoDhq7zenS9hLfX+1UJLCbltDLe&#10;oYRvjLBpT08aVWt/dC84b1PPKMTFWkkYUppqzmM3oFVx7Sd0dNv7YFWiMfRcB3WkcGv4ZZYV3KrR&#10;0YdBTXg3YPe5PVgJ5dXj/BGf8uf3rtibKl1czw9fQcrzs+X2BljCJf3B8KtP6tCS084fnI7MSChK&#10;URAqYSVEngMjpKoqAWxHq7wogbcN/1+i/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd&#10;8hR8EAIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBaK+S54QAAAAwBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="437E3884" w14:textId="162BBF58" w:rsidR="0066251A" w:rsidRPr="0014545A" w:rsidRDefault="00120C93" w:rsidP="0066251A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:permStart w:id="280298025" w:edGrp="everyone"/>
                       <w:r w:rsidRPr="0014545A">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>Seul</w:t>
                       </w:r>
                       <w:r w:rsidR="00DC11D3" w:rsidRPr="0014545A">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0014545A">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
@@ -251,408 +250,423 @@
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>oi</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0014545A">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>vent être modifiés</w:t>
                       </w:r>
                       <w:r w:rsidR="0066251A" w:rsidRPr="0014545A">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-CA"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
+                      <w:permEnd w:id="280298025"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00841921" w:rsidRPr="005F3171">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Entente de confidentialité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B08A2A5" w14:textId="3CC7CC1F" w:rsidR="00807330" w:rsidRDefault="00E40373" w:rsidP="00DB3EAC">
+    <w:p w14:paraId="5B08A2A5" w14:textId="646E3C82" w:rsidR="00807330" w:rsidRDefault="00E40373" w:rsidP="00DB3EAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>La présen</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>te entente de confidentialité (l’</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Entente</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="005F5A5B">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">entrant </w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en vigueur à compter du </w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CA"/>
+          </w:rPr>
+          <w:id w:val="-96487017"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00807330" w:rsidRPr="009E5DBA">
+            <w:rPr>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>[DATE]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidR="00807330" w:rsidRPr="00246C57">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(la </w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Date d’entrée en vigueur</w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) est conclue entre </w:t>
+      </w:r>
+      <w:permStart w:id="2141932331" w:edGrp="everyone"/>
+      <w:r w:rsidR="00807330" w:rsidRPr="00246C57">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00807330" w:rsidRPr="005475FC">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="fr-CA"/>
+          </w:rPr>
+          <w:id w:val="-653518883"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00807330" w:rsidRPr="00631BC3">
+            <w:rPr>
+              <w:highlight w:val="yellow"/>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>PROMOTEUR/ORC</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00807330" w:rsidRPr="00246C57">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="2141932331"/>
+      <w:r w:rsidR="00807330" w:rsidRPr="00F66787">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayant </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0D0F">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>son siège social</w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CA"/>
+          </w:rPr>
+          <w:id w:val="581107373"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00807330" w:rsidRPr="009E5DBA">
+            <w:rPr>
+              <w:lang w:val="fr-CA"/>
+            </w:rPr>
+            <w:t>[ADRESSE]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:permStart w:id="1547451721" w:edGrp="everyone"/>
+      <w:r w:rsidR="00D4695C" w:rsidRPr="00246C57">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>DATE</w:t>
+        <w:t>y compris</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00246C57">
         <w:rPr>
-          <w:lang w:val="fr-CA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ses Sociétés affiliées</w:t>
+      </w:r>
+      <w:permEnd w:id="1547451721"/>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(la </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:permStart w:id="1007238065" w:edGrp="everyone"/>
+      <w:r w:rsidR="00807330" w:rsidRPr="00246C57">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>collectivement,</w:t>
+      </w:r>
+      <w:permEnd w:id="1007238065"/>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5A5B">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5A5B">
+        <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Date d’entrée en vigueur</w:t>
+        <w:t>Partie divulgatrice</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">) est conclue entre </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B10B3">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ayant </w:t>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:r w:rsidR="0056754E" w:rsidRPr="0014545A">
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-      <w:r w:rsidR="0020723F" w:rsidRPr="0014545A">
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>SANTÉ QUÉBEC</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:permStart w:id="875395538" w:edGrp="everyone"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="000524EA" w:rsidRPr="0014545A">
-        <w:rPr>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00EC65F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>NOM DE L’ÉTABLISSEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="0020723F" w:rsidRPr="0014545A">
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4F91" w:rsidRPr="0014545A">
+      <w:permEnd w:id="875395538"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, personne morale de droit public constituée en vertu de la Loi sur la gouvernance du système de santé et de services sociaux (RLRQ, c. G-1.021), ayant une place d’affaires au </w:t>
+      </w:r>
+      <w:permStart w:id="1125605944" w:edGrp="everyone"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ADRESSE DE L’ÉTABLISSEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1125605944"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, représentée aux fins des présentes par </w:t>
+      </w:r>
+      <w:permStart w:id="1861031052" w:edGrp="everyone"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>M./Mme NOM DU SIGNATAIRE, TITRE DU SIGNATAIRE</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1861031052"/>
+      <w:r w:rsidR="00536D9E" w:rsidRPr="00536D9E">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, dûment autorisé en application du règlement intérieur de Santé Québec;</w:t>
+      </w:r>
+      <w:permStart w:id="182401931" w:edGrp="everyone"/>
+      <w:r w:rsidR="00CF653E">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> en application du règlement intérieur de Santé Québec</w:t>
       </w:r>
       <w:r w:rsidR="00252A3A" w:rsidRPr="0014545A">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00DF6F7D" w:rsidRPr="0014545A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Note du </w:t>
       </w:r>
       <w:r w:rsidR="00DF6F7D" w:rsidRPr="0014545A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">rédacteur: si l’établissement n’est pas </w:t>
       </w:r>
@@ -930,51 +944,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>INVESTIGATEUR</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>], ayant des privilèges de recherche et un</w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="182401931"/>
+      <w:r w:rsidR="00807330" w:rsidRPr="00807330">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, ayant des privilèges de recherche et un</w:t>
       </w:r>
       <w:r w:rsidR="00E442EF">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> bureau</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’</w:t>
       </w:r>
       <w:r w:rsidR="0036008A">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Établissement</w:t>
       </w:r>
       <w:r w:rsidR="00807330" w:rsidRPr="00807330">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (l’</w:t>
       </w:r>
@@ -1173,116 +1194,144 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00366AB4">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F5A5B" w:rsidRPr="00366AB4">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Partie divulgatrice</w:t>
       </w:r>
       <w:r w:rsidRPr="00366AB4">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> recherche des investigateurs</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et des sites pour participer à une étude clinique intitulée [</w:t>
+        <w:t xml:space="preserve"> et des sites pour participer à une étude clinique intitulée </w:t>
+      </w:r>
+      <w:permStart w:id="1458917570" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="009007AD">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="006910AF" w:rsidRPr="009007AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">À </w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>INSÉRER</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>] (l’</w:t>
-      </w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1458917570"/>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009007AD">
+        <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Étude clinique</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">) décrite </w:t>
       </w:r>
       <w:r w:rsidR="003821FA" w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> protocole intitulé [</w:t>
+        <w:t xml:space="preserve"> protocole intitulé </w:t>
+      </w:r>
+      <w:permStart w:id="1174685361" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="009007AD">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="006910AF" w:rsidRPr="009007AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>À I</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>NSÉRER</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">] (le </w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1174685361"/>
+      <w:r w:rsidRPr="009007AD">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (le </w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Protocole</w:t>
       </w:r>
       <w:r w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">) et, à cette fin, souhaite fournir certaines Informations confidentielles </w:t>
       </w:r>
       <w:r w:rsidR="00691EF6" w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidR="00D1178D" w:rsidRPr="009007AD">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Partie</w:t>
@@ -2624,107 +2673,107 @@
         </w:rPr>
         <w:t xml:space="preserve"> sa divulgation ou </w:t>
       </w:r>
       <w:r w:rsidR="00852B05">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="00615B58">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>son utilisation, par un</w:t>
       </w:r>
       <w:r w:rsidR="00167D85">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiers</w:t>
       </w:r>
       <w:r w:rsidR="00615B58">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> légitime</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B4">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>me</w:t>
       </w:r>
       <w:r w:rsidR="00615B58">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t xml:space="preserve">nt en droit de </w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B4">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>lui communiquer</w:t>
+      </w:r>
+      <w:r w:rsidR="00167D85">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> telle information</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76B4">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans restriction</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B58">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00615B58" w:rsidRPr="00615B58">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(iv)</w:t>
+      </w:r>
+      <w:r w:rsidR="00615B58">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a été </w:t>
+      </w:r>
+      <w:r w:rsidR="00615B58">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>légitime</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> a été élaborée </w:t>
+        <w:t xml:space="preserve">élaborée </w:t>
       </w:r>
       <w:r w:rsidR="008A37A5">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00167D85">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">la Partie </w:t>
       </w:r>
       <w:r w:rsidR="00EF6AE7">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>destinat</w:t>
       </w:r>
       <w:r w:rsidR="00167D85">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aire</w:t>
       </w:r>
@@ -2996,59 +3045,57 @@
       </w:r>
       <w:r w:rsidR="00DF37A7">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00FB43F6">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> la propriété directe ou indirecte de plus de cinquante pour cent </w:t>
       </w:r>
       <w:r w:rsidR="00B52352">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de la participation (en </w:t>
       </w:r>
       <w:r w:rsidR="007A7CED">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>capitaux propres (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A7CED" w:rsidRPr="007A7CED">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>equity</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A7CED">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B52352">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou autrement)</w:t>
       </w:r>
       <w:r w:rsidR="004D1D37">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans telle société par actions ou entité commerciale, ou </w:t>
       </w:r>
       <w:r w:rsidR="00DF37A7">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="004D1D37">
@@ -3654,65 +3701,56 @@
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, et, </w:t>
       </w:r>
       <w:r w:rsidR="00943410" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>le cas échéant</w:t>
       </w:r>
       <w:r w:rsidR="00927FE4" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007C3D71" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">leurs </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00927FE4" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>co</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-investigateurs, étudiants et conseillers (chacun un </w:t>
+        <w:t xml:space="preserve">co-investigateurs, étudiants et conseillers (chacun un </w:t>
       </w:r>
       <w:r w:rsidR="00927FE4" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Représentant</w:t>
       </w:r>
       <w:r w:rsidR="00927FE4" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>) ayant un réel besoin d’en prendre connaissance</w:t>
       </w:r>
       <w:r w:rsidR="00943410" w:rsidRPr="00437B57">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AC188B" w:rsidRPr="00437B57">
         <w:rPr>
@@ -5284,59 +5322,51 @@
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008147D2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> fournir</w:t>
       </w:r>
       <w:r w:rsidR="00ED1397" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
       <w:r w:rsidR="008147D2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">toute assistance raisonnable afin de </w:t>
+        <w:t xml:space="preserve"> toute assistance raisonnable afin de </w:t>
       </w:r>
       <w:r w:rsidR="00217DDC" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">s’opposer à </w:t>
       </w:r>
       <w:r w:rsidR="00CD1150" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00217DDC" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidR="008147D2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
@@ -5377,50 +5407,51 @@
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">; et </w:t>
       </w:r>
       <w:r w:rsidR="00CB689F" w:rsidRPr="00437B57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(iii)</w:t>
       </w:r>
       <w:r w:rsidR="008147D2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F5BF1" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00331ED2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="001F5BF1" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Partie</w:t>
       </w:r>
       <w:r w:rsidR="00331ED2" w:rsidRPr="00437B57">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001F5BF1" w:rsidRPr="00437B57">
         <w:rPr>
@@ -8005,67 +8036,57 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17660870" w14:textId="35D86B49" w:rsidR="00924C29" w:rsidRPr="005F3171" w:rsidRDefault="005D2661" w:rsidP="00532E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3171">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00532E36" w:rsidRPr="005F3171">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009070A1" w:rsidRPr="0014545A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> page de signature suit immédiatement</w:t>
+        <w:t>la page de signature suit immédiatement</w:t>
       </w:r>
       <w:r w:rsidR="00532E36" w:rsidRPr="005F3171">
         <w:rPr>
           <w:i/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405E7639" w14:textId="77777777" w:rsidR="009F7FD6" w:rsidRPr="005F3171" w:rsidRDefault="009F7FD6" w:rsidP="00532E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02EA31C4" w14:textId="77777777" w:rsidR="009F7FD6" w:rsidRPr="005F3171" w:rsidRDefault="009F7FD6" w:rsidP="00532E36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8144,50 +8165,51 @@
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="31"/>
         <w:gridCol w:w="3942"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C977D8" w:rsidRPr="0014545A" w14:paraId="2B9E923D" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3090FCB6" w14:textId="4E9D24EE" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="00AB19AB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="118308991" w:edGrp="everyone"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00AB19AB" w:rsidRPr="0054263A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
@@ -8201,138 +8223,144 @@
                 <w:caps/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>COMPL</w:t>
             </w:r>
             <w:r w:rsidR="00AB19AB" w:rsidRPr="00D15CA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> DU PROMOTEUR / DE L’ORC]</w:t>
             </w:r>
+            <w:permEnd w:id="118308991"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="453BB1F3" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4842" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1E269D55" w14:textId="6E8D8EA5" w:rsidR="00C977D8" w:rsidRDefault="008F0F19">
+          <w:p w14:paraId="1E269D55" w14:textId="1D3DF85C" w:rsidR="00C977D8" w:rsidRDefault="00120607">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0014545A">
+            <w:permStart w:id="1747996045" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00181301">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:caps/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t>Santé Québec</w:t>
+              <w:t>SANTÉ QUÉBEC</w:t>
             </w:r>
-            <w:r w:rsidRPr="0014545A">
+            <w:r w:rsidRPr="00181301">
               <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, agissant par l'entremise de </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F0F19">
+            <w:r w:rsidRPr="00EC65F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F0F19">
+            <w:r w:rsidRPr="00120607">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>NOM DE L’ÉTABLISSEMENT</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F0F19">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008F0F19">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009155E0">
+            <w:r w:rsidR="008F0F19" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
-            <w:r w:rsidRPr="0014545A">
+            <w:r w:rsidR="008F0F19" w:rsidRPr="0014545A">
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C977D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00AB19AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>NOM</w:t>
             </w:r>
             <w:r w:rsidR="00C977D8">
               <w:rPr>
@@ -8358,50 +8386,51 @@
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE L’</w:t>
             </w:r>
             <w:r w:rsidR="00E978B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>ÉTABLISSEMENT</w:t>
             </w:r>
             <w:r w:rsidR="00C977D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
+          <w:permEnd w:id="1747996045"/>
           <w:p w14:paraId="4A6E887D" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D770F9C" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w14:paraId="19BAA78D" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
@@ -8569,83 +8598,85 @@
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16A7BD5B" w14:textId="41AEBFBC" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1825902832" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="1825902832"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C180EAC" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="01F7A252" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
@@ -8656,233 +8687,239 @@
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="141AE25B" w14:textId="67FE7187" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="571155972" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="571155972"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w14:paraId="064406E2" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20461416" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B7D663C" w14:textId="275626E7" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="556925178" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="556925178"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54C7E842" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14260B5D" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="128EAB08" w14:textId="2F1F441C" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1455311248" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="1455311248"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w14:paraId="609A81E2" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7AC8CFAF" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9084,83 +9121,85 @@
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314F5816" w14:textId="5D84B7FE" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1524303337" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="1524303337"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w14:paraId="46B2937C" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="491FA24D" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9185,102 +9224,105 @@
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336F4EA4" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5028C24B" w14:textId="47937299" w:rsidR="00C977D8" w:rsidRDefault="00C977D8" w:rsidP="003B3C91">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1192516532" w:edGrp="everyone"/>
             <w:r w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r w:rsidR="003B3C91" w:rsidRPr="009155E0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="1192516532"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A15BE" w:rsidRPr="004A15BE" w14:paraId="275FCBA2" w14:textId="77777777" w:rsidTr="00236075">
+      <w:tr w:rsidR="004A15BE" w:rsidRPr="004A15BE" w14:paraId="275FCBA2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BD0C686" w14:textId="77777777" w:rsidR="004A15BE" w:rsidRDefault="004A15BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="394860508" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="235CF1A7" w14:textId="77777777" w:rsidR="004A15BE" w:rsidRDefault="004A15BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FAF4785" w14:textId="77777777" w:rsidR="004A15BE" w:rsidRDefault="004A15BE">
             <w:pPr>
@@ -9385,50 +9427,52 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Par :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w:rsidRPr="00C977D8" w14:paraId="47A802A3" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2113CF0F" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRPr="004A15BE" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1976637754" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="394860508"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FFB37B0" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRPr="004A15BE" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3394081F" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
@@ -9508,50 +9552,52 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C977D8" w14:paraId="09E73681" w14:textId="77777777" w:rsidTr="00C977D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="137A0E3F" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="553789055" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="1976637754"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C8130FF" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="134183A0" w14:textId="77777777" w:rsidR="00C977D8" w:rsidRDefault="00C977D8">
@@ -9605,98 +9651,95 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="007200BB">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>Investigateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="553789055"/>
     </w:tbl>
     <w:p w14:paraId="06229DCD" w14:textId="77777777" w:rsidR="00924C29" w:rsidRPr="007602B2" w:rsidRDefault="00924C29" w:rsidP="004137D2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00924C29" w:rsidRPr="007602B2" w:rsidSect="00B03FBF">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1135" w:left="1134" w:header="708" w:footer="352" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77AF12DF" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D" w:rsidP="005F3B9A">
+    <w:p w14:paraId="3ACA8261" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02A4D28F" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D" w:rsidP="005F3B9A">
+    <w:p w14:paraId="2D419EDA" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A180C88" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D">
+    <w:p w14:paraId="18E8054A" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -9733,242 +9776,226 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A4908B0" w14:textId="77777777" w:rsidR="00630CB5" w:rsidRDefault="00630CB5">
-[...9 lines deleted...]
-  <w:p w14:paraId="2E164783" w14:textId="5FF9E71A" w:rsidR="008C7B21" w:rsidRPr="003564C5" w:rsidRDefault="00D239B5" w:rsidP="00630CB5">
+  <w:p w14:paraId="2E164783" w14:textId="60F3529A" w:rsidR="008C7B21" w:rsidRPr="003564C5" w:rsidRDefault="00430D77" w:rsidP="00630CB5">
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BF79E4" wp14:editId="07F5E3BA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E755A8A" wp14:editId="50189E99">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-363039</wp:posOffset>
+            <wp:posOffset>-200113</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>111760</wp:posOffset>
+            <wp:posOffset>56591</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="488950" cy="374015"/>
-[...13 lines deleted...]
-          <wp:docPr id="2109745349" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:extent cx="366193" cy="360000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="2140304615" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2109745349" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="2140304615" name="Picture 2140304615"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="488950" cy="374015"/>
+                    <a:ext cx="366193" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="008C7B21" w:rsidRPr="00331BA7">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="008C7B21" w:rsidRPr="003564C5">
+    <w:r w:rsidR="005C6AA0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve">Template) CATALIS – </w:t>
+      <w:t>Gabarit</w:t>
+    </w:r>
+    <w:r w:rsidR="008C7B21" w:rsidRPr="003564C5">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve">) CATALIS – </w:t>
     </w:r>
     <w:r w:rsidR="008C7B21" w:rsidRPr="000A1745">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>Entente de confidentialité</w:t>
     </w:r>
     <w:r w:rsidR="008C7B21" w:rsidRPr="003564C5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Études cliniques financées par l’industrie </w:t>
     </w:r>
     <w:r w:rsidR="008C7B21" w:rsidRPr="003564C5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">– </w:t>
     </w:r>
-    <w:r w:rsidR="009D5499">
+    <w:r w:rsidR="00794A83">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>30</w:t>
     </w:r>
-    <w:r w:rsidR="009526EC">
+    <w:r w:rsidR="009D5499">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t xml:space="preserve"> juillet </w:t>
     </w:r>
-    <w:r w:rsidR="009D5499">
+    <w:r w:rsidR="00B160BB">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
-      <w:t xml:space="preserve"> juillet 2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidR="008C7B21" w:rsidRPr="003564C5">
+    <w:r w:rsidR="00B160BB" w:rsidRPr="003564C5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="06273119" w14:textId="21AE0675" w:rsidR="00D11FFC" w:rsidRPr="0014545A" w:rsidRDefault="008C7B21" w:rsidP="00630CB5">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003564C5">
       <w:rPr>
         <w:sz w:val="17"/>
@@ -9994,51 +10021,51 @@
       <w:t>Québec à des fins d’utilisation sans modification au sein des établissements du réseau de la santé et des services sociaux du Québec.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2893428F" w14:textId="174EA4BD" w:rsidR="005F3B9A" w:rsidRDefault="00B03FBF" w:rsidP="00CF4ECA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FCAC0F4" wp14:editId="4D3C61EB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FCAC0F4" wp14:editId="4D3C61EB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>348796</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10388600</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1297577" cy="139337"/>
               <wp:effectExtent l="0" t="0" r="0" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="556805111" name="DocsID"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1297577" cy="139337"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -10092,167 +10119,137 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0FCAC0F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="DocsID" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:27.45pt;margin-top:818pt;width:102.15pt;height:10.95pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAszfpODQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L84HbVYTp2QtGYPQ&#10;FtLRZ0WWYoOsq10psbNfvys5Tka3p7EX+Vr3+5yjxX3XGHZU6GuwBZ+MxpwpK6Gs7b7g31/Xnz5z&#10;5oOwpTBgVcFPyvP75ccPi9blagoVmFIhoyLW560reBWCy7PMy0o1wo/AKUtODdiIQL+4z0oULVVv&#10;TDYdj2+zFrB0CFJ5T7ePvZMvU32tlQzPWnsVmCk4zRbSiencxTNbLkS+R+GqWp7HEP8wRSNqS00v&#10;pR5FEOyA9R+lmloieNBhJKHJQOtaqrQDbTMZv9tmWwmn0i4EjncXmPz/Kyufjlv3gix0X6AjAiMg&#10;rfO5p8u4T6exiV+alJGfIDxdYFNdYDImTe/mN/M5Z5J8k9ndbDaPZbJrtkMfvipoWDQKjkRLQksc&#10;Nz70oUNIbGZhXRuTqDGWtQW/nd2MU8LFQ8WNpR7XWaMVul13XmAH5Yn2Qugp906ua2q+ET68CCSO&#10;aRXSbXimQxugJnC2OKsAf/7tPsYT9OTlrCXNFNz/OAhUnJlvlkiJAhsMHIzdYNhD8wAkwwm9CCeT&#10;SQkYzGBqhOaN5LyKXcglrKReBQ+D+RB65dJzkGq1SkEkIyfCxm6djKUjfBHK1+5NoDvjHYipJxjU&#10;JPJ3sPexPfCrQwBdJ04ioD2KZ5xJgonV83OJGv/9P0VdH/XyFwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHdRV4TfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOhDAUhvcmvkNzTNw5ZVBQkDIxXnZe&#10;R010V2gFYntK2sLg23tmpcvzny//pdos1rBZ+zA4FLBeJcA0tk4N2Al4e707uQAWokQljUMt4EcH&#10;2NSHB5Usldvhi563sWNkgqGUAvoYx5Lz0PbayrByo0b6fTlvZaTTd1x5uSNza3iaJDm3ckBK6OWo&#10;r3vdfm8nK8B8BH/fJPFzvuke4vMTn95v149CHB8tV5fAol7iHwz7+lQdaurUuAlVYEZAdlYQSXp+&#10;mtMoItKsSIE1eyk7L4DXFf8/ov4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALM36Tg0C&#10;AAAcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd1FX&#10;hN8AAAAMAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="DocsID" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:27.45pt;margin-top:818pt;width:102.15pt;height:10.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAszfpODQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L84HbVYTp2QtGYPQ&#10;FtLRZ0WWYoOsq10psbNfvys5Tka3p7EX+Vr3+5yjxX3XGHZU6GuwBZ+MxpwpK6Gs7b7g31/Xnz5z&#10;5oOwpTBgVcFPyvP75ccPi9blagoVmFIhoyLW560reBWCy7PMy0o1wo/AKUtODdiIQL+4z0oULVVv&#10;TDYdj2+zFrB0CFJ5T7ePvZMvU32tlQzPWnsVmCk4zRbSiencxTNbLkS+R+GqWp7HEP8wRSNqS00v&#10;pR5FEOyA9R+lmloieNBhJKHJQOtaqrQDbTMZv9tmWwmn0i4EjncXmPz/Kyufjlv3gix0X6AjAiMg&#10;rfO5p8u4T6exiV+alJGfIDxdYFNdYDImTe/mN/M5Z5J8k9ndbDaPZbJrtkMfvipoWDQKjkRLQksc&#10;Nz70oUNIbGZhXRuTqDGWtQW/nd2MU8LFQ8WNpR7XWaMVul13XmAH5Yn2Qugp906ua2q+ET68CCSO&#10;aRXSbXimQxugJnC2OKsAf/7tPsYT9OTlrCXNFNz/OAhUnJlvlkiJAhsMHIzdYNhD8wAkwwm9CCeT&#10;SQkYzGBqhOaN5LyKXcglrKReBQ+D+RB65dJzkGq1SkEkIyfCxm6djKUjfBHK1+5NoDvjHYipJxjU&#10;JPJ3sPexPfCrQwBdJ04ioD2KZ5xJgonV83OJGv/9P0VdH/XyFwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHdRV4TfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOhDAUhvcmvkNzTNw5ZVBQkDIxXnZe&#10;R010V2gFYntK2sLg23tmpcvzny//pdos1rBZ+zA4FLBeJcA0tk4N2Al4e707uQAWokQljUMt4EcH&#10;2NSHB5Usldvhi563sWNkgqGUAvoYx5Lz0PbayrByo0b6fTlvZaTTd1x5uSNza3iaJDm3ckBK6OWo&#10;r3vdfm8nK8B8BH/fJPFzvuke4vMTn95v149CHB8tV5fAol7iHwz7+lQdaurUuAlVYEZAdlYQSXp+&#10;mtMoItKsSIE1eyk7L4DXFf8/ov4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALM36Tg0C&#10;AAAcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd1FX&#10;hN8AAAAMAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:alias w:val="DocsID"/>
                       <w:tag w:val="LX-TEMPLATE"/>
                       <w:id w:val="-1406683755"/>
                       <w:placeholder>
                         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="21F44517" w14:textId="7B1398B6" w:rsidR="00210FE1" w:rsidRPr="00B03FBF" w:rsidRDefault="00210FE1" w:rsidP="00210FE1">
                         <w:pPr>
                           <w:pStyle w:val="DocsID"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00B03FBF">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t>CAN_DMS: \144643502\9</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="120B6FC6" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D" w:rsidP="005F3B9A">
+    <w:p w14:paraId="069A1F2A" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33D24B90" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D" w:rsidP="005F3B9A">
+    <w:p w14:paraId="5D074B31" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7698C30A" w14:textId="77777777" w:rsidR="0095511D" w:rsidRDefault="0095511D">
+    <w:p w14:paraId="522D9D02" w14:textId="77777777" w:rsidR="00D17DCA" w:rsidRDefault="00D17DCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23A73648" w14:textId="77777777" w:rsidR="00630CB5" w:rsidRDefault="00630CB5">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D20D88B" w14:textId="689276CC" w:rsidR="005D236C" w:rsidRDefault="000715CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="23B2E616"/>
     <w:name w:val="Liste à numéros  9393"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -10934,665 +10931,699 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1100292965">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="116031211">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1355111973">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="825241550">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="550075661">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="768090302">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="139"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:doNotTrackFormatting/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4bmQTYBrMjZiiFIXX5b6CAzacwH4BpZVINF0cDY4COwgu9iTfKEKLfZeJa1c7PWZ5siHbolY1OXclC28fVK3Ig==" w:salt="+tSXuzTRWKwJufmy3BWD9g=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="H8xYbiMWuoN1UNfhfS4sz1vxzZCXmxJZ8/SSFTaYXbKD/R0rs7BXl9WSqclIVxLiRFAWdFG3vlW/3FUnoKyZOQ==" w:salt="cCSqxe6Rx9AduqNFS6Bwuw=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="IManageDocInfoCache(AuthorId)" w:val="LBOUCHARD01"/>
     <w:docVar w:name="IManageDocInfoCache(ClientId)" w:val="10210505"/>
     <w:docVar w:name="IManageDocInfoCache(DatabaseName)" w:val="CAN_DMS"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentDescription)" w:val="(Gabarit) Entente de confidentialité - Fr"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentNumber)" w:val="144643502"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentVersion)" w:val="9"/>
     <w:docVar w:name="IManageDocInfoCache(Matter)" w:val="1001077315"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000F5ED7"/>
     <w:rsid w:val="00002076"/>
     <w:rsid w:val="000033F1"/>
     <w:rsid w:val="00003881"/>
     <w:rsid w:val="000048B9"/>
     <w:rsid w:val="000049A7"/>
     <w:rsid w:val="00013BA3"/>
     <w:rsid w:val="000155EB"/>
     <w:rsid w:val="00015DCA"/>
     <w:rsid w:val="00031233"/>
     <w:rsid w:val="00035387"/>
     <w:rsid w:val="000463CA"/>
+    <w:rsid w:val="00046519"/>
     <w:rsid w:val="000524EA"/>
     <w:rsid w:val="0005436B"/>
     <w:rsid w:val="000616CC"/>
     <w:rsid w:val="00061F2D"/>
     <w:rsid w:val="000662B3"/>
     <w:rsid w:val="00066F75"/>
     <w:rsid w:val="000708CF"/>
     <w:rsid w:val="000715CA"/>
     <w:rsid w:val="00073C0A"/>
     <w:rsid w:val="00074310"/>
     <w:rsid w:val="000770D3"/>
     <w:rsid w:val="000834EF"/>
     <w:rsid w:val="0008469C"/>
     <w:rsid w:val="00086420"/>
     <w:rsid w:val="00091688"/>
     <w:rsid w:val="000A117F"/>
     <w:rsid w:val="000A1745"/>
     <w:rsid w:val="000A719A"/>
     <w:rsid w:val="000B6C28"/>
     <w:rsid w:val="000C31E8"/>
     <w:rsid w:val="000D219E"/>
     <w:rsid w:val="000D4B01"/>
     <w:rsid w:val="000E176F"/>
     <w:rsid w:val="000E2CBD"/>
     <w:rsid w:val="000E6CD3"/>
     <w:rsid w:val="000F1208"/>
     <w:rsid w:val="000F5ED7"/>
     <w:rsid w:val="00104186"/>
     <w:rsid w:val="00112642"/>
+    <w:rsid w:val="00120607"/>
     <w:rsid w:val="00120C93"/>
     <w:rsid w:val="001255E5"/>
     <w:rsid w:val="00132BF8"/>
     <w:rsid w:val="00136FB6"/>
     <w:rsid w:val="0014545A"/>
     <w:rsid w:val="00145FCC"/>
     <w:rsid w:val="0015658C"/>
     <w:rsid w:val="001569E7"/>
     <w:rsid w:val="001577E6"/>
     <w:rsid w:val="001602DD"/>
     <w:rsid w:val="00160953"/>
     <w:rsid w:val="00166749"/>
     <w:rsid w:val="00166E00"/>
     <w:rsid w:val="00167D85"/>
+    <w:rsid w:val="00175F3A"/>
     <w:rsid w:val="00180351"/>
     <w:rsid w:val="001811C9"/>
     <w:rsid w:val="001817BD"/>
     <w:rsid w:val="00190875"/>
     <w:rsid w:val="001A23D5"/>
     <w:rsid w:val="001B44AC"/>
+    <w:rsid w:val="001B559A"/>
     <w:rsid w:val="001C2A20"/>
     <w:rsid w:val="001D0D0F"/>
     <w:rsid w:val="001D1436"/>
     <w:rsid w:val="001E4771"/>
     <w:rsid w:val="001E72FF"/>
     <w:rsid w:val="001F35E4"/>
     <w:rsid w:val="001F5729"/>
     <w:rsid w:val="001F5BF1"/>
     <w:rsid w:val="001F70BD"/>
     <w:rsid w:val="00206438"/>
     <w:rsid w:val="0020723F"/>
     <w:rsid w:val="00210FAA"/>
     <w:rsid w:val="00210FE1"/>
     <w:rsid w:val="002157ED"/>
     <w:rsid w:val="00217DDC"/>
     <w:rsid w:val="002220D1"/>
     <w:rsid w:val="00224906"/>
     <w:rsid w:val="00226666"/>
     <w:rsid w:val="00231E82"/>
     <w:rsid w:val="00240A61"/>
     <w:rsid w:val="00244B52"/>
     <w:rsid w:val="00245858"/>
     <w:rsid w:val="00246C57"/>
+    <w:rsid w:val="00247D3F"/>
     <w:rsid w:val="00247E01"/>
     <w:rsid w:val="00252A3A"/>
     <w:rsid w:val="00254B70"/>
     <w:rsid w:val="00254DD8"/>
     <w:rsid w:val="00255057"/>
     <w:rsid w:val="00263F57"/>
     <w:rsid w:val="0026591C"/>
     <w:rsid w:val="002676D6"/>
     <w:rsid w:val="00273223"/>
     <w:rsid w:val="00275158"/>
     <w:rsid w:val="00277271"/>
     <w:rsid w:val="0028061C"/>
     <w:rsid w:val="0028261F"/>
     <w:rsid w:val="00284566"/>
     <w:rsid w:val="002850EE"/>
     <w:rsid w:val="00290FF6"/>
     <w:rsid w:val="002966EA"/>
     <w:rsid w:val="0029766E"/>
     <w:rsid w:val="002A5A19"/>
     <w:rsid w:val="002B10B3"/>
     <w:rsid w:val="002B45F2"/>
     <w:rsid w:val="002B5766"/>
     <w:rsid w:val="002B6282"/>
     <w:rsid w:val="002D7DF4"/>
+    <w:rsid w:val="002E2CDE"/>
     <w:rsid w:val="002F5759"/>
     <w:rsid w:val="002F5DBA"/>
     <w:rsid w:val="00301751"/>
     <w:rsid w:val="0030373C"/>
     <w:rsid w:val="00306007"/>
     <w:rsid w:val="00316302"/>
     <w:rsid w:val="00317480"/>
     <w:rsid w:val="00317669"/>
     <w:rsid w:val="003219EC"/>
     <w:rsid w:val="003276F6"/>
     <w:rsid w:val="00331ED2"/>
     <w:rsid w:val="003322AB"/>
     <w:rsid w:val="00332356"/>
     <w:rsid w:val="003460CB"/>
     <w:rsid w:val="00346BFA"/>
     <w:rsid w:val="003519EC"/>
     <w:rsid w:val="0035599C"/>
     <w:rsid w:val="003564C5"/>
     <w:rsid w:val="00357CAA"/>
     <w:rsid w:val="0036008A"/>
     <w:rsid w:val="003606E1"/>
     <w:rsid w:val="00362F2C"/>
     <w:rsid w:val="00366A66"/>
     <w:rsid w:val="00366AB4"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="00383848"/>
     <w:rsid w:val="00386835"/>
     <w:rsid w:val="0039539D"/>
     <w:rsid w:val="003B2187"/>
     <w:rsid w:val="003B29BA"/>
     <w:rsid w:val="003B3C91"/>
     <w:rsid w:val="003B4858"/>
     <w:rsid w:val="003C37CA"/>
     <w:rsid w:val="003C3C20"/>
     <w:rsid w:val="003C5CF9"/>
     <w:rsid w:val="003E220D"/>
     <w:rsid w:val="003E25AA"/>
     <w:rsid w:val="003E394D"/>
     <w:rsid w:val="003E6862"/>
     <w:rsid w:val="003F56D2"/>
     <w:rsid w:val="00401A86"/>
     <w:rsid w:val="00402FA8"/>
     <w:rsid w:val="004137D2"/>
     <w:rsid w:val="004166B4"/>
     <w:rsid w:val="00424741"/>
+    <w:rsid w:val="00430D77"/>
     <w:rsid w:val="00431F98"/>
     <w:rsid w:val="00433720"/>
     <w:rsid w:val="00437B57"/>
     <w:rsid w:val="004447E8"/>
     <w:rsid w:val="0045076D"/>
+    <w:rsid w:val="00452FDF"/>
     <w:rsid w:val="00465578"/>
     <w:rsid w:val="00465AC1"/>
     <w:rsid w:val="00466833"/>
     <w:rsid w:val="0048030E"/>
     <w:rsid w:val="004842A5"/>
     <w:rsid w:val="00492C2C"/>
     <w:rsid w:val="004942E5"/>
     <w:rsid w:val="004A15BE"/>
     <w:rsid w:val="004A35DD"/>
     <w:rsid w:val="004A4D95"/>
     <w:rsid w:val="004A7B5E"/>
     <w:rsid w:val="004B2142"/>
     <w:rsid w:val="004B2378"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004C1457"/>
     <w:rsid w:val="004C2E6F"/>
     <w:rsid w:val="004C41E9"/>
     <w:rsid w:val="004C7BB0"/>
     <w:rsid w:val="004D1D37"/>
     <w:rsid w:val="004D2821"/>
     <w:rsid w:val="004D2C63"/>
     <w:rsid w:val="004D7BBF"/>
     <w:rsid w:val="004E0887"/>
     <w:rsid w:val="004E270C"/>
     <w:rsid w:val="004E45B3"/>
     <w:rsid w:val="004E5FC6"/>
     <w:rsid w:val="004F526E"/>
     <w:rsid w:val="004F5F03"/>
     <w:rsid w:val="004F7C97"/>
     <w:rsid w:val="00503A80"/>
     <w:rsid w:val="00506389"/>
     <w:rsid w:val="00517F60"/>
     <w:rsid w:val="0052280F"/>
     <w:rsid w:val="00532E36"/>
+    <w:rsid w:val="00536D9E"/>
     <w:rsid w:val="005420AF"/>
     <w:rsid w:val="0054263A"/>
     <w:rsid w:val="005475FC"/>
     <w:rsid w:val="00555FF3"/>
     <w:rsid w:val="00563A3B"/>
     <w:rsid w:val="0056754E"/>
     <w:rsid w:val="005705C2"/>
     <w:rsid w:val="00573791"/>
     <w:rsid w:val="00580B36"/>
     <w:rsid w:val="0058480C"/>
     <w:rsid w:val="00593C9F"/>
     <w:rsid w:val="00595F51"/>
     <w:rsid w:val="005979C6"/>
     <w:rsid w:val="005A7AA5"/>
+    <w:rsid w:val="005C6AA0"/>
     <w:rsid w:val="005C6CF3"/>
     <w:rsid w:val="005D2129"/>
     <w:rsid w:val="005D236C"/>
     <w:rsid w:val="005D2661"/>
     <w:rsid w:val="005D47E3"/>
     <w:rsid w:val="005D69DA"/>
     <w:rsid w:val="005E0A11"/>
     <w:rsid w:val="005F1121"/>
     <w:rsid w:val="005F29ED"/>
     <w:rsid w:val="005F3171"/>
     <w:rsid w:val="005F3B9A"/>
     <w:rsid w:val="005F5289"/>
     <w:rsid w:val="005F5A5B"/>
     <w:rsid w:val="005F6856"/>
     <w:rsid w:val="00615B40"/>
     <w:rsid w:val="00615B58"/>
     <w:rsid w:val="00622884"/>
     <w:rsid w:val="00622A3E"/>
     <w:rsid w:val="00625DCA"/>
     <w:rsid w:val="00630CB5"/>
+    <w:rsid w:val="00631BC3"/>
     <w:rsid w:val="006338BF"/>
     <w:rsid w:val="00634809"/>
     <w:rsid w:val="00635407"/>
+    <w:rsid w:val="0063644C"/>
     <w:rsid w:val="006401E6"/>
     <w:rsid w:val="00642162"/>
     <w:rsid w:val="00653779"/>
     <w:rsid w:val="00655DED"/>
     <w:rsid w:val="006571B8"/>
     <w:rsid w:val="0066251A"/>
     <w:rsid w:val="00674DD9"/>
     <w:rsid w:val="006766D0"/>
     <w:rsid w:val="00684EDC"/>
     <w:rsid w:val="0068606A"/>
     <w:rsid w:val="006910AF"/>
     <w:rsid w:val="00691EF6"/>
     <w:rsid w:val="00696563"/>
     <w:rsid w:val="00696CD2"/>
     <w:rsid w:val="006B3E6A"/>
     <w:rsid w:val="006B7444"/>
     <w:rsid w:val="006C030C"/>
     <w:rsid w:val="006C47E8"/>
     <w:rsid w:val="006C4A30"/>
     <w:rsid w:val="006D441F"/>
     <w:rsid w:val="006E1026"/>
     <w:rsid w:val="006E1580"/>
     <w:rsid w:val="006E2947"/>
     <w:rsid w:val="006F728F"/>
     <w:rsid w:val="00704DED"/>
     <w:rsid w:val="00706AFE"/>
     <w:rsid w:val="00710A35"/>
     <w:rsid w:val="0071317A"/>
+    <w:rsid w:val="00717958"/>
     <w:rsid w:val="007200BB"/>
     <w:rsid w:val="0072611F"/>
     <w:rsid w:val="0072665B"/>
     <w:rsid w:val="007269BE"/>
     <w:rsid w:val="00731C99"/>
     <w:rsid w:val="00742831"/>
     <w:rsid w:val="00744EDD"/>
     <w:rsid w:val="00745A84"/>
     <w:rsid w:val="007602B2"/>
     <w:rsid w:val="00761A0F"/>
+    <w:rsid w:val="0077258A"/>
     <w:rsid w:val="00776648"/>
     <w:rsid w:val="00777C40"/>
     <w:rsid w:val="0078259C"/>
+    <w:rsid w:val="00794A83"/>
     <w:rsid w:val="007962E6"/>
     <w:rsid w:val="007A60FC"/>
     <w:rsid w:val="007A7CED"/>
     <w:rsid w:val="007B2896"/>
     <w:rsid w:val="007C3D71"/>
     <w:rsid w:val="007D1A7D"/>
     <w:rsid w:val="007D6695"/>
     <w:rsid w:val="007D7A00"/>
     <w:rsid w:val="007E3FD6"/>
     <w:rsid w:val="007E4CC1"/>
     <w:rsid w:val="007E77DD"/>
     <w:rsid w:val="007F3BBF"/>
     <w:rsid w:val="007F6EF8"/>
     <w:rsid w:val="00807330"/>
     <w:rsid w:val="008147D2"/>
     <w:rsid w:val="0082224E"/>
     <w:rsid w:val="0083033A"/>
     <w:rsid w:val="00834C5A"/>
     <w:rsid w:val="00837C5B"/>
     <w:rsid w:val="00841921"/>
+    <w:rsid w:val="00852A86"/>
     <w:rsid w:val="00852B05"/>
     <w:rsid w:val="00860712"/>
     <w:rsid w:val="00864229"/>
     <w:rsid w:val="008654C4"/>
     <w:rsid w:val="0087293D"/>
     <w:rsid w:val="008760F4"/>
     <w:rsid w:val="0088401C"/>
     <w:rsid w:val="00885DE2"/>
     <w:rsid w:val="0089270E"/>
     <w:rsid w:val="00894FC0"/>
     <w:rsid w:val="008A174E"/>
     <w:rsid w:val="008A37A5"/>
     <w:rsid w:val="008A44ED"/>
     <w:rsid w:val="008A7D47"/>
     <w:rsid w:val="008B76B4"/>
     <w:rsid w:val="008C1046"/>
     <w:rsid w:val="008C7B21"/>
     <w:rsid w:val="008D5916"/>
     <w:rsid w:val="008E3643"/>
     <w:rsid w:val="008E5123"/>
     <w:rsid w:val="008F0F19"/>
     <w:rsid w:val="008F139E"/>
     <w:rsid w:val="008F4E38"/>
     <w:rsid w:val="008F7CDA"/>
     <w:rsid w:val="009007AD"/>
+    <w:rsid w:val="009019B5"/>
     <w:rsid w:val="009070A1"/>
     <w:rsid w:val="00912DC8"/>
     <w:rsid w:val="00914A97"/>
     <w:rsid w:val="009155E0"/>
     <w:rsid w:val="009206B9"/>
     <w:rsid w:val="0092168A"/>
     <w:rsid w:val="00922898"/>
     <w:rsid w:val="00922C3A"/>
+    <w:rsid w:val="00924219"/>
     <w:rsid w:val="00924C29"/>
     <w:rsid w:val="00927FE4"/>
     <w:rsid w:val="00933E05"/>
     <w:rsid w:val="009376E9"/>
     <w:rsid w:val="00941B49"/>
     <w:rsid w:val="009430F9"/>
     <w:rsid w:val="00943410"/>
     <w:rsid w:val="009443FC"/>
     <w:rsid w:val="00944718"/>
+    <w:rsid w:val="00947B97"/>
     <w:rsid w:val="009526EC"/>
     <w:rsid w:val="0095511D"/>
     <w:rsid w:val="00955483"/>
     <w:rsid w:val="00956051"/>
     <w:rsid w:val="00957285"/>
     <w:rsid w:val="00967487"/>
     <w:rsid w:val="00973DCC"/>
     <w:rsid w:val="00984B85"/>
     <w:rsid w:val="009867C7"/>
     <w:rsid w:val="00993E56"/>
     <w:rsid w:val="00995B97"/>
     <w:rsid w:val="009C53AF"/>
     <w:rsid w:val="009D324F"/>
     <w:rsid w:val="009D5499"/>
     <w:rsid w:val="009E124C"/>
     <w:rsid w:val="009E433E"/>
+    <w:rsid w:val="009E5DBA"/>
     <w:rsid w:val="009F47F4"/>
     <w:rsid w:val="009F49E7"/>
+    <w:rsid w:val="009F6F5C"/>
     <w:rsid w:val="009F708B"/>
     <w:rsid w:val="009F7FD6"/>
     <w:rsid w:val="00A03BE5"/>
     <w:rsid w:val="00A04404"/>
     <w:rsid w:val="00A0558A"/>
     <w:rsid w:val="00A10C65"/>
     <w:rsid w:val="00A13D56"/>
     <w:rsid w:val="00A170CC"/>
     <w:rsid w:val="00A1720A"/>
     <w:rsid w:val="00A259FF"/>
     <w:rsid w:val="00A261DC"/>
     <w:rsid w:val="00A362C6"/>
     <w:rsid w:val="00A41355"/>
     <w:rsid w:val="00A45705"/>
     <w:rsid w:val="00A511B3"/>
     <w:rsid w:val="00A51C3A"/>
     <w:rsid w:val="00A51CF0"/>
     <w:rsid w:val="00A6026C"/>
     <w:rsid w:val="00A708A4"/>
     <w:rsid w:val="00A745C9"/>
     <w:rsid w:val="00A77BB2"/>
     <w:rsid w:val="00A8322C"/>
     <w:rsid w:val="00A83DAD"/>
     <w:rsid w:val="00A93714"/>
     <w:rsid w:val="00A94C02"/>
     <w:rsid w:val="00A969FD"/>
     <w:rsid w:val="00AB19AB"/>
     <w:rsid w:val="00AB1DC7"/>
     <w:rsid w:val="00AB396B"/>
     <w:rsid w:val="00AB444C"/>
     <w:rsid w:val="00AB4F2A"/>
     <w:rsid w:val="00AB4F91"/>
     <w:rsid w:val="00AC188B"/>
     <w:rsid w:val="00AC6E66"/>
     <w:rsid w:val="00AE3037"/>
     <w:rsid w:val="00AF379C"/>
     <w:rsid w:val="00B03C4E"/>
     <w:rsid w:val="00B03FBF"/>
     <w:rsid w:val="00B067CF"/>
     <w:rsid w:val="00B110E8"/>
     <w:rsid w:val="00B12154"/>
+    <w:rsid w:val="00B160BB"/>
     <w:rsid w:val="00B32FE8"/>
     <w:rsid w:val="00B3494F"/>
     <w:rsid w:val="00B35947"/>
     <w:rsid w:val="00B52352"/>
     <w:rsid w:val="00B559ED"/>
     <w:rsid w:val="00B6558F"/>
     <w:rsid w:val="00B7121F"/>
     <w:rsid w:val="00B751BC"/>
     <w:rsid w:val="00B8005B"/>
     <w:rsid w:val="00B81A0A"/>
     <w:rsid w:val="00B83569"/>
     <w:rsid w:val="00B859EE"/>
     <w:rsid w:val="00B90DD5"/>
     <w:rsid w:val="00BA581A"/>
     <w:rsid w:val="00BB1FB0"/>
     <w:rsid w:val="00BB65E1"/>
     <w:rsid w:val="00BC3446"/>
     <w:rsid w:val="00BD1BD0"/>
     <w:rsid w:val="00BE377A"/>
     <w:rsid w:val="00BE49DA"/>
     <w:rsid w:val="00BE57B0"/>
     <w:rsid w:val="00BE732F"/>
     <w:rsid w:val="00BF1A1A"/>
     <w:rsid w:val="00BF29BC"/>
     <w:rsid w:val="00BF556C"/>
     <w:rsid w:val="00BF75D5"/>
     <w:rsid w:val="00BF7F70"/>
     <w:rsid w:val="00C01480"/>
     <w:rsid w:val="00C01B11"/>
     <w:rsid w:val="00C04387"/>
     <w:rsid w:val="00C15ECD"/>
     <w:rsid w:val="00C24A6E"/>
+    <w:rsid w:val="00C30FDD"/>
     <w:rsid w:val="00C470C0"/>
     <w:rsid w:val="00C60171"/>
     <w:rsid w:val="00C60236"/>
     <w:rsid w:val="00C71F61"/>
     <w:rsid w:val="00C74323"/>
     <w:rsid w:val="00C85C45"/>
     <w:rsid w:val="00C92943"/>
     <w:rsid w:val="00C977D8"/>
     <w:rsid w:val="00CA005B"/>
     <w:rsid w:val="00CA2EDD"/>
     <w:rsid w:val="00CA4DDC"/>
     <w:rsid w:val="00CB1FC7"/>
     <w:rsid w:val="00CB67C1"/>
     <w:rsid w:val="00CB689F"/>
     <w:rsid w:val="00CB7F0C"/>
     <w:rsid w:val="00CB7F92"/>
     <w:rsid w:val="00CC1431"/>
     <w:rsid w:val="00CD1150"/>
     <w:rsid w:val="00CD6951"/>
+    <w:rsid w:val="00CE37D9"/>
     <w:rsid w:val="00CE3A65"/>
     <w:rsid w:val="00CE4EC4"/>
     <w:rsid w:val="00CE7F1A"/>
     <w:rsid w:val="00CF05B4"/>
     <w:rsid w:val="00CF4ECA"/>
+    <w:rsid w:val="00CF653E"/>
     <w:rsid w:val="00D03E98"/>
     <w:rsid w:val="00D0796A"/>
     <w:rsid w:val="00D07E32"/>
     <w:rsid w:val="00D1178D"/>
     <w:rsid w:val="00D11FFC"/>
     <w:rsid w:val="00D13111"/>
     <w:rsid w:val="00D1440B"/>
     <w:rsid w:val="00D15CA1"/>
+    <w:rsid w:val="00D17DCA"/>
     <w:rsid w:val="00D20EC3"/>
     <w:rsid w:val="00D239B5"/>
     <w:rsid w:val="00D24110"/>
     <w:rsid w:val="00D30A52"/>
     <w:rsid w:val="00D31BBF"/>
     <w:rsid w:val="00D333C2"/>
     <w:rsid w:val="00D36AA0"/>
     <w:rsid w:val="00D418E0"/>
     <w:rsid w:val="00D4695C"/>
     <w:rsid w:val="00D5003F"/>
     <w:rsid w:val="00D5290A"/>
     <w:rsid w:val="00D563B6"/>
     <w:rsid w:val="00D66FFA"/>
     <w:rsid w:val="00D67BEE"/>
     <w:rsid w:val="00D71872"/>
     <w:rsid w:val="00D76C7B"/>
     <w:rsid w:val="00D83947"/>
     <w:rsid w:val="00D84DF6"/>
+    <w:rsid w:val="00D91A29"/>
     <w:rsid w:val="00D93C88"/>
     <w:rsid w:val="00DA2B3B"/>
     <w:rsid w:val="00DA7584"/>
     <w:rsid w:val="00DA7F80"/>
     <w:rsid w:val="00DB007D"/>
     <w:rsid w:val="00DB3EAC"/>
     <w:rsid w:val="00DC0A02"/>
     <w:rsid w:val="00DC11D3"/>
+    <w:rsid w:val="00DC37A6"/>
     <w:rsid w:val="00DD12C7"/>
     <w:rsid w:val="00DD5F34"/>
     <w:rsid w:val="00DD7684"/>
     <w:rsid w:val="00DE3F10"/>
     <w:rsid w:val="00DE777C"/>
     <w:rsid w:val="00DF37A7"/>
     <w:rsid w:val="00DF6F7D"/>
+    <w:rsid w:val="00E015D5"/>
     <w:rsid w:val="00E217E1"/>
     <w:rsid w:val="00E3647B"/>
     <w:rsid w:val="00E37354"/>
     <w:rsid w:val="00E40373"/>
     <w:rsid w:val="00E442EF"/>
+    <w:rsid w:val="00E459AC"/>
     <w:rsid w:val="00E51641"/>
     <w:rsid w:val="00E55B07"/>
     <w:rsid w:val="00E865C7"/>
+    <w:rsid w:val="00E86D45"/>
     <w:rsid w:val="00E919DA"/>
     <w:rsid w:val="00E93B93"/>
     <w:rsid w:val="00E9483D"/>
     <w:rsid w:val="00E978B2"/>
     <w:rsid w:val="00EA2F47"/>
     <w:rsid w:val="00EC600F"/>
+    <w:rsid w:val="00EC65F4"/>
+    <w:rsid w:val="00ED0FCA"/>
     <w:rsid w:val="00ED1397"/>
     <w:rsid w:val="00ED5791"/>
     <w:rsid w:val="00EE2E16"/>
     <w:rsid w:val="00EE681B"/>
     <w:rsid w:val="00EE6BC3"/>
     <w:rsid w:val="00EF245D"/>
     <w:rsid w:val="00EF252A"/>
     <w:rsid w:val="00EF27BE"/>
     <w:rsid w:val="00EF5C09"/>
+    <w:rsid w:val="00EF5E51"/>
     <w:rsid w:val="00EF6AE7"/>
     <w:rsid w:val="00EF7DD9"/>
     <w:rsid w:val="00F001B6"/>
     <w:rsid w:val="00F16116"/>
     <w:rsid w:val="00F25C38"/>
     <w:rsid w:val="00F25CA1"/>
     <w:rsid w:val="00F3566D"/>
     <w:rsid w:val="00F43172"/>
     <w:rsid w:val="00F50E94"/>
     <w:rsid w:val="00F51146"/>
     <w:rsid w:val="00F52F49"/>
     <w:rsid w:val="00F57358"/>
     <w:rsid w:val="00F60AD4"/>
     <w:rsid w:val="00F6363D"/>
     <w:rsid w:val="00F650DB"/>
     <w:rsid w:val="00F66787"/>
     <w:rsid w:val="00F763C0"/>
     <w:rsid w:val="00F8093D"/>
     <w:rsid w:val="00F8478B"/>
     <w:rsid w:val="00F91C62"/>
     <w:rsid w:val="00F92E03"/>
     <w:rsid w:val="00F93C47"/>
     <w:rsid w:val="00FA3328"/>
     <w:rsid w:val="00FA52A2"/>
     <w:rsid w:val="00FB05EA"/>
     <w:rsid w:val="00FB118F"/>
     <w:rsid w:val="00FB43F6"/>
     <w:rsid w:val="00FB6629"/>
     <w:rsid w:val="00FC44B0"/>
     <w:rsid w:val="00FD62BD"/>
     <w:rsid w:val="00FD7D31"/>
+    <w:rsid w:val="00FE1F4B"/>
     <w:rsid w:val="00FE6FAF"/>
     <w:rsid w:val="00FF3874"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0984178C"/>
-  <w15:docId w15:val="{3D858B7E-ED4A-4E63-80B0-B06E88863CA4}"/>
+  <w15:docId w15:val="{E56B5B5A-7EC4-4BD5-BA76-386632CC4A70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="29" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -37264,54 +37295,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1991522518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2092ED91-9B7C-4D37-9158-B8EF7EB75C0E}"/>
       </w:docPartPr>
@@ -37393,70 +37424,79 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A4902"/>
+    <w:rsid w:val="00046519"/>
     <w:rsid w:val="001A4902"/>
     <w:rsid w:val="00275158"/>
+    <w:rsid w:val="00591D80"/>
+    <w:rsid w:val="007028D9"/>
+    <w:rsid w:val="0075134C"/>
+    <w:rsid w:val="0077258A"/>
     <w:rsid w:val="00A03BE5"/>
     <w:rsid w:val="00A362C6"/>
     <w:rsid w:val="00A511B3"/>
     <w:rsid w:val="00D32C89"/>
+    <w:rsid w:val="00ED525F"/>
+    <w:rsid w:val="00EF5E51"/>
+    <w:rsid w:val="00FB4321"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -38214,52 +38254,62 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Time xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
     <TaxCatchAll xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc75cc75529275f81bd1e3053e467993">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5c207575f787207ffe0f8771625afea" ns2:_="" ns3:_="">
+<properties xmlns="http://www.imanage.com/work/xmlschema">
+  <documentid>CAN_DMS!144643502.9</documentid>
+  <senderid>VBARRY01</senderid>
+  <senderemail>VERONIQUE.BARRY@NORTONROSEFULBRIGHT.COM</senderemail>
+  <lastmodified>2025-07-11T10:53:00.0000000-04:00</lastmodified>
+  <database>CAN_DMS</database>
+</properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c255dcc9c32c4364a1f78ae41a21b2a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45cdab7f5294d1924e8f0c8c2844fb5b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <xsd:import namespace="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Time" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -38474,172 +38524,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16FAB2F3-DC42-4EE7-8A4A-212626AF48AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26F13D8B-34CA-4513-BD13-74995FCDC216}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C22988D-7E8B-4262-8331-0B66AE7478FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B01485-B526-4AE0-9DD7-9983450FC739}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B352F397-1A0A-4954-9A32-70F9C34895EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFE83FEC-846A-4C19-8A61-CB5B32AEC613}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2103</Words>
-  <Characters>11572</Characters>
+  <Words>2030</Words>
+  <Characters>11597</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>27</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>214</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13648</CharactersWithSpaces>
+  <CharactersWithSpaces>13578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Stéphanie Lamarche,M.Sc.,PMP</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100EEF4C38C483B554087AF2DBD6B1FBEEB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="WordLXNoDocIdAutoUpdate">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DOCUMENTID-SETTINGS">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>