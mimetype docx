--- v0 (2025-12-03)
+++ v1 (2026-08-19)
@@ -1,90 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4CA4799D" w14:textId="7D9F0370" w:rsidR="006766D0" w:rsidRPr="007602B2" w:rsidRDefault="0066251A" w:rsidP="00A90A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087A5EDB" wp14:editId="46C821DB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087A5EDB" wp14:editId="46C821DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4328160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-719455</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2015836" cy="485775"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2015836" cy="485775"/>
                         </a:xfrm>
@@ -94,175 +90,181 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4973B380" w14:textId="131FC1B0" w:rsidR="0066251A" w:rsidRPr="00F946BA" w:rsidRDefault="0066251A" w:rsidP="0066251A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:permStart w:id="2035113442" w:edGrp="everyone"/>
                             <w:r w:rsidRPr="00F946BA">
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Only the words highlighted in yellow should be edited/ updated.</w:t>
                             </w:r>
+                            <w:permEnd w:id="2035113442"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="087A5EDB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:340.8pt;margin-top:-56.65pt;width:158.75pt;height:38.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd8hR8EAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4iY14hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzry8lu2l2exmmB4EUqUPykFzf9FqRo3BeginpbDKlRBgOtTT7kn79snu1&#10;osQHZmqmwIiSnoSnN5uXL9adLcQcWlC1cARBjC86W9I2BFtkmeet0MxPwAqDxgacZgFVt89qxzpE&#10;1yqbT6dXWQeutg648B5f7wYj3ST8phE8fGoaLwJRJcXcQrpduqt4Z5s1K/aO2VbyMQ32D1loJg0G&#10;PUPdscDIwcnfoLTkDjw0YcJBZ9A0kotUA1Yzm/5SzUPLrEi1IDnenmny/w+Wfzw+2M+OhP4N9NjA&#10;VIS398C/eWJg2zKzF7fOQdcKVmPgWaQs66wvxq+Ral/4CFJ1H6DGJrNDgATUN05HVrBOgujYgNOZ&#10;dNEHwvER685Xr68o4WhbrPLlMk8hWPH02zof3gnQJAolddjUhM6O9z7EbFjx5BKDeVCy3kmlkuL2&#10;1VY5cmQ4ALt0RvSf3JQhXUmv83k+EPBXiGk6f4LQMuAkK6lLujo7sSLS9tbUac4Ck2qQMWVlRh4j&#10;dQOJoa96dIx8VlCfkFEHw8TihqHQgvtBSYfTWlL//cCcoES9N9iV69liEcc7KYt8OUfFXVqqSwsz&#10;HKFKGigZxG1IKxEJM3CL3WtkIvY5kzFXnMLE97gxccwv9eT1vNebRwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFor5LnhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ65igkIQ4&#10;FUICwQ4Kgq0bT5MIP4LtpuHvGVawnJmjO+c2m8UaNmOIo3cSxDoDhq7zenS9hLfX+1UJLCbltDLe&#10;oYRvjLBpT08aVWt/dC84b1PPKMTFWkkYUppqzmM3oFVx7Sd0dNv7YFWiMfRcB3WkcGv4ZZYV3KrR&#10;0YdBTXg3YPe5PVgJ5dXj/BGf8uf3rtibKl1czw9fQcrzs+X2BljCJf3B8KtP6tCS084fnI7MSChK&#10;URAqYSVEngMjpKoqAWxHq7wogbcN/1+i/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd&#10;8hR8EAIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBaK+S54QAAAAwBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:340.8pt;margin-top:-56.65pt;width:158.75pt;height:38.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd8hR8EAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4iY14hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzry8lu2l2exmmB4EUqUPykFzf9FqRo3BeginpbDKlRBgOtTT7kn79snu1&#10;osQHZmqmwIiSnoSnN5uXL9adLcQcWlC1cARBjC86W9I2BFtkmeet0MxPwAqDxgacZgFVt89qxzpE&#10;1yqbT6dXWQeutg648B5f7wYj3ST8phE8fGoaLwJRJcXcQrpduqt4Z5s1K/aO2VbyMQ32D1loJg0G&#10;PUPdscDIwcnfoLTkDjw0YcJBZ9A0kotUA1Yzm/5SzUPLrEi1IDnenmny/w+Wfzw+2M+OhP4N9NjA&#10;VIS398C/eWJg2zKzF7fOQdcKVmPgWaQs66wvxq+Ral/4CFJ1H6DGJrNDgATUN05HVrBOgujYgNOZ&#10;dNEHwvER685Xr68o4WhbrPLlMk8hWPH02zof3gnQJAolddjUhM6O9z7EbFjx5BKDeVCy3kmlkuL2&#10;1VY5cmQ4ALt0RvSf3JQhXUmv83k+EPBXiGk6f4LQMuAkK6lLujo7sSLS9tbUac4Ck2qQMWVlRh4j&#10;dQOJoa96dIx8VlCfkFEHw8TihqHQgvtBSYfTWlL//cCcoES9N9iV69liEcc7KYt8OUfFXVqqSwsz&#10;HKFKGigZxG1IKxEJM3CL3WtkIvY5kzFXnMLE97gxccwv9eT1vNebRwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFor5LnhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ65igkIQ4&#10;FUICwQ4Kgq0bT5MIP4LtpuHvGVawnJmjO+c2m8UaNmOIo3cSxDoDhq7zenS9hLfX+1UJLCbltDLe&#10;oYRvjLBpT08aVWt/dC84b1PPKMTFWkkYUppqzmM3oFVx7Sd0dNv7YFWiMfRcB3WkcGv4ZZYV3KrR&#10;0YdBTXg3YPe5PVgJ5dXj/BGf8uf3rtibKl1czw9fQcrzs+X2BljCJf3B8KtP6tCS084fnI7MSChK&#10;URAqYSVEngMjpKoqAWxHq7wogbcN/1+i/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd&#10;8hR8EAIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBaK+S54QAAAAwBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4973B380" w14:textId="131FC1B0" w:rsidR="0066251A" w:rsidRPr="00F946BA" w:rsidRDefault="0066251A" w:rsidP="0066251A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:permStart w:id="2035113442" w:edGrp="everyone"/>
                       <w:r w:rsidRPr="00F946BA">
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Only the words highlighted in yellow should be edited/ updated.</w:t>
                       </w:r>
+                      <w:permEnd w:id="2035113442"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000F5ED7" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Confidential</w:t>
       </w:r>
       <w:r w:rsidR="003E6862" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ity </w:t>
       </w:r>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDA56C6" w14:textId="0EB4CC2D" w:rsidR="000F5ED7" w:rsidRPr="007602B2" w:rsidRDefault="000F5ED7" w:rsidP="00A90A07">
+    <w:p w14:paraId="5CDA56C6" w14:textId="0DC7322B" w:rsidR="000F5ED7" w:rsidRPr="007602B2" w:rsidRDefault="000F5ED7" w:rsidP="00A90A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>This confidentiality agreement (“</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">”) effective as of </w:t>
       </w:r>
+      <w:permStart w:id="628774978" w:edGrp="everyone"/>
       <w:r w:rsidR="00696CD2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[date]</w:t>
       </w:r>
+      <w:permEnd w:id="628774978"/>
       <w:r w:rsidR="00696CD2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r w:rsidR="00696CD2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective </w:t>
       </w:r>
       <w:r w:rsidR="00563A3B" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00696CD2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
@@ -270,279 +272,269 @@
       </w:r>
       <w:r w:rsidR="00696CD2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, is made by and </w:t>
       </w:r>
       <w:r w:rsidR="0066251A" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>among</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:permStart w:id="2006477580" w:edGrp="everyone"/>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[S</w:t>
       </w:r>
       <w:r w:rsidR="004137D2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>PONSOR</w:t>
       </w:r>
       <w:r w:rsidR="00D67BEE" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>/CRO</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:permEnd w:id="2006477580"/>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a principal place of business at </w:t>
       </w:r>
+      <w:permStart w:id="1667385424" w:edGrp="everyone"/>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[A</w:t>
       </w:r>
       <w:r w:rsidR="004137D2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>DDRESS</w:t>
       </w:r>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">], </w:t>
-      </w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1667385424"/>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:permStart w:id="2069769692" w:edGrp="everyone"/>
+      <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>including its Affiliates</w:t>
       </w:r>
       <w:r w:rsidR="00563A3B" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, together</w:t>
       </w:r>
+      <w:permEnd w:id="2069769692"/>
       <w:r w:rsidR="00563A3B" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001B1A37">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="007D7A00" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Discloser</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">”), and </w:t>
       </w:r>
-      <w:r w:rsidR="00560719" w:rsidRPr="00040FC1">
+      <w:r w:rsidR="00B71577" w:rsidRPr="00842918">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...117 lines deleted...]
-      <w:r w:rsidR="00DA4C06" w:rsidRPr="00DA4C06">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SANTÉ QUÉBEC </w:t>
+      </w:r>
+      <w:permStart w:id="1225989573" w:edGrp="everyone"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00842918">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Institution</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00842918">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>NAME OF INSTITUTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00842918">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1225989573"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a legal person constituted under the Act respecting the governance of the health and social services system (CQLR, c. G-1.021), having a place of business at </w:t>
+      </w:r>
+      <w:permStart w:id="82193200" w:edGrp="everyone"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="001B1A37">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ADDRESS OF INSTITUTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="82193200"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, represented for the purposes hereof by </w:t>
+      </w:r>
+      <w:permStart w:id="1424300929" w:edGrp="everyone"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="001B1A37">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>NAME OF SIGNATORY, TITLE OF SIGNATORY</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:permEnd w:id="1424300929"/>
+      <w:r w:rsidR="00B71577" w:rsidRPr="00B71577">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, duly authorized in accordance with Santé Québec’s by-laws</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E83">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00DA4C06">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">”) </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:permStart w:id="1776224792" w:edGrp="everyone"/>
       <w:r w:rsidR="00B53C5C">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00040FC1" w:rsidRPr="00BE7A4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>NTD:</w:t>
       </w:r>
       <w:r w:rsidR="00B53C5C" w:rsidRPr="00BE7A4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A90A07" w:rsidRPr="00BE7A4B">
@@ -826,51 +818,58 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B35947" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided that the</w:t>
       </w:r>
       <w:r w:rsidR="00EF7DD9" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00B35947" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights and obligations remain several and not joint</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:permEnd w:id="1776224792"/>
+      <w:r w:rsidRPr="007602B2">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D24346" w14:textId="6851FD31" w:rsidR="004166B4" w:rsidRPr="007602B2" w:rsidRDefault="004166B4" w:rsidP="00A90A07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions and background </w:t>
       </w:r>
@@ -922,95 +921,99 @@
       </w:r>
       <w:r w:rsidR="004137D2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">to participate in a clinical </w:t>
       </w:r>
       <w:r w:rsidR="00FD7D31" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>trial</w:t>
       </w:r>
       <w:r w:rsidR="004137D2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D441F" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">entitled </w:t>
       </w:r>
+      <w:permStart w:id="1050814207" w:edGrp="everyone"/>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[INSERT]</w:t>
       </w:r>
+      <w:permEnd w:id="1050814207"/>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the </w:t>
       </w:r>
       <w:r w:rsidR="006D441F" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="003B4858" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Clinical Trial</w:t>
       </w:r>
       <w:r w:rsidR="006D441F" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">described in the protocol entitled: </w:t>
       </w:r>
+      <w:permStart w:id="1946356131" w:edGrp="everyone"/>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[INSERT]</w:t>
       </w:r>
+      <w:permEnd w:id="1946356131"/>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
       <w:r w:rsidR="00402FA8" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
       <w:r w:rsidR="004137D2" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>and, for this purpose, is willing to provide the Recipient</w:t>
       </w:r>
@@ -3820,65 +3823,51 @@
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00E51641" w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> party</w:t>
       </w:r>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may assign any of its rights or obligations under this Agreement without the prior written consent of the others; provided, however, that any party may without such consent assign this Agreement in connection with the sale or transfer of all or substantially </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> its business or in connection with a merger or other consolidation with another entity.</w:t>
+        <w:t xml:space="preserve"> may assign any of its rights or obligations under this Agreement without the prior written consent of the others; provided, however, that any party may without such consent assign this Agreement in connection with the sale or transfer of all or substantially all of its business or in connection with a merger or other consolidation with another entity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F3E241" w14:textId="00C6E98A" w:rsidR="00532E36" w:rsidRPr="007602B2" w:rsidRDefault="00532E36" w:rsidP="00A90A07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Any disclosure to a third party or other public announcement of any type whatsoever regarding the existence of this Agreement or the matters contemplated herein, will be made only with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00E51641" w:rsidRPr="007602B2">
         <w:rPr>
@@ -4283,282 +4272,287 @@
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="3942"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="00F946BA" w14:paraId="0AA6EF40" w14:textId="77777777" w:rsidTr="00FE6FAF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54EAB3A1" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="002157ED" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1869109856" w:edGrp="everyone"/>
+            <w:permStart w:id="1629317339" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00F16116" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">FULL LEGAL NAME OF </w:t>
             </w:r>
             <w:r w:rsidR="000D4B01" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>SPONSOR</w:t>
             </w:r>
             <w:r w:rsidR="00F16116" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>/CRO</w:t>
             </w:r>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
+            <w:permEnd w:id="1869109856"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AF9F9D6" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72F2521E" w14:textId="4AEA4379" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="001B6B0E" w:rsidP="00A90A07">
+          <w:p w14:paraId="72F2521E" w14:textId="7605358E" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00462709" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F06745">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SANTÉ QUÉBEC</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:permStart w:id="1374778397" w:edGrp="everyone"/>
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54915">
+              <w:rPr>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>NAME OF INSTITUTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F06745" w:rsidDel="00462709">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Santé Québec</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F06745">
+            <w:r w:rsidR="001B6B0E" w:rsidRPr="001B6B0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, acting through </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B6B0E">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00A90A07">
+            <w:r w:rsidR="001B6B0E" w:rsidRPr="00A90A07">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B6B0E">
+            <w:r w:rsidR="001B6B0E" w:rsidRPr="001B6B0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002157ED" w:rsidRPr="001B6B0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00F16116" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">FULL LEGAL NAME OF </w:t>
             </w:r>
             <w:r w:rsidR="002157ED" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>INSTITUTION]</w:t>
             </w:r>
+            <w:permEnd w:id="1374778397"/>
           </w:p>
           <w:p w14:paraId="55453EC2" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C858E0A" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="3D517AAD" w14:textId="77777777" w:rsidTr="000D4B01">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41352704" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="129980888" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="1629317339"/>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F26AA35" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="795C805A" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB4F960" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007602B2">
@@ -4583,101 +4577,104 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="183B541E" w14:textId="77777777" w:rsidTr="002157ED">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DC0281" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="00210FAA" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="75128911" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="129980888"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08590FE5" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="00210FAA" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90A07">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
+            <w:permStart w:id="603996768" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00210FAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00210FAA">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="603996768"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BC36F93" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="739C3AC2" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4702,115 +4699,118 @@
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="5F4E53EF" w14:textId="77777777" w:rsidTr="00A34183">
+      <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="5F4E53EF" w14:textId="77777777" w:rsidTr="00AF2B83">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3716D253" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="00210FAA" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="535457219" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="75128911"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="018F8250" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="00210FAA" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90A07">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
+            <w:permStart w:id="1508003697" w:edGrp="everyone"/>
             <w:r w:rsidRPr="00210FAA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00210FAA">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
+            <w:permEnd w:id="1508003697"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7986E777" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476AA71C" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4855,57 +4855,58 @@
               <w:sym w:font="Wingdings" w:char="F06C"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="009514AD" w14:paraId="26905CDA" w14:textId="77777777" w:rsidTr="002157ED">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AF6EE49" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1440356054" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
+            <w:permEnd w:id="535457219"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E204707" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4751AF95" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -4956,71 +4957,72 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="009514AD" w14:paraId="5BE4BA08" w14:textId="77777777" w:rsidTr="002157ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B46DEFB" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="741369139" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="1440356054"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E4F71C" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42E8C24A" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="767277E8" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5038,72 +5040,73 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE6FAF" w:rsidRPr="00F946BA" w14:paraId="30B0C7B4" w14:textId="77777777" w:rsidTr="002157ED">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C1BCA4" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1253536874" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="741369139"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536EC375" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B4D3E49" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D5B6E1B" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5145,89 +5148,90 @@
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">FULL NAME OF </w:t>
             </w:r>
             <w:r w:rsidR="002157ED" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>INVESTIGATOR]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="7D1ED1D5" w14:textId="77777777" w:rsidTr="00A34183">
+      <w:tr w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w14:paraId="7D1ED1D5" w14:textId="77777777" w:rsidTr="00AF2B83">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08EA0E0C" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:id="1934038867" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
+            <w:permEnd w:id="1253536874"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1629AB0B" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57937FD0" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509B3EF4" w14:textId="77777777" w:rsidR="00FE6FAF" w:rsidRPr="007602B2" w:rsidRDefault="00FE6FAF" w:rsidP="00A90A07">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5244,113 +5248,110 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidR="00A10C65" w:rsidRPr="007602B2">
               <w:rPr>
                 <w:rStyle w:val="Prompt"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Investigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:permEnd w:id="1934038867"/>
     <w:p w14:paraId="2264CACC" w14:textId="77777777" w:rsidR="00924C29" w:rsidRPr="007602B2" w:rsidRDefault="00C74323" w:rsidP="00A90A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007602B2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC4B5AD" w14:textId="77777777" w:rsidR="00924C29" w:rsidRPr="007602B2" w:rsidRDefault="00924C29" w:rsidP="00A90A07">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00924C29" w:rsidRPr="007602B2" w:rsidSect="00A90A07">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1350" w:right="1134" w:bottom="1135" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE072CC" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F" w:rsidP="005F3B9A">
+    <w:p w14:paraId="150D10CC" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="311ACC8B" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F" w:rsidP="005F3B9A">
+    <w:p w14:paraId="055588B3" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E0D023A" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F">
+    <w:p w14:paraId="222F30B6" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5387,148 +5388,121 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4084B51A" w14:textId="77777777" w:rsidR="004E24A2" w:rsidRDefault="004E24A2">
-[...9 lines deleted...]
-  <w:p w14:paraId="50836F94" w14:textId="77760FFA" w:rsidR="00110563" w:rsidRDefault="00BE7A4B" w:rsidP="00BE7A4B">
+  <w:p w14:paraId="50836F94" w14:textId="0E03CCEA" w:rsidR="00110563" w:rsidRDefault="005D71C5" w:rsidP="00BE7A4B">
     <w:pPr>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
-        <w:sz w:val="17"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-CA"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE841B8" wp14:editId="1B9AE21B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D58506B" wp14:editId="2C977B6B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-370205</wp:posOffset>
+            <wp:posOffset>-208502</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>131626</wp:posOffset>
+            <wp:posOffset>104117</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="488950" cy="374015"/>
-[...13 lines deleted...]
-          <wp:docPr id="2109745349" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:extent cx="366193" cy="360000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1762315098" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2109745349" name="Picture 1" descr="A blue and white logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1762315098" name="Picture 1762315098"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="488950" cy="374015"/>
+                    <a:ext cx="366193" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00310AF1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00110563">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">Template) CATALIS – Confidentiality Agreement – </w:t>
     </w:r>
@@ -5543,100 +5517,111 @@
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">Industry sponsored clinical trials </w:t>
     </w:r>
     <w:r w:rsidR="00110563">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">– </w:t>
     </w:r>
     <w:r w:rsidR="00010B5D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t>July 1</w:t>
+      <w:t xml:space="preserve">July </w:t>
     </w:r>
-    <w:r w:rsidR="00564CE9">
+    <w:r w:rsidR="00297886">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>30</w:t>
     </w:r>
     <w:r w:rsidR="00010B5D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
-      <w:t>, 2025</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="41A17B05" w14:textId="5816DDB7" w:rsidR="005F3B9A" w:rsidRDefault="004650E5" w:rsidP="00BE7A4B">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="567"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="318FE225" wp14:editId="6D139A8B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="318FE225" wp14:editId="6D139A8B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>357959</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10310495</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="11430"/>
               <wp:wrapNone/>
               <wp:docPr id="113787288" name="DocsID"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5687,51 +5672,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="318FE225" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="DocsID" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.2pt;margin-top:811.85pt;width:2in;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8xmHWCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L3YyVjJTp2QtGYPQ&#10;FtLRZ0WWYoOsq10psbNfvyvZTka3p7EX+Vr3+5yj27u+Neyk0DdgSz6f5ZwpK6Fq7KHk3182H5ac&#10;+SBsJQxYVfKz8vxu9f7dbecKtYAaTKWQURHri86VvA7BFVnmZa1a4WfglCWnBmxFoF88ZBWKjqq3&#10;Jlvk+U3WAVYOQSrv6fZhcPJVqq+1kuFJa68CMyWn2UI6MZ37eGarW1EcULi6keMY4h+maEVjqeml&#10;1IMIgh2x+aNU20gEDzrMJLQZaN1IlXagbeb5m212tXAq7ULgeHeByf+/svLxtHPPyEL/BXoiMALS&#10;OV94uoz79Brb+KVJGfkJwvMFNtUHJmPScrFc5uSS5Jsv5p8XCdfsmu3Qh68KWhaNkiPRktASp60P&#10;1JFCp5DYzMKmMSZRYyzrSn7z8VOeEi4eyjCWEq+zRiv0+35cYA/VmfZCGCj3Tm4aar4VPjwLJI5p&#10;XtJteKJDG6AmMFqc1YA//3Yf4wl68nLWkWZK7n8cBSrOzDdLpESBTQZOxn4y7LG9B5LhnF6Ek8mk&#10;BAxmMjVC+0pyXscu5BJWUq+Sh8m8D4Ny6TlItV6nIJKRE2Frd07G0hG+COVL/yrQjXgHYuoRJjWJ&#10;4g3sQ+wA/PoYQDeJkwjogOKIM0kwUTU+l6jx3/9T1PVRr34BAAD//wMAUEsDBBQABgAIAAAAIQBw&#10;ZUeF4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNM0pBDiVIjHjlcL&#10;SLBz4iGJ8COynTT8PdMVLOfM1Z0z5WY2mk3oQ++sgOUiAYa2caq3rYC31/uzC2AhSqukdhYF/GCA&#10;TXV8VMpCub3d4rSLLaMSGwopoItxKDgPTYdGhoUb0NLuy3kjI42+5crLPZUbzdMkybmRvaULnRzw&#10;psPmezcaAfoj+Ic6iZ/TbfsYX575+H63fBLi9GS+vgIWcY5/YTjokzpU5FS70arAtIDzPKMk8Txd&#10;rYFRYpVlhOoDytJL4FXJ/z9R/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8xmHWCwIA&#10;ABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwZUeF&#10;4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="DocsID" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.2pt;margin-top:811.85pt;width:2in;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8xmHWCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L3YyVjJTp2QtGYPQ&#10;FtLRZ0WWYoOsq10psbNfvyvZTka3p7EX+Vr3+5yj27u+Neyk0DdgSz6f5ZwpK6Fq7KHk3182H5ac&#10;+SBsJQxYVfKz8vxu9f7dbecKtYAaTKWQURHri86VvA7BFVnmZa1a4WfglCWnBmxFoF88ZBWKjqq3&#10;Jlvk+U3WAVYOQSrv6fZhcPJVqq+1kuFJa68CMyWn2UI6MZ37eGarW1EcULi6keMY4h+maEVjqeml&#10;1IMIgh2x+aNU20gEDzrMJLQZaN1IlXagbeb5m212tXAq7ULgeHeByf+/svLxtHPPyEL/BXoiMALS&#10;OV94uoz79Brb+KVJGfkJwvMFNtUHJmPScrFc5uSS5Jsv5p8XCdfsmu3Qh68KWhaNkiPRktASp60P&#10;1JFCp5DYzMKmMSZRYyzrSn7z8VOeEi4eyjCWEq+zRiv0+35cYA/VmfZCGCj3Tm4aar4VPjwLJI5p&#10;XtJteKJDG6AmMFqc1YA//3Yf4wl68nLWkWZK7n8cBSrOzDdLpESBTQZOxn4y7LG9B5LhnF6Ek8mk&#10;BAxmMjVC+0pyXscu5BJWUq+Sh8m8D4Ny6TlItV6nIJKRE2Frd07G0hG+COVL/yrQjXgHYuoRJjWJ&#10;4g3sQ+wA/PoYQDeJkwjogOKIM0kwUTU+l6jx3/9T1PVRr34BAAD//wMAUEsDBBQABgAIAAAAIQBw&#10;ZUeF4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNM0pBDiVIjHjlcL&#10;SLBz4iGJ8COynTT8PdMVLOfM1Z0z5WY2mk3oQ++sgOUiAYa2caq3rYC31/uzC2AhSqukdhYF/GCA&#10;TXV8VMpCub3d4rSLLaMSGwopoItxKDgPTYdGhoUb0NLuy3kjI42+5crLPZUbzdMkybmRvaULnRzw&#10;psPmezcaAfoj+Ic6iZ/TbfsYX575+H63fBLi9GS+vgIWcY5/YTjokzpU5FS70arAtIDzPKMk8Txd&#10;rYFRYpVlhOoDytJL4FXJ/z9R/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8xmHWCwIA&#10;ABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwZUeF&#10;4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:alias w:val="DocsID"/>
                       <w:tag w:val="LX-TEMPLATE"/>
                       <w:id w:val="-315113949"/>
                       <w:placeholder>
                         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:p w14:paraId="6D01458D" w14:textId="34F5E495" w:rsidR="00DB7E0B" w:rsidRPr="004650E5" w:rsidRDefault="00DB7E0B" w:rsidP="00DB7E0B">
                         <w:pPr>
                           <w:pStyle w:val="DocsID"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="004650E5">
@@ -5757,121 +5742,91 @@
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Privileged, Proprietary and Confidential – This template is the exclusive property of CATALIS Québec and was developed by the</w:t>
     </w:r>
     <w:r w:rsidR="00BE7A4B">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00110563">
       <w:rPr>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>CATALIS Quebec network for use without modification with the institutions part of the Quebec health and social services network.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D79A700" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F" w:rsidP="005F3B9A">
+    <w:p w14:paraId="1D2CC10F" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2CA09B" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F" w:rsidP="005F3B9A">
+    <w:p w14:paraId="197B4527" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA" w:rsidP="005F3B9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6254FBB5" w14:textId="77777777" w:rsidR="00952C9F" w:rsidRDefault="00952C9F">
+    <w:p w14:paraId="302178E8" w14:textId="77777777" w:rsidR="00A170EA" w:rsidRDefault="00A170EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BBBB4F5" w14:textId="77777777" w:rsidR="004E24A2" w:rsidRDefault="004E24A2">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11E085AE" w14:textId="77777777" w:rsidR="005D236C" w:rsidRDefault="000715CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="23B2E616"/>
     <w:name w:val="Liste à numéros  54150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -6745,381 +6700,411 @@
   <w:num w:numId="16" w16cid:durableId="685135464">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="139"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:doNotTrackFormatting/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="o3At90v0TaHpFvZgNbc0J76qIQ2r3wFgiDdasFvKJesHViBstAiWMiHf/K3NLPoublczn/HN57B4n/QBLjYDXw==" w:salt="u4R2HfkTXhqq6AOezqxSvg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KmExIJ5oB8Ek3QK/j6yAJFsH93HHrPV2YEAZE1CLRTC7IKl2dcUrBd3EnjXkVozKo5LsdBhuJbnDkZ1WvoI9CQ==" w:salt="XAQNJePdUC1J4cF2LjpyfQ=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="IManageDocInfoCache(AuthorId)" w:val="VBARRY01"/>
     <w:docVar w:name="IManageDocInfoCache(ClientId)" w:val="10210505"/>
     <w:docVar w:name="IManageDocInfoCache(DatabaseName)" w:val="CAN_DMS"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentDescription)" w:val="Confidentiality and Non-Disclosure Agreement - CATALIS Templates"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentNumber)" w:val="1009573133"/>
     <w:docVar w:name="IManageDocInfoCache(DocumentVersion)" w:val="7"/>
     <w:docVar w:name="IManageDocInfoCache(Matter)" w:val="1001147186"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000F5ED7"/>
     <w:rsid w:val="00010B5D"/>
     <w:rsid w:val="000155EB"/>
     <w:rsid w:val="00033EB0"/>
     <w:rsid w:val="00035387"/>
     <w:rsid w:val="00040FC1"/>
+    <w:rsid w:val="00046519"/>
     <w:rsid w:val="0006703B"/>
     <w:rsid w:val="000715CA"/>
     <w:rsid w:val="00074310"/>
     <w:rsid w:val="000834EF"/>
     <w:rsid w:val="0008469C"/>
     <w:rsid w:val="000A117F"/>
     <w:rsid w:val="000C31E8"/>
     <w:rsid w:val="000D4B01"/>
     <w:rsid w:val="000E2CBD"/>
     <w:rsid w:val="000E6CD3"/>
     <w:rsid w:val="000F53C0"/>
     <w:rsid w:val="000F5ED7"/>
     <w:rsid w:val="00110563"/>
     <w:rsid w:val="001255E5"/>
     <w:rsid w:val="00136FB6"/>
     <w:rsid w:val="00143DB5"/>
     <w:rsid w:val="00145FCC"/>
     <w:rsid w:val="001569E7"/>
     <w:rsid w:val="00160953"/>
     <w:rsid w:val="00166749"/>
     <w:rsid w:val="001811C9"/>
+    <w:rsid w:val="001B1A37"/>
     <w:rsid w:val="001B5786"/>
     <w:rsid w:val="001B6B0E"/>
     <w:rsid w:val="001D1436"/>
+    <w:rsid w:val="001D1648"/>
     <w:rsid w:val="001E4771"/>
     <w:rsid w:val="001E72FF"/>
     <w:rsid w:val="001F35E4"/>
     <w:rsid w:val="001F5729"/>
     <w:rsid w:val="00210FAA"/>
     <w:rsid w:val="002157ED"/>
     <w:rsid w:val="002220D1"/>
     <w:rsid w:val="00226666"/>
     <w:rsid w:val="00231E82"/>
     <w:rsid w:val="00247E01"/>
     <w:rsid w:val="00254B70"/>
     <w:rsid w:val="00255057"/>
     <w:rsid w:val="00263F57"/>
     <w:rsid w:val="0026591C"/>
     <w:rsid w:val="002676D6"/>
     <w:rsid w:val="00273223"/>
     <w:rsid w:val="00275158"/>
     <w:rsid w:val="0027552D"/>
     <w:rsid w:val="00280330"/>
     <w:rsid w:val="0028061C"/>
     <w:rsid w:val="00290FF6"/>
     <w:rsid w:val="0029766E"/>
+    <w:rsid w:val="00297886"/>
     <w:rsid w:val="002A20F1"/>
     <w:rsid w:val="002B45F2"/>
     <w:rsid w:val="002B6282"/>
+    <w:rsid w:val="002D61A1"/>
     <w:rsid w:val="002D7DF4"/>
     <w:rsid w:val="002F5759"/>
     <w:rsid w:val="002F696D"/>
     <w:rsid w:val="0030373C"/>
     <w:rsid w:val="00304AEC"/>
     <w:rsid w:val="00306007"/>
     <w:rsid w:val="00310AF1"/>
     <w:rsid w:val="00316302"/>
     <w:rsid w:val="003276F6"/>
     <w:rsid w:val="00332356"/>
     <w:rsid w:val="0034608A"/>
     <w:rsid w:val="003460CB"/>
     <w:rsid w:val="00346BFA"/>
     <w:rsid w:val="003519EC"/>
     <w:rsid w:val="00357CAA"/>
     <w:rsid w:val="003606E1"/>
     <w:rsid w:val="00383848"/>
     <w:rsid w:val="00386835"/>
     <w:rsid w:val="003B29BA"/>
     <w:rsid w:val="003B4858"/>
     <w:rsid w:val="003E25AA"/>
+    <w:rsid w:val="003E4230"/>
     <w:rsid w:val="003E6862"/>
     <w:rsid w:val="00401A86"/>
     <w:rsid w:val="00402FA8"/>
     <w:rsid w:val="00412730"/>
     <w:rsid w:val="004137D2"/>
     <w:rsid w:val="0041588C"/>
     <w:rsid w:val="004166B4"/>
     <w:rsid w:val="00424741"/>
+    <w:rsid w:val="0043345E"/>
     <w:rsid w:val="004447E8"/>
     <w:rsid w:val="0045076D"/>
+    <w:rsid w:val="00462709"/>
     <w:rsid w:val="004650E5"/>
     <w:rsid w:val="00466833"/>
     <w:rsid w:val="004842A5"/>
     <w:rsid w:val="004942E5"/>
+    <w:rsid w:val="00496533"/>
     <w:rsid w:val="004A35DD"/>
     <w:rsid w:val="004B2378"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004C41E9"/>
     <w:rsid w:val="004C7BB0"/>
     <w:rsid w:val="004D2821"/>
     <w:rsid w:val="004D38B4"/>
     <w:rsid w:val="004D7BBF"/>
     <w:rsid w:val="004E24A2"/>
     <w:rsid w:val="004E270C"/>
     <w:rsid w:val="004F5F03"/>
     <w:rsid w:val="004F7C97"/>
     <w:rsid w:val="00503A80"/>
+    <w:rsid w:val="00504E83"/>
+    <w:rsid w:val="00514107"/>
     <w:rsid w:val="00517F60"/>
     <w:rsid w:val="00532E36"/>
+    <w:rsid w:val="00534542"/>
     <w:rsid w:val="005420AF"/>
     <w:rsid w:val="00560719"/>
     <w:rsid w:val="00563A3B"/>
     <w:rsid w:val="00564CE9"/>
     <w:rsid w:val="00580B36"/>
+    <w:rsid w:val="00594E70"/>
     <w:rsid w:val="005C6CF3"/>
     <w:rsid w:val="005D2129"/>
     <w:rsid w:val="005D236C"/>
     <w:rsid w:val="005D47E3"/>
+    <w:rsid w:val="005D71C5"/>
     <w:rsid w:val="005F29ED"/>
     <w:rsid w:val="005F3B9A"/>
     <w:rsid w:val="00622884"/>
     <w:rsid w:val="00625DCA"/>
     <w:rsid w:val="006338BF"/>
+    <w:rsid w:val="00642DF1"/>
     <w:rsid w:val="00653779"/>
     <w:rsid w:val="00655DED"/>
     <w:rsid w:val="0066251A"/>
     <w:rsid w:val="006766D0"/>
     <w:rsid w:val="00684F4C"/>
     <w:rsid w:val="00696CD2"/>
     <w:rsid w:val="006B3E6A"/>
     <w:rsid w:val="006B7444"/>
     <w:rsid w:val="006C47E8"/>
     <w:rsid w:val="006C4A30"/>
     <w:rsid w:val="006D441F"/>
     <w:rsid w:val="006E1580"/>
     <w:rsid w:val="006E2947"/>
     <w:rsid w:val="006E2996"/>
     <w:rsid w:val="007602B2"/>
     <w:rsid w:val="00761A0F"/>
     <w:rsid w:val="0078259C"/>
     <w:rsid w:val="007962E6"/>
     <w:rsid w:val="007A60FC"/>
     <w:rsid w:val="007C1AEA"/>
     <w:rsid w:val="007D6695"/>
     <w:rsid w:val="007D7A00"/>
     <w:rsid w:val="007F3BBF"/>
+    <w:rsid w:val="008114C6"/>
     <w:rsid w:val="00834C5A"/>
     <w:rsid w:val="00837C5B"/>
+    <w:rsid w:val="00842918"/>
     <w:rsid w:val="0085017E"/>
     <w:rsid w:val="008A174E"/>
     <w:rsid w:val="008A3728"/>
     <w:rsid w:val="008C1046"/>
     <w:rsid w:val="008D3417"/>
     <w:rsid w:val="008D5916"/>
     <w:rsid w:val="008E72A1"/>
     <w:rsid w:val="008F139E"/>
     <w:rsid w:val="008F4E38"/>
     <w:rsid w:val="008F7CDA"/>
     <w:rsid w:val="00910BA6"/>
     <w:rsid w:val="00912DC8"/>
     <w:rsid w:val="009206B9"/>
     <w:rsid w:val="00922898"/>
     <w:rsid w:val="00924C29"/>
     <w:rsid w:val="009376E9"/>
     <w:rsid w:val="00944718"/>
     <w:rsid w:val="009514AD"/>
     <w:rsid w:val="00952C9F"/>
     <w:rsid w:val="00973DCC"/>
     <w:rsid w:val="009867C7"/>
     <w:rsid w:val="009D324F"/>
     <w:rsid w:val="009F49E7"/>
     <w:rsid w:val="009F708B"/>
     <w:rsid w:val="009F7FD6"/>
     <w:rsid w:val="00A03BE5"/>
     <w:rsid w:val="00A10C65"/>
     <w:rsid w:val="00A13D56"/>
+    <w:rsid w:val="00A170EA"/>
     <w:rsid w:val="00A259FF"/>
+    <w:rsid w:val="00A318C8"/>
+    <w:rsid w:val="00A44755"/>
     <w:rsid w:val="00A511B3"/>
     <w:rsid w:val="00A51CF0"/>
+    <w:rsid w:val="00A54915"/>
     <w:rsid w:val="00A625AC"/>
+    <w:rsid w:val="00A668FE"/>
     <w:rsid w:val="00A708A4"/>
     <w:rsid w:val="00A745C9"/>
     <w:rsid w:val="00A83DAD"/>
     <w:rsid w:val="00A84E99"/>
     <w:rsid w:val="00A90A07"/>
     <w:rsid w:val="00A9276B"/>
     <w:rsid w:val="00A94C02"/>
     <w:rsid w:val="00AB4F2A"/>
+    <w:rsid w:val="00AF2B83"/>
     <w:rsid w:val="00B110E8"/>
     <w:rsid w:val="00B12154"/>
+    <w:rsid w:val="00B122F4"/>
     <w:rsid w:val="00B32FE8"/>
     <w:rsid w:val="00B35947"/>
     <w:rsid w:val="00B53C5C"/>
+    <w:rsid w:val="00B71577"/>
     <w:rsid w:val="00B751BC"/>
     <w:rsid w:val="00B8005B"/>
     <w:rsid w:val="00B83569"/>
     <w:rsid w:val="00B90DD5"/>
     <w:rsid w:val="00BB139F"/>
     <w:rsid w:val="00BC3446"/>
     <w:rsid w:val="00BC4DFF"/>
     <w:rsid w:val="00BE57B0"/>
     <w:rsid w:val="00BE7A4B"/>
     <w:rsid w:val="00BF1A1A"/>
+    <w:rsid w:val="00BF735F"/>
     <w:rsid w:val="00BF75D5"/>
+    <w:rsid w:val="00C159F4"/>
     <w:rsid w:val="00C15ECD"/>
+    <w:rsid w:val="00C526D9"/>
     <w:rsid w:val="00C60171"/>
     <w:rsid w:val="00C627A2"/>
     <w:rsid w:val="00C7082C"/>
     <w:rsid w:val="00C74323"/>
     <w:rsid w:val="00CA2EDD"/>
     <w:rsid w:val="00CA4DDC"/>
     <w:rsid w:val="00CB7F0C"/>
     <w:rsid w:val="00CE3A65"/>
+    <w:rsid w:val="00CE7202"/>
     <w:rsid w:val="00CF4ECA"/>
     <w:rsid w:val="00D03E98"/>
     <w:rsid w:val="00D0796A"/>
     <w:rsid w:val="00D13F40"/>
     <w:rsid w:val="00D20EC3"/>
     <w:rsid w:val="00D24110"/>
     <w:rsid w:val="00D3194D"/>
     <w:rsid w:val="00D333C2"/>
     <w:rsid w:val="00D418E0"/>
     <w:rsid w:val="00D4754A"/>
     <w:rsid w:val="00D563B6"/>
     <w:rsid w:val="00D67BEE"/>
     <w:rsid w:val="00D71872"/>
     <w:rsid w:val="00D76C7B"/>
     <w:rsid w:val="00D84DF6"/>
     <w:rsid w:val="00DA2B3B"/>
     <w:rsid w:val="00DA4C06"/>
     <w:rsid w:val="00DA7584"/>
     <w:rsid w:val="00DA7F80"/>
     <w:rsid w:val="00DB3EAC"/>
     <w:rsid w:val="00DB7E0B"/>
     <w:rsid w:val="00DD5F34"/>
     <w:rsid w:val="00DE3F10"/>
     <w:rsid w:val="00E17FC2"/>
     <w:rsid w:val="00E218E4"/>
     <w:rsid w:val="00E3647B"/>
     <w:rsid w:val="00E51641"/>
+    <w:rsid w:val="00E751A6"/>
     <w:rsid w:val="00E83D58"/>
     <w:rsid w:val="00E865C7"/>
     <w:rsid w:val="00E919DA"/>
     <w:rsid w:val="00ED5791"/>
     <w:rsid w:val="00EE2E16"/>
     <w:rsid w:val="00EE44E1"/>
     <w:rsid w:val="00EE681B"/>
     <w:rsid w:val="00EE6B87"/>
     <w:rsid w:val="00EF27BE"/>
+    <w:rsid w:val="00EF5E51"/>
     <w:rsid w:val="00EF7DD9"/>
     <w:rsid w:val="00F16116"/>
     <w:rsid w:val="00F60AD4"/>
     <w:rsid w:val="00F6363D"/>
     <w:rsid w:val="00F72AE9"/>
     <w:rsid w:val="00F763C0"/>
     <w:rsid w:val="00F8093D"/>
     <w:rsid w:val="00F904B0"/>
     <w:rsid w:val="00F91C62"/>
     <w:rsid w:val="00F93C47"/>
     <w:rsid w:val="00F946BA"/>
     <w:rsid w:val="00FA3328"/>
     <w:rsid w:val="00FA52A2"/>
     <w:rsid w:val="00FB6629"/>
     <w:rsid w:val="00FC00F8"/>
     <w:rsid w:val="00FC44B0"/>
     <w:rsid w:val="00FD62BD"/>
     <w:rsid w:val="00FD7D31"/>
     <w:rsid w:val="00FE2EF9"/>
     <w:rsid w:val="00FE6FAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14F27D9C"/>
-  <w15:docId w15:val="{3D858B7E-ED4A-4E63-80B0-B06E88863CA4}"/>
+  <w15:docId w15:val="{11554352-74A6-40B4-B08F-664B2E69AFE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="29" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32892,54 +32877,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1606576753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CB71153F-0E5B-40F9-BED7-58B2426B7DC2}"/>
       </w:docPartPr>
@@ -33021,70 +33006,78 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00143AE3"/>
+    <w:rsid w:val="00046519"/>
     <w:rsid w:val="00143AE3"/>
+    <w:rsid w:val="00233AC1"/>
     <w:rsid w:val="00275158"/>
+    <w:rsid w:val="004161FD"/>
     <w:rsid w:val="007C4094"/>
     <w:rsid w:val="00910BA6"/>
     <w:rsid w:val="00A03BE5"/>
+    <w:rsid w:val="00A44755"/>
     <w:rsid w:val="00A511B3"/>
+    <w:rsid w:val="00AF74F5"/>
+    <w:rsid w:val="00EF5E51"/>
+    <w:rsid w:val="00FA02F5"/>
     <w:rsid w:val="00FB5105"/>
     <w:rsid w:val="00FD0BF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -33819,52 +33812,91 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc75cc75529275f81bd1e3053e467993">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5c207575f787207ffe0f8771625afea" ns2:_="" ns3:_="">
+<properties xmlns="http://www.imanage.com/work/xmlschema">
+  <documentid>CAN_DMS!1009573133.7</documentid>
+  <senderid>VBARRY01</senderid>
+  <senderemail>VERONIQUE.BARRY@NORTONROSEFULBRIGHT.COM</senderemail>
+  <lastmodified>2025-07-11T10:52:00.0000000-04:00</lastmodified>
+  <database>CAN_DMS</database>
+</properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
+    <Time xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c255dcc9c32c4364a1f78ae41a21b2a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45cdab7f5294d1924e8f0c8c2844fb5b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <xsd:import namespace="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Time" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -34079,189 +34111,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D7F6AE0-D3BC-4B31-91FC-8A09368C1001}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD4601F9-9F1E-4C87-82EF-CE4DFB503395}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE7496F3-9ADB-4987-A1A3-A0A03F949D20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
+    <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8019D5DE-3F43-47E0-8B24-8F8027CCA042}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91A68733-7FB5-45FA-9EDF-75F841112E6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3961C69-88F4-4051-BCA7-237F263A5165}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1792</Words>
-  <Characters>9861</Characters>
+  <Words>1791</Words>
+  <Characters>9820</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>23</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>175</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11630</CharactersWithSpaces>
+  <CharactersWithSpaces>11566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100EEF4C38C483B554087AF2DBD6B1FBEEB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="WordLXNoDocIdAutoUpdate">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DOCUMENTID-SETTINGS">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>