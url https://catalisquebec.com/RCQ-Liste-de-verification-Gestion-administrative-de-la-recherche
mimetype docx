--- v0 (2025-11-05)
+++ v1 (2026-04-04)
@@ -12,62 +12,129 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DF18644" w14:textId="50CEFD98" w:rsidR="00CF0D95" w:rsidRPr="004643D4" w:rsidRDefault="006D6B1F">
+    <w:p w14:paraId="5DF18644" w14:textId="5CF68F89" w:rsidR="00CF0D95" w:rsidRPr="004643D4" w:rsidRDefault="00496925">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004643D4">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79ED6F5B" wp14:editId="1D92D5C1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1934845</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>7165975</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2470150" cy="503555"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1518543912" name="Image 1" descr="Une image contenant Graphique, Police, capture d’écran, graphisme&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1518543912" name="Image 1" descr="Une image contenant Graphique, Police, capture d’écran, graphisme&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2470150" cy="503555"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="006D6B1F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2109F33D" wp14:editId="3A4BAD9E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>400051</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3950970" cy="1885950"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Titre 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -251,51 +318,51 @@
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="141754723" name="Image 4" descr="Une image contenant ordinateur, habits, ordinateur portable, personne&#10;&#10;Le contenu généré par l’IA peut être incorrect.">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BCF97F6-17F7-9F08-E099-3D9E7AD29951}"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12"/>
                           <a:srcRect l="21878"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="1337481"/>
                             <a:ext cx="7110095" cy="4076065"/>
                           </a:xfrm>
                           <a:prstGeom prst="roundRect">
                             <a:avLst>
                               <a:gd name="adj" fmla="val 3683"/>
                             </a:avLst>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="920853909" name="Rectangle : coins arrondis 34">
                           <a:extLst>
                             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DFC00BA-7F84-34A1-0A86-C91138A2F004}"/>
                             </a:ext>
                           </a:extLst>
                         </wps:cNvPr>
                         <wps:cNvSpPr/>
                         <wps:spPr>
@@ -320,77 +387,77 @@
                             <a:schemeClr val="accent1">
                               <a:shade val="15000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:group w14:anchorId="0A2F58BE" id="Groupe 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-40.55pt;margin-top:-45pt;width:559.9pt;height:743.6pt;z-index:251658240;mso-height-relative:margin" coordsize="71104,94442" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAXibIlFAQAAL0LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVs1u4zYQvhfoOxAq&#10;0FM21p8tW429MJI4CBBsg93uA9AUJbFLkQRJ/936Gr31mj7G5k36JB1SshIn3rRNi/bSg2WS4gy/&#10;+Tjzjc7ebhuO1lQbJsU0iE7DAFFBZMFENQ0+/rB4Mw6QsVgUmEtBp8GOmuDt7OuvzjYqp7GsJS+o&#10;RuBEmHyjpkFtrcoHA0Nq2mBzKhUV8LKUusEWproaFBpvwHvDB3EYjgYbqQulJaHGwOpF+zKYef9l&#10;SYn9viwNtYhPA8Bm/VP759I9B7MznFcaq5qRDgZ+BYoGMwGH9q4usMVopdkzVw0jWhpZ2lMim4Es&#10;S0aojwGiicIn0VxpuVI+lirfVKqnCah9wtOr3ZJ36yutPqhbDUxsVAVc+JmLZVvqxv0DSrT1lO16&#10;yujWIgKLWRSF6TgJEIF3kzRNsrgjldTA/DM7Ul9+wTKNh5G7jsH+4MEBnI2CBDEPHJi/x8GHGivq&#10;qTU5cHCrESsgf+N0kgzDcQRZK3AD+foeMgiLitPPv+SISCYMwlpLUTCDEh+pAwYeegpNboDNL/IX&#10;D5NxuufoKIujSTgcJ4dc4FxpY6+obJAbTAPIDFE4cD7r8PrGWJ9+RYcbFz8GqGw4JPMacxSHWdyR&#10;2+0FmvcunaGRnBULxrmf6Gp5zjUCy2lwOVlki8vO+GAbF26zkM6svTi3Ate2p8CP7I5Tt4+L97QE&#10;liFpYg/a1zjtz8GEUGGj9lWNC9oeHw3D0PMMgHsLnyXeofNcwvm9786B04/nvluU3X5nSr1E9Mbh&#10;S8Ba497CnyyF7Y0bJqQ+5oBDVN3J7f49SS01jqWlLHaQg9ryc9kqFRakliBUxGpv7HZB/s/OFCM5&#10;/DoxgNGzQvhj0QQru9I06Jw0f8pHg/WnlXoDuqWwZUvGmd15DYaYHSixvmXEZb6bPKqpNMqGaRaD&#10;RrQldd3giqI0QAU1BCL8KChifo0APVRgYRGIOhPY0pU+QTVeMmtOHq0hJbXFS05PkILWI4Wg336z&#10;nX/nHzcU6tT5WaHq/k7c3+n7O6SwRvy3n36+noPFyqL7X62GU6FTaQ1FdOoo3sNug4DyYORGkk8G&#10;CXlegwbQuVGwF1TCX8jh9oGbHjCw5EztC8qNO64h4CfafeS62r5wIcmqgZpoG52mHGiXwtRMmQDp&#10;nDZLCpqlrwsPCMpDE6cIrtXF0TgbO5iwCpFaUrsEdBgfYLnZi1IVJUmWjjvnj6UqnAxbwU/DbBSO&#10;hp6PvWw/6MrrpCoZQTtpy+WYVPkgWth+CFG4xvUvNIdJHI6HySSc7BP5xd6Quhgcrr/QG7rOeZTq&#10;aBRlSfrPUp1FE58kIK3HqH6pK8zPL6PFvLun/7vCf94V/McSfCP6zth9z7qP0Mdz33YevrpnvwMA&#10;AP//AwBQSwMECgAAAAAAAAAhAFmGZojwxwAA8McAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAAgYAAADhggGAAAATDCxEwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAADHhUlEQVR4Xuz9j9NcdZ0v+t6/4RRlWVTKERClLK6g&#10;joMgOFfY3DFlsPBqzlYOG9jIVIYBRODyOyBCdk74MQKjCLEANYJwPAonG0UcwiAKGCeZDUI2IIyO&#10;BHKdcCAwkASSkPSdT+fpuLrzydP9PP1rrdWvT9WrlDyru1evH53U83n35/v/+OHzWxsAAAAAAAAA&#10;ANMRMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6&#10;EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIw&#10;AAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAA&#10;AAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAA&#10;AAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA&#10;AAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAA&#10;uhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoS&#10;MAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAA&#10;AAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAA&#10;AAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAA&#10;AAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAA&#10;ALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6&#10;EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIw&#10;AAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAA&#10;AAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAA&#10;AAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA&#10;AAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAA&#10;uhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoS&#10;MAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA6NGyNRsa&#10;i+9a1XTiwpt3OXTu6TMy/8zrdj327BvuaT7ftfc/nb4mAJSFgAEAAAAAAECHVpAgAgDzTl7UDAX8&#10;L+84YiTm7Dd3Vwjh1CV3NPcj9ifbTwAYJQEDAAAAAABg4i1dubY5SSDCBPsfND9t/I9b7NeR8y9o&#10;hh4idJC9DwAYJgEDAAAAAABg4sREgIXLHix1oKAXMelA4ACAUREwAAAAAAAAJkKECmJKQUwByJr1&#10;dRDvLd6jJRUAGAYBAwAAAAAAoNZakwqyhnydRdgg3nt2TABgNgQMAAAAAACA2olv8MfSAVVe/mBQ&#10;5uw3t3kslq5cmx4rAOiVgAEAAAAAAFAb0USfxGkFvYpjI2gAwGwJGAAAAAAAAJW3+K5VjUPnnp42&#10;1dmdoAEAsyFgAAAAAAAAVNa19z8tWNCH+Wde11xOIju2ANBJwAAAAAAAAKgcSyEMzpz95jZOXXJH&#10;epwBoEjAAAAAAAAAqIz4tv2JC29OG+X0JyZBxESI7LgDQBAwAAAAAAAAKmHhsgcb+x80P22OMzgR&#10;4MiOPwAIGAAAAAAAAKUWUwuOnH9B2gxnOGKaQSxDkZ0PACaXgAEAAAAAAFBaMbVgzn5z0yY4wxXH&#10;PY5/dl4AmEwCBgAAAAAAQOmYWlAelkwAoEXAAAAAAAAAKJVr73+6sf9B89NmN+MRYY8IfWTnC4DJ&#10;IWAAAAAAAACUxqlL7kgb3IzfQYefJGQAMOEEDAAAAAAAgFKYd/KitLFNecRkiZgwkZ0/AOpPwAAA&#10;AAAAABir+FZ8fDs+a2hTPnP2mytkADChBAwAAAAAAICxiUa1cEH1CBkATCYBAwAAAAAAYOS+9sj6&#10;xpl3/rZxwH86P21gU35CBgCTR8AAAAAAAAAYmGg4L75rVePEhTc35p95XePQuac3xdr9rcb0XnOO&#10;bhx86t2ND53506Z3HXJaW+Oa6hAyAJgsAgYAAAAAAMCsLF25tnH2DffsChJkDejM3gcevytcEPY9&#10;6qJ0O6ohQgbL1mxIrxEA6kXAAAAAAAAA6Ek0kRcue7Ax7+RFbRMJZkrAoH4OOvwkIQOACSBgAAAA&#10;AAAA7FE0jWNKwZHzL0gby7PRGTCI/862o1oiZJBdQwDUh4ABAAAAAACwm8V3rWpOKsgayf0SMKiv&#10;uGay6wmAehAwAAAAAAAAmmJawalL7uhr+YNeCBjUW1xD2fUFQPUJGAAAAAAAwISLYMGJC29uzNlv&#10;btowHrTOgMG7jzg73Y7qigkY2bUGQLUJGAAAAAAAwISKYMGwlkGYTmfAYN+jLkq3o7oirBLXV3bd&#10;AVBdAgYAAAAAADBhRj2xoJOAwWQ4dO7p6fUHQHUJGAAAAAAAwASJ9fHHFSwoKgYM3v+Fpek2VF8E&#10;WbLrEIBqEjAAAAAAAIAJEGviH3T4SWkTeBwOPvXuXQGDA0/4TroN9XDt/U+n1yQA1SNgAAAAAAAA&#10;NRbLIcw/87q08TtOMbWgOMUg24Z6iGBLdm0CUD0CBgAAAAAAUFMLlz1YiuUQMu/55OVtAYO9Dzw+&#10;3Y56sFQCQD0IGAAAAAAAQM3E1IJ5Jy9KG71l8a5DTmsLGOx71EXpdtSHpRIAqk/AAAAAAAAAaiSa&#10;uPsfND9t8JbJO/aZ1xYwiCUTsu2oD0slAFSfgAEAAAAAANTEqUvuSBu7ZfWBU+5sCxnsNefodDvq&#10;I67R7NoFoBoEDAAAAAAAoOKqsCRC5j2fvLwtYBDLJmTbUR9z9pvbvF6z6xiA8hMwAAAAAACAClu6&#10;cm1z9HzWzC27d77vc20BA8skTIYIw2TXMgDlJ2AAAAAAAAAVde39Tze/EZ41cauic5mEd+wzL92O&#10;ell816r0mgag3AQMAAAAAACgghYue7Dy4YKw71EXtQUM3vvpK9PtqJdD556eXtcAlJuAAQAAAAAA&#10;VMzZN9yTNm2rKCYWFAMGB596d2OvOUen21IvphgAVI+AAQAAAAAAVEidwgUtMbWgGDKIqQbZdtTL&#10;/gfNT69xAMpLwAAAAAAAACqijuGC0DnFIMSfZdtSL3FNZ9c6AOUkYAAAAAAAABVQ13BBS+cUgwM+&#10;e326HfViigFAtQgYAAAAAABAydU9XBCyKQZ7H3h8ui31YooBQHUIGAAAAAAAQIlde//TaVO2jvY9&#10;6qK2gMEHTrmzsdeco9NtqQ9TDACqQ8AAAAAAAABKKsIFc/abmzZl6yjCBBEqKIYMLJUwGUwxAKgG&#10;AQMAAAAAACihZWs2NL/ZnTVj6yyWRSgGDMK7jzg73Zb6OHTu6el9AEC5CBgAAAAAAEAJRcM1a8RO&#10;gvd88vLdQgbvOuS0dFvqY/Fdq9J7AYDyEDAAAAAAAICSmX/mdWkDdpIceMJ32gIGB596d+Od7/tc&#10;ui31MO/kRen9AEB5CBgAAAAAAECJLFz2YNp8nTR7zTm68YFT7mwLGbz/C0vTbamPpSvXpvcFAOUg&#10;YAAAAAAAACURzdU5+81NG6+TKCYWxOSCVsDggM9en25HfZy48Ob03gCgHAQMAAAAAACgJA6de3ra&#10;dJ1kETKIYEGwREL9RcAmuzcAKAcBAwAAAAAAKIFTl9yRNlxh0px9wz3pPQLA+AkYAAAAAADAmFka&#10;Af7kyPkXpPcJAOMnYAAAAAAAAGNmaYTu9vmzIxunzTuu8f0vn9E4/qj56TbUR4RusnsFgPESMAAA&#10;AAAAgDGKcfBZg5WdIkzw4wvPauz4/pW7vHrLombgINueeoglQ7L7BYDxEjAAAAAAAIAxWbZmg6UR&#10;Egcf8FeNJSd8sRkkKAYLiiJ0kD2Wetj/oPnpPQPAeAkYAAAAAADAmJy48Oa0uTqpIlgQSyBkgYKM&#10;pRLq7dr7n07vGwDGR8AAAAAAAADGINaYz5qqk2imwYIWSyXU2/wzr0vvHQDGR8AAAAAAAADGYN7J&#10;i9Km6qTpthRCN5ZKqC/LJACUj4ABAAAAAACM2OK7VqUN1UlyzGHHNp7/xmVpaGCmLJVQX5ZJACgX&#10;AQMAAAAAABixQ+eenjZTJ0EsaXDjgr9JgwKzFRMQYpmF7PWoNsskAJSLgAEAAAAAAIzQJE8vGOTU&#10;gk6/vPy89DWptoMOPym9jwAYDwEDAAAAAAAYoSPnX5A2UutuyQlfTIMBgxSvkb021bZ05dr0XgJg&#10;9AQMAAAAAABgRKJRmjVQ6yyWRPjxhWelgYBhiCkJ2X5QXacuuSO9nwAYPQEDAAAAAAAYkXknL0ob&#10;qHX18Q9+qvHE1RenQYBhefWWRc1QQ7Y/VFNM/cjuJwBGT8AAAAAAAABGYNmaDWnztK4iXBDN/iwE&#10;MGy/vPy8dJ+oruyeAmD0BAwAAAAAAGAETlx4c9o4raPT5h03tnBBy40L/ibdN6pp8V2r0vsKgNES&#10;MAAAAAAAgBHY/6D5aeO0biJckDX8xyH2JdtHqmf+mdel9xUAoyVgAAAAAAAAQ7Zw2YNp07RuyhQu&#10;CDFFIZZqyPaVajno8JPSewuA0RIwAAAAAACAITty/gVp07ROyhYuaHn+G5c19vmzI9N9plqWrdmQ&#10;3l8AjI6AAQAAAAAADFE0RbNmaZ2UNVzQ8sTVFwsZ1EBMAsnuMQBGR8AAAAAAAACG6Owb7kmbpXUR&#10;SxDEUgRZY79Mvv/lM9L9pzpOXHhzeo8BMDoCBgAAAAAAMESxdnzWLK2DqoQLWm5c8Dfp+6AaDp17&#10;enqPATA6AgYAAAAAADAkS1euTRuldRBLDsTSA1kjv8xiOYfs/VAN2X0GwOgIGAAAAAAAwJCcuuSO&#10;tElaB7+8/Ly0gV8FQgbVde39T6f3GgCjIWAAAAAAAABDEiPdsyZp1cVSA1njvipiWYdY3iF7b5Tb&#10;2Tfck95rAIyGgAEAAAAAAAzBsjUb0gZp1R1/1Py0aV81QgbVNP/M69L7DYDREDAAAAAAAIAhiG9a&#10;Zw3SKjv4gL9qNuazhn0VlSVksPeBxzfesc+89Ge0i6kg2f0GwGgIGAAAAAAAwBDMO3lR2iCtsl9e&#10;fl7aqK+ycYcM3v+FpY0PnfnTpncfcXa6De2y+w2A0RAwAAAAAACAIZiz39y0OVpVS074Ytqgr4Nx&#10;hgxa4YKW9376ysZec45Ot2Wna+9/Or3nABg+AQMAAAAAABiwaIBmjdGqiuZ71pivk3GFDD5wyp27&#10;hQziz975vs+l23NEY+GyB9P7DoDhEzAAAAAAAIABO3XJHWljtKqeuPritClfN+MIGbxjn3mNA0/4&#10;zm4hg2DJhNyJC29O7zsAhk/AAAAAAAAABuzI+RekjdEqqvPSCJlxTTJ4zycvT0MG7//C0mYIIXvM&#10;pIr7K7vvABg+AQMAAAAAABiwOfvNTRujVXPwAX/VbLhnjfg6i/d8zGHHpsdkmOZ86IuNg0+9e7eQ&#10;QfxZ/Cx7zCQ6dO7p6X0HwPAJGAAAAAAAwABde//TaVO0in55+XlpA35SnDbvuPS4DFNMK4ipBZ0h&#10;g3DAZ69v7DXn6PRxkya79wAYPgEDAAAAAAAYoFOX3JE2RKsmvsGfNd0nzThCBmHfoy5KQwamGey0&#10;bM2G9P4DYLgEDAAAAAAAYIDmnbwobYhWzfPfuCxtuE+i73/5jPQYDds73/e5xoEnfCcNGsQ0g5h2&#10;kD1uEiy+a1V6/wEwXAIGAAAAAAAwQPsfND9tiFbJhfNPSBvtkyyWi9jnz45Mj9ewTTfN4N1HnJ0+&#10;pu7OvuGe9P4DYLgEDAAAAAAAYEBibHvWDK2SaKK/esuitMk+6Z64+uLGxz/4qfS4Ddt00wze/4Wl&#10;zZ9nj6urExfenN6DAAyXgAEAAAAAAAxIjG3PmqFVsuSEL6bNdXaK8MXxR41vSsWephmE93zy8sZe&#10;c45OH1c388+8Lr0HARguAQMAAAAAABiQ+FZ11gytCtMLehdBjOwYjkJMK4ipBVnIIJZNeNchp6WP&#10;q5ND556e3oMADJeAAQAAAAAADMi8kxelzdCqML1gZn55+XnNUEZ2LEfh3Uec3QwUZEGDCCDsfeDx&#10;6ePqQMAAYDwEDAAAAAAAYECi6Zk1Q6vA9ILZiWN2zGHHpsd0FGJJhPd++so0ZBDiZ+/YZ1762KrL&#10;7kEAhkvAAAAAAAAABiRrglaF6QX9GeeSCSGmFRx4wnfSkEFMOdj3qIuaYYTssVWV3YMADJeAAQAA&#10;AAAADMDSlWvTJmgVmF4wGE9cfXHj4x/8VHqMR2W6ZRPiz+Pn2eOqKLsPARguAQMAAAAAABiAxXet&#10;SpugVXDh/BPShjkzF0GNOJ7ZcR6VmFTwnk9enoYMwgdOubPxrkNOSx9bJXHPZfciAMMjYAAAAAAA&#10;AANw4sKb0yZoFTz/jcvSZjmz98vLzxv7NIN37DOvccBnr09DBqHqQQMBA4DREzAAAAAAAIABmH/m&#10;dWkTtOxOm3dc2iBnMJac8MX0uI/S3gce33j/F5amIYNQ1aCBgAHA6AkYAAAAAADAABw69/S0CVp2&#10;8U37rDHO4MSEiGMOOzY9/qMUQYMDT/hOGjIIVQsaLFz2YHovAjA8AgYAAAAAADAA+x80P22CltnB&#10;B/xV2hBnOH584VnNY56di1GKEEGECbKQQTj41Lsb+x51UWOvOUenjy+LWJYkuxcBGB4BAwAAAAAA&#10;GICsAVp2Ny74m7QRznDFsgn7/NmR6TkZpV6CBu/99JWNd+wzL338uAkYAIyegAEAAAAAAPRp6cq1&#10;aQO07F69ZVHaAGf44thH0CA7L6MWQYP3f2FpGjJoiZ/P+VA59rdFwABg9AQMAAAAAACgT4vvWpU2&#10;QMvstHnHpY1vRuv5b1zWPBfZORq1vQ88vmvQICYexPIJZZhqIGAAMHoCBgAAAAAA0KeFyx5MG6Bl&#10;9uMLz0ob3oxHmYIG73zf55pLI2QBg6IDPnv9WKcaCBgAjJ6AAQAAAAAA9CkanVkDtKwOPuCv0iY3&#10;49daOmGfPzsyPXejFFMKYlrBwafenQYMWuLnEUiIYEL2PMMiYAAwegIGAAAAAADQp6oFDC6cf0La&#10;3KY8Imjw/S+f0QyDZOdw1N51yGldl08IsYTCez55+UjCBgIGAKMnYAAAAAAAAH06cv4FaQO0rJ64&#10;+uK0qU05/fLy8xrHHzU/PZejFlMNIkDQbapBiLBBTDYY1jIKAgYAoydgAAAAAAAAfTp07ulpA7SM&#10;LI9QXTHV4MYFf1OaqQYRHDjgs9en4YJMbPvuI84e2HQDAQOA0RMwAAAAAACAPlUpYGB5hHqIKRRx&#10;LssQNthrztHNJRRmEjaI5Ray55oJAQOA0RMwAAAAAACAPmXNz7Ka7fIIz3/jsuao/vgG/ZITvtg4&#10;5rBjd2k998c/+KnmNtnjxyHea3H/WvsYfxZLDsT7+P6XzyjVPs9GVcMGex94fPocvRIwABg9AQMA&#10;AAAAAOhT1vwso5ksjxBN91aQYJ8/OzJ9vj0pQ8M+lhOY6X5H+CAa9RE6iMdnz1t2EQSJEEhnsKIl&#10;liiI5v4HTrmz8d5PX9kMA7xjn3nptv2KsEEsoxCvE69XDBccfOrdfb+ugAHA6AkYAAAAAABAn7Lm&#10;ZxlNtzxCNNSjsR7f7M8eOxPxHNlrjFI02bN9m4kIHMTzRNM+e40qKAZF4j0Vm/xFrcBBBAIiGNB5&#10;LAbhne/7XDPgsO9RF/U9vSAIGACMnoABAAAAAAD0YenKtWnzs4x+fOFZaQP6tHnHpdvPVjSzO19n&#10;1KKpnu3bbMV7yo5f1fzl2T9OAwadDjzhO433fPLyoQYO+iVgADB6AgYAAAAAANCHxXetSpufZRPL&#10;BRQbzREs2NMY/X7VMWDQEstMxKSH7DWr4Jmb/75x9mX/RxoqmM77v7B0YJMHBkXAAGD0BAwAAAAA&#10;AKAPVQkYtJYtiHH/wwoWtJShAR/vM0IV2f4NQiyfECGN7LWrIAIYERaI0ECEB7JQwZ4cfOrdjQM+&#10;e31zuYN37DMvPT6jcOqSO9J7EoDhETAAAAAAAIA+VCVgEE3/Gxf8zVCb7vHc0bjOGtrj8MTVFzcn&#10;DmT7GSGLlmybXl04/4T0tcvueyf918Y5B/+nxv/5l59sXPvR/3fj3Xt/fFfgIJZHyIIFe/KBU+5s&#10;vPN9n0uPzzDFvZfdkwAMj4ABAAAAAAD0YeGyB9PmZ9n0MrUgtomGeYQR4tv5MQUga053ikZ+lb/N&#10;3yney48vPKsZlohj0i2UEdMMXr1lUfpcZfH2zZc3tvzv5zQ2nX1K49//82car/1/jmnzs6Pmtr2n&#10;veYc3ZjzoS823vPJy3sKHMQUhOLjR0HAAGD0BAwAAAAAAKAPsQ581vysgmicR6AgmulZU5o/iRBF&#10;HKs9TTuIP49tsseOy7ZvXtp4c+FpjTdO/vxugYJM9r5aYimEdx1yWuO9n76yObGgM2AQSyZkjxsm&#10;AQOA0RMwAAAAAACAPlQxYBDN8JhSkDWl6S4CGdlEiAhsjHuSQYQKNp+/oPH6f5mfhgj2JJZK6Hw/&#10;Id5nTHKI9xyTHVp+/fW/a9z+tVsaZ1/2fzQ+96Vvj2WJhKUr16b3JADDI2AAAAAAAAB9qFLAIBrg&#10;ggWDE432zokGsVxCtu0wzTZUEGJphHMO/k+Nd+/98V3vIUIFcZ3MJCwRy2mcNu+4tmMxbNn9CMBw&#10;CRgAAAAAAEAfqhIwiKZxrw3j1nr90bTeuOD43cTY/fh5bJc9vuy2f/e/tb2/f//Pn0mb77G0wMbT&#10;T2q89dUzm0387LnimHY21kcR4ohjH/s101BBvKc4f//jvNPb9jnE+4igQPZ6vYplIiJk0fncw5Dd&#10;jwAMl4ABAAAAAAD0oQoBg2gcZ83gomhYR+N5pg3r2D4eV4WwQYQKIlCQvY9exPvMnjfEMgKt433j&#10;gr9JtxmE5ns4/aR0/zIRnojt43ERrGg9T0xfaO1vhE8iGFB8nX5E6GLYIYODDj8pvR8BGC4BAwAA&#10;AAAA6EPZAwbHHzU/bQK3RDBg09mnpM3pmYrnKVvQIJrqEQzY05SCmYjnmO79xeSCYUwviNeMaQu9&#10;vofYLs7F1mvOS58vRMAglswYVhhi2CGDQ+eent6PAAyXgAEAAAAAAPQhGp1ZA7Qspmt4x4j9QTTe&#10;O033Tf9Rigb7MN5fNO+L0wCGZdv1F/U8raCXUEFRLIXQ73II3UTIIEIM2XXZr3knL0rvRwCGS8AA&#10;AAAAAAD6UPaAQTb6PprjvSwVENtEWKAovknfy2Njrf9xTTNovr8eGvOxj/F+YvmAaOa3RJM+274o&#10;GvoR0Mhev1+xP70uVdFa/iB7njIoLsUwSDE5JLsfARguAQMAAAAAAOhD2QMGnQ3fbd+8dNrmdYQH&#10;evkWfDTxY7vpGvnRhI/Xyx4/LN3eX/wsggHdwg+t99ZtAkJsM4hpBvEcEeDoJVjQ63soi2MOOza9&#10;Nvtx9g33pPcjAMMlYAAAAAAAAH0oc8AgGrvFRm803/fUMI9gQXx7v7h9r6LRvaepBqMMGUz3/qIp&#10;P9tv+ncLUsQkhNmGDFrBgm5BhhBLIMz2HI3TMKYYLL5rVXo/AjBcAgYAAAAAANCHMgcMlpzwxV1N&#10;3j013+PPBjXqPxrxe3qNYX/bfrpwQTTws8fMVDT3BxWk6DVYED+P7aoyrWBPPv7BT6XX6GwtW7Mh&#10;vR8BGC4BAwAAAAAA6EOZAwY/vvCsZnM3mtnxLfuseT3o6QLxfNlrxZ9l2w9CvL+sUT+M9xcikNH5&#10;WqGXSQa9BgtaExe6PV9V3Ljgb9JrdDbm7Dc3vRcBGD4BAwAAAAAA6EOZAwbPf+OyZnM3G+8fDexh&#10;NN/DngINg5ok0CmbKtBLs78fceyykMB0QYoIJnQLFsTjZ7uUQ5k9cfXF6TU6G3HPZfciAMMnYAAA&#10;AAAAAH0oc8AgGruxbEFnE3tY3+wvyhrw8d+Dbvpn0wSGHS5o2VPIYPP5C9q2i3MQgY7O7YoiJBFL&#10;MBQfVzfZNTob88+8Lr0XARg+AQMAAAAAAOhDWQMGxxx2bLPJnjXAhx0uaIlv4ne+9iCnGGTvL/57&#10;VO8v7ClkEGGB+Fk2XaFoEoIFLXFNZtfqTJ265I70XgRg+AQMAAAAAACgD2UMGLxjn3mNs/7Ll5vN&#10;/M6G9kwb/LF2fjSGw2nzjtu17EKvOhvs8U3+bLvZ2HT2KW3PHWKiQbZt5tVbFjWWnPDFXe/vwvkn&#10;NP8s23Y62ZSIbhML4ufxuOz5RmnbLaMLY8T1k12vM7X4rlXpvQjA8AkYAAAAAABAH8oWMHjXIac1&#10;PnTmTxsfP+P/arz4uc/t1tTOGr+ZaLR//IOf2u359/mzI5vr6WePyWTf4B/EhIFsekG8VrZtZlDv&#10;r2Xj6Se17cuexDmIyQ7Zc4zS9tsWNzYuPrnx+lePb7xxxYn/cTyvSLcbpAhzdB7v2cjuQwBGQ8AA&#10;AAAAAAD6ULaAwQdOubMZMPhvJ1+5W3N7JqP4pxtnH034XicZZAGDmKIQAYH4Bn/8/9hmT9/4jxBB&#10;/Hzz+Qua28fj4nljUkHntjN5f1m4oCXe30wnGcR+de5PUbyP1vvOHj9qMbkgwgUtG5ec0gwdZNsO&#10;yiACBgcdflJ6HwIwGgIGAAAAAADQhzIFDN75vs81wwXhmf/1uLYG90y+3f/9L5+RPn9RBBCyx3bK&#10;ggDdlg/oJpZGeOPkz7f92UzeXy+N7hjnnz12TyLcUNyfotjft2++PH3cuMTEgmLAILx5/ZfTbQdl&#10;EAGD+Wdel96HAIyGgAEAAAAAAPShTAGD9376yma44H/92+/t1uSeyVj+gw/4q/T5O/WylEA01jv3&#10;ZRhm8v5iQkH2fjr1OqUh7ClgEEsnZNuXwdabLtgtZBCTDbJtB2EQAYOzb7gnvQ8BGA0BAwAAAAAA&#10;6EOZAgYHn3p3ujxCjOfPGr6ZCA1kz53p9Vv+/U4s6EWvEwJ+fOFZ6XvJREM8e449iWUcOvdrJsd+&#10;HGJqQTFgsOmqBel2gzCIgMHSlWvT+xCA0RAwAAAAAACAPpQlYDDnQ1/ctTzCT/63L7U1uWfyLfoL&#10;55+QPn8mJh1kz9EpXr+4P0URPojGfCylEFMAOsVkgvj5dCGF+Fn2upkIRWTvJfPxD34qfY7pbPvm&#10;pbvtX/xZtm0ZbL9tceONK05sCxm8/e2vptv2q9+Awf4HzU/vQQBGR8AAAAAAAAD6UJaAwQGfvX5X&#10;wODFz32urcEdzfus4Zs55rBj0+ffk16WEXhz4Wlt+xM2nX1Kz1MHWqJRH4/rfK6ZBCh6Xf6hJXuO&#10;bmJqQXH/ZnL8x6FzqYQ3rz0j3a5f/QYM5p95XXoPAjA6AgYAAAAAANCHMgQM9ppz9K5wwcfP+L/a&#10;mtshJgFkDd9M9vzT+eXl56XPU7T1mvPa9qffZQM2Lji+7fkiwJBtl8new3R6eX+dOvcvJjBk25VF&#10;5xSD+P/Zdv2aaXil08JlD6b3IACjI2AAAAAAAAB9KEPA4F2HnLYrYHDy39zS1twOWbN3T7Lnn058&#10;Kz17nqIIOPSzT51mGzB44uqL0/cwnR9feFb6XNPpnNgQ+5ttVyYxtaA4xWAYyyTEkhPZMe7VsjUb&#10;0nsQgNERMAAAAAAAgD6UIWDw/i8sHUjAIL6tnz3/dKoUMBjW++tUxYBB5zIJW755brpdP7Lj26sj&#10;51+Q3n8AjJaAAQAAAAAA9CEan1lDdFTesc+8XeECAYPpCRjsWUwsKAYM3rz+y+l2szWb6RFFZ99w&#10;T3r/ATBaAgYAAAAAANCHExfenDZER+XdR5zdFjA4/j8vbmtuh6zhmxEw2N2kBAxCMWCw6aoF6Taz&#10;deOCv0mPb6+Wrlyb3n8AjJaAAQAAAAAA9GHcAYMPnHJnW8Dg0wcf29bcDlnDd0+y15jOIAMG8S36&#10;7bctTn9WtPn8BW3PtfH0k9LtOs0mYPDjC89Kn2s6Aga7O23ecenx7UUsQ5LdewCMnoABAAAAAAD0&#10;YZwBg3e+73Nt4YIDT/hO4/B9/l9tze2w/bv/LW36ZrLXmU407bPnKepsuL9x8ud33+baM5qN7Teu&#10;OLEZNOj8eVHn873+X+an22Wy9zCdXt5fp84JC5vOPiXdrmyGGTDY58+OTI9vLyyPAFAeAgYAAAAA&#10;ANCHcQYM3vPJy9sCBrFcQvx5sbkdYoJA1vTNHHPYsbu9znSe/8Zl6fMURYO9uD+d3+jf/t0r2prb&#10;b33jnLafd8omIrx98+Xptp0OPuCv0vexJ6/esih9nun8+3/+TNu+vfXVM9PtyqZ4DgYZMHji6ovT&#10;Y9urZWs2pPceAKMnYAAAAAAAAH0YZ8Cgc3mEveYc3fzzNZ/6VFuDO77xnzV+MxfOP2G319mTaNZn&#10;z9EpJgxMtz9bvnluW3M7/rv4804xkaH4fKHXJv5MRvV//IOfSp9jOtu+eelu+xZ/lm1bNsVzMMiA&#10;wUyuqU7zTl6U3ncAjIeAAQAAAAAA9GFcAYM5H/piW7jggM9ev+tn/+dffrKtwd05MWA6P77wrLbX&#10;mU4067PnKIrJAsV9CVuvaV92YPPf/W1bc7vbEgmhcxmCbNmFzPe/fEb6XjLRGM+eYzqd0xpimkG2&#10;Xdl0TpGIJSuy7WZjplMjihbftSq97wAYDwEDAAAAAADow7gCBu/99JVtAYN3HXLarp/99f/zqLYm&#10;d4hv/WfN30yvDeEYfZ89vigmC3Tbl2Jje+Pik9t+tifZ8/Y6KWCfPzsyfT+deln+oSjeV+fyCBE4&#10;yLYtm63furjtPHRbpqJXMwmsdNr/oPnpPQfA+AgYAAAAAABAH8YRMIilEA4+9e5d4YL4/63lEcIH&#10;3vWXbU3usOV/771h3Mu3/I857Nj0sZ06l0fYePpJbT/vbGz3+s35bJmEzufekyUnfDF9T0W9TGfo&#10;tPn8BbvtU1WWR3jz+i+3nYdttwxmv48/an56fHtx6pI70nsOgPERMAAAAAAAgD7ECPesOTpMex94&#10;fNv0gphm0LnNz46a29bojkZ/1gDekwgQdD5nS0wA6OXb/RFqKO5D6Aw6dDa2I3BQ/Pl0OpcjCNuu&#10;vyjdttPHP/ip9L2FeH+v3rIofdyeRJCgc19msjTFuG1cckrbedh+2+J0u5mIayQ7vr2Ys9/cxrI1&#10;G9J7DoDxETAAAAAAAIA+jCNgED5wyp27AgYROOj8ebZMQiwrkDWCM9Fgz5rw0XyPsffZY4piwkDn&#10;9IIs5BBLIsy2sf32zZe3PX/rNXpZDiKa39lSEPH+eln6oShe742TP7/bvvQadhi37d+9ou0cRNgg&#10;226mYgpE5/Ht1byTF6X3GwDjJWAAAAAAAAB9GFfAIJZEiGDBO/aZl/48rPnUp9oa3v/+nz/TU/O9&#10;JUIGsZxATDMI0TDuZXJBeHPhaW2vHeLPitt0NrY3XbWg7ee9yJYliMkG2bad+nl/RbE0w2z3oQw6&#10;p0hs+ea56XYz0c/0grB05dr0fgNgvAQMAAAAAACgD+MKGPTiH7+4e+M7muFZQ3iQ4pv7na+bTS+I&#10;Rna/je0ITERwovP1OsMMw5It0zDTIMe47TZF4rtXpNvNRD/TC46cf0F6rwEwfgIGAAAAAADQhzIH&#10;DH55+Xnp6P5hfrt+2zcvTRv+W685b7dtN//d37Y1tt/+9ld326YXWaAhxHSDbPtBiABBFi4IVVka&#10;IWy96YK2czCbKRKd+p1eEPdUdq8BMH4CBgAAAAAA0IeyBwyi4Z81wYcRMthTuGBPr1VsbMe36LNt&#10;epUtyRBiYsOgpwm8ffPlaXAjbPnfz0kfU1ad0wu2fuvidLuZiOUmsuuxF4fOPT29zwAoBwEDAAAA&#10;AADow7I1G9JGaRlEwCAavtH0zprh0fgfVPM9XiMLF0QjPnuNaGQXG9tvXnvGbtvM1J4mCsTyDNkE&#10;hdmIIEP2PkPVwgWd0wv6DXmEH194Vnot9ursG+5J7zMAykHAAAAAAAAA+pQ1Ssvg+1/+U9N+uuZ7&#10;PyP9IzwQUwKy595TuCC8ef2X25rbg/jmfNjT+wwbF/zH68wiaBDvIcIDcayy5w1VCxdsv21x440r&#10;Tmw/BzddkG7bq1dvWdTY58+OTK/FXux/0Pz0/gKgPAQMAAAAAACgT1mztAyWnPDFtgZwt+b7TIIG&#10;0XSf7tv804ULQudo/mh4Z9vNxp4mNrREUGDz+QuaYYM97WMsgxDPE8dsT+8xxM8GNR1hlLbdcmnb&#10;8d+4pP8lM44/an56HfbK9AKA8hMwAAAAAACAPmXN0jLoDBiEt756Ztoobyk236PJ3npcNOIjgBCP&#10;39PEgpYIK0wXLtj+3SvamtubrlqQbtePbd+8tBlyyPavU4QEYp9Dr48JsX3xGFXJ29/+ats5iMBB&#10;tl2vYlpGdg32yvQCgGoQMAAAAAAAgD5lDdMyyAIGIYIC043770dMNches2jLN89ta27Hf2fbDcJ0&#10;UxZmK45dFacWdIplKd76xjl9L0/xxNUX97U0QjC9AKAaBAwAAAAAAKBPWcO0DPYUMAitJQ6yBvps&#10;NJdY+GZv34Lf/Hd/2xYwiG/TZ9sNSuu99huqiOkGsWxC9hqT6tVbFjU+/sFPpddfr0wvAKgOAQMA&#10;AAAAAOjToXNPTxun4zZdwKAlRvzHkgiz/ZZ/M1hw/UXpc+9JMVywcfHJ6TbDEpMHNp19Ss9hgwgV&#10;xPHpNTwxaY457Nj02psJ0wsAqkPAAAAAAAAA+lTlgEFRNN+jmR5N9azZHiKIsPH0kxpvffXMZjgh&#10;e57pxDj+YsDgzWvPSLcbhZhsEOGIEO8nphzEhILWn2WP4U9Om3dcet3NRNw72T0FQDkJGAAAAAAA&#10;QJ/qEjDoVGzAD6rh/ub1X24LGETgINuOchtEuCAsvmtVek8BUE4CBgAAAAAA0Ke6BgyGIZZEKAYM&#10;tt+2ON2O8hpUuODI+Rek9xMA5SVgAAAAAAAAfRIw6M32717RFi7YdNWCdDvK6dVbFg0sXDBnv7mN&#10;pSvXpvcTAOUlYAAAAAAAAH06ceHNaRN13MoWMNjyzXPbAgbx39l2lE+ECz7+wU+l19lsxD2T3UsA&#10;lJuAAQAAAAAA9EnAoDeb/+5v2wIGb3/7q+l2lMsvLz+vsc+fHZleY7Ox/0Hz0/sIgPITMAAAAAAA&#10;gD4JGPSmGC4IGxef3Nh60wWN7bctTrdnvGJqwYXzT0ivrX4svmtVeh8BUH4CBgAAAAAA0CcBg950&#10;Bgxa3rjixMab157R2P7dK9LHMXo/vvCsxsEH/FV6XfVj/pnXpfcQANUgYAAAAAAAAH06+4Z70mbq&#10;uJUtYBDTCiJMkIUMWjZdtaCx9VsXp49n+GI5hGMOOza9nvoVSyMsW7MhvYcAqAYBAwAAAAAA6FOM&#10;fM8aquP2/z3jK2kTeZxiOYQIGsTyCFnAoCV+/tY3zkmfg8GKpRBuXPA3Q5lYUHTt/U+n9w8A1SFg&#10;AAAAAAAAfRIwmJ1tt1zaXBohCxi0bPnmuelj6U0sdRBTCZ64eudUiOe/cVnzv+PPY8LFxz/4qfTa&#10;GbRTl9yR3jsAVIuAAQAAAAAA9KmsAYNTLvjGbg3nMtr+3Sua0wqyqQamGMxehAmy62LUjpx/QXrf&#10;AFA9AgYAAAAAANCnpSvXpo3VcTtx4c1p47nMYvmETVctaIYLInAQ4YNsO7qLZQ+y62KUDjr8pMay&#10;NRvS+waA6hEwAAAAAACAAciaq+MWAYNXl9+aNp+pv4MP+Kv0uhiVOfvNbVx7/9Pp/QJANQkYAAAA&#10;AADAAGQN1nGLgMFLP7k9bT5Tb7+8/Lz0mhgV4QKAehIwAAAAAACAAciarOMWAYP/+fAv0gY09Xba&#10;vOPSa2JUFi57ML1PAKg2AQMAAAAAABiAWGs+a7SOUwQMHv/Vr9MGNPX16i2L0uthVM6+4Z70HgGg&#10;+gQMAAAAAABgAA6de3rabB2nCBg89MTv0yY09bXkhC+m18OwxbIIi+9ald4fANSDgAEAAAAAAAxA&#10;WQMGy3/3RtqEpr4OPuCv0uthmCJccO39T6f3BgD1IWAAAAAAAAADcOT8C9LG6zhFwCD2bcsPrksb&#10;0dTP9798RnotDFOEa5at2bDbPQFA/QgYAAAAAADAAEQzP2u+jlMrYPDST25Pm9HUzzGHHZteC8PS&#10;usYAmAwCBgAAAAAAMABlDhg8+/N/SJvRg9B4ZlWj8fsnG40nH27s+MVdjR0r7mjs+GFJJibEvvyH&#10;2Lfmfq5fm29XE7+8/Lz0OhiGgw4/yZIIABNIwAAAAAAAAAagjAGDhcsebO7bqlWPpw3pQWg27vdU&#10;G9Y3m/rNBn8EEKYa/juW35Q+14xEiKH1fP/8wM7XeOHZna+3p/qP/UmfqyZGMb1g/4PmN86+4Z7d&#10;rn8AJoOAAQAAAAAADMDiu1alDdlxin2Kfbv/qXVpQ3ogfvrtqe59HxWhgF5seWvqAbOsZ1bl76EG&#10;hj29ICYWCBYAIGAAAAAAAAADUOaAQcia0oPS2PjaVAe/3DWQyQklNYzpBTGtYP6Z11kKAYBdBAwA&#10;AAAAAGAAogmbNWnHqRgweOknt6eN6UFoLk9Q9lq/Nt33OohzG+c6JgzEUh1Hzr+gcejc0xtz9pub&#10;XheZ2DYeE4GCeJ6lK9e2Xd8AEAQMAAAAAABgQLLG7TgVAwbP/vwf0ub0QPzwuv6XLxhy7VhxR77v&#10;NfDQE79vuw4zEYCJ66HTsjUb0u0BICNgAAAAAAAAA5I1+ccpGsitfXv0safT5vSglHqKQc2nFxSv&#10;QQAYJgEDAAAAAAAYkFizPmv0j0tx7fzlv3sjbVAPTImnGEz69AIAGBQBAwAAAAAAGJBYwz5r9I9L&#10;5/69uvzWtEk9ML+4a6qlX6J6ZlW+rzXwryvu2e0cA8AwCRgAAAAAAMCAlD1g8OzP/yFtVA9S4/dP&#10;TnX2S1AbX2tOVsj2s+q2/OC6xr3PvrzbOQaAYRIwAAAAAACAAZl/5nVpo39cOvfv0ceeTpvVAxVL&#10;JWxYP9XhH2Nteaux46ffzvexBiIs0nl+AWDYBAwAAAAAAGBATlx4c9roH5dsH7Nm9cBFyGDLW1Od&#10;/vFULNeQ7ltNWB4BgHEQMAAAAAAAgAE5+4Z70kb/OBx0+EnpPr543w/ThvXA/fTbzSUKRl4xueBX&#10;P8n3qSbe/vZXG2/ceFF6fgFgmAQMAAAAAABgQBbftSpt9o/DoXNPT/dx1arH06b1UIx6uYSaL4sQ&#10;tn7r4sbrXz2+sXHJKY37n1qXnmMAGBYBAwAAAAAAGJBr7386bfaPw54CBst/90bauB6mxpMPTyUA&#10;hlgvPNsMNGSvXxfbb1vc2Lj45GbAYNNVCxrP/vwf0nMMAMMiYAAAAAAAAAOUNfvH4cj5F6T7F0a2&#10;TEJRLJmwfu1UGmCAtfG1xo5f3JW/Zs28ef2Xm+GCVsBg449uTM8vAAyLgAEAAAAAAAxQ1uwfhxMX&#10;3pzuXxjpMgmdImjw+yebyxn0VTGxYEKCBWHbLZfuChe0Agbx5/c++3J6jgFgGAQMAAAAAABggGJp&#10;gqzhP2rTBQzGsUxC6hd37Vw+ISYbbHxtKjmQVIQRYptnVjV2/OontV8KoVNxaYSWN689o/mzx3/1&#10;6/QcA8AwCBgAAAAAAMAAlSVgcOqSO9L9a/nXFffs1simnCJMUAwXhLe+cU7zZ68uvzU9vwAwDAIG&#10;AAAAAAAwQDE5IGv4j9riu1al+9fy0BO/362RTfls/dbFu4ULigGDEBMpsnMMAIMmYAAAAAAAAAMU&#10;kwOyhv+odQsYhI0/urGtmU25bP/uFY03rjgxDRhE8KC13apVj6fnFwAGTcAAAAAAAAAGKBr7WcN/&#10;1JauXJvuX1Gs319saFMum65akIYLwrZbLt213Yv3/TA9vwAwaAIGAAAAAAAwQNHYzxr+o5btW6cY&#10;rb/lB9e1NbUph1gCIQsWtMR0g+L22fkFgEETMAAAAAAAgAHLGv6jNGe/uel+Zf7nw79oa1QzfrH8&#10;QRYqKOp8zKOPPZ2eXwAYJAEDAAAAAAAYsIMOPylt/I/KoXNPT/crY4pBubz97a823rjixDRU0LJx&#10;ySm7Pe5fV9yTnl8AGCQBAwAAAAAAGLBo8GeN/1GZScAgmGJQDttvW9wMD2ShgqLNf/e3uz02QiLZ&#10;uQWAQRIwAAAAAACAATtx4c1p439U4vWz/doTUwzKIYIDWaCg01vfOCd9/P1PrUvPLwAMioABAAAA&#10;AAAM2Nk33JM2/kfl1CV3pPs1HVMMxuvN67+chgkyW791cfocz/78H9JzCwCDImAAAAAAAAADtviu&#10;VWnjf1Ti9bP96mbjj25MG9cM19abLkiDBHvy9re/mj5PnL/svALAoAgYAAAAAADAEGSN/1FZunJt&#10;uk/dPPTE79PGNcMT0wiyEMF0sudpuffZl9NzCwCDIGAAAAAAAABDsP9B89Pm/yhk+9OrF+/7Ydq4&#10;ZvBiEsEbV5yYhgj2ZNNVC9Lnann8V79OzysADIKAAQAAAAAADMGR8y9Im//DdtDhJ6X706vlv3uj&#10;seUH16XNawZnNuGC8Ob1X06fr+Wln9yenlcAGAQBAwAAAAAAGIITF96cBgCGLYIN2f7MxKOPPZ02&#10;rxmM2YYLQiypkD1nUYREsvMKAP0SMAAAAAAAgCFYfNeqNAAwbBFsyPZnpp79+T+kzWv600+4IGz/&#10;7hXp8xatWvV4ek4BoF8CBgAAAAAAMATL1mxIAwDDtnDZg+n+zMary29NG9jMTr/hgo2LT06ft9OL&#10;9/0wPZ8A0C8BAwAAAAAAGJL9D5qfhgCGaenKtem+zEaM2t/yg+vSJjYz02+4ILx57Rnpc3eKc5ad&#10;TwDol4ABAAAAAAAMybyTF6UhgGGZs9/cdD/6cf9T64QM+jSIcEHY+q2L0+fPPPrY0+n5BIB+CBgA&#10;AAAAAMCQnH3DPWkQYFgOnXt6uh/9imZ11sSmu0GFC8L22xanr5H51xX3pOcSAPohYAAAAAAAAENy&#10;7f1Pp0GAYTlx4c3pfgzCqlWPp41s9mzrTRekQYHZ2HTVgvQ19mTjj25MzyMA9EPAAAAAAAAAhiiW&#10;LcjCAMOw+K5V6T4MipBB77Z889w0KDBb8XzZ60wnlrfIziMAzJaAAQAAAAAADNG8kxelYYBhyF5/&#10;0GK5hC0/uC5taLPTm9eekYYE+rH9u1ekrzWdZ3/+D+k5BIDZEjAAAAAAAIAhOvuGe9IwwKAdOvf0&#10;9PWHIb4ZL2Swu+23LW5sXHJKGhDoRzxn9nrdvLr81vT8AcBsCRgAAAAAAMAQLVuzIQ0EDNqpS+5I&#10;X39Y7n325WYDO2tsT6Jtt1zaeOOKE9OAQL+23nRB+pq9iPOUnT8AmA0BAwAAAAAAGLKDDj8pDQUM&#10;0rX3P52+9rDFGP6ssT1J3vrGOWkwYFBiMkL2ur14/Fe/Ts8bAMyGgAEAAAAAAAxZTBfIQgGDsv9B&#10;89PXHZVHH3t6IpdM2P7dKxqbrlqQhgIG5c1rz0hfu1cv/eT29JwBwGwIGAAAAAAAwJAtXbk2DQYM&#10;yvwzr0tfd5SW/+6Nxov3/TBtctfRlm+eO7QlEYpi6YXs9Wcizk12zgBgpgQMAAAAAABgBIa5TMK4&#10;lkfIPPTE7xsbf3Rj2uiug1FMLWjZuOSUdB9matWqx9NzBQAzJWAAAAAAAAAjcPYN96ThgH5FcCF7&#10;vXGLpnbdggZvfeOckUwtaNl60wXpfsxUTJbIzhEAzJSAAQAAAAAAjMCyNRsac/abm4YE+hHBhez1&#10;yqIOQYNYpmDj4pPTEMCwxOtl+zIbW34w/iU0AKgHAQMAAAAAABiReScvSkMCsxWBhex1yiiCBq8u&#10;vzVtgJdVBAtGtRxCp0FNL2h59LHyLKMBQHUJGAAAAAAAwIgsXbk2DQrM1okLb05fp8zuf2pd49mf&#10;/0PzW/VZI7wMxhksCIOcXtDyryvKPekCgGoQMAAAAAAAgBEa1BSD/Q+a31x2IXuNqohv1Ufjuyxh&#10;g5gaMM5gQcvWb12c7l8/YpmK7BwAwEwIGAAAAAAAwAjFFINY2iALDczEwmUPps9fVTHZ4H8+/IvG&#10;Sz+5PW2QD8vb3/5q483rv9x444oT02b/qEXAIdvPQXjohY3psQeAXgkYAAAAAADAiJ265I40NNCr&#10;I+dfkD5vnTz0xO8bj//q180JB68uvzVtmM9WLIEQoYJYiiBr8o9TBB6yfR6ETdt2NJa/kB9vAOiF&#10;gAEAAAAAAIzBoXNPT8MD3Rx0+EmVXxphtmLKQSyrsPa/39bY8s1zm0GBkDXTw/bbFjd/HksOvPWN&#10;c0qx/MF0Yh+z9zEQy29qRL301o702AJALwQMAAAAAABgDCIkEGGBLESwJ5McLuj0f//9uWmTvqo2&#10;LjklDwYMyoo7mgGDqKde254eUwDoRsAAAAAAAADGZCYhg5h4IFzwJy/e+4NSLnEwG29cceJQl0Zo&#10;KgQMoh596e30uALAdAQMAAAAAABgjCI0MP/M69JQQdj/oPmNs2+4J33sJHv8V79uNuWjOZ817atk&#10;600X5KGAQeoIGGzd3mjcu25bemwBYE8EDAAAAAAAoAQiaBBBghMX3rzLtfc/nW7L1sb9T61rNs63&#10;fuvitGlfFW9e/+XdwwBD0Hjy4alowZ/q1S07GstfyI8vAGQEDAAAAAAAgEra8oPrms3zmACQNe/L&#10;7s1rz9gtCDAsWcAg6g8bt6fHFgAyAgYAAAAAAEAlvXjfD3c10KsWMhhluCA0fv/kVKRg93p8w9vp&#10;8QWATgIGAAAAAABAJf3Ph3/R1kSvSshg1OGC0Fi/dipOkNeKP25LjzEAFAkYAAAAAAAAlfTQE7/f&#10;rZEeIYM3rjgxbeyXwTjCBaGxYf1UlCCvrdsbjeUv5McZAFoEDAAAAAAAgMrKmulvf/urjY2LT04b&#10;/OO05Zvnpvs7Cr3US2/tSI8xALQIGAAAAAAAAJX10k9uTxvq229b3Nj8d3+bNvpHLcIOEXrI9nMk&#10;fnjdVISgez33+vb0OANAEDAAAAAAAAAq638+/Iu8qT4lpgaMc8mEN6//cjPskO3byKy4Yyo+0Fs9&#10;+tLb6bEGAAEDAAAAAACgsh597Om8qV4QDf43rz0jDQAMy6arFjS2f/eKdH9G7lc/mYoO9FZbtzca&#10;K/64LT3eAEw2AQMAAAAAAKCylv/ujbypnoiG/7CDBvH82265NH39cWk8+fBUdKD3enXLjsbyF/Jj&#10;DsDkEjAAAAAAAAAq7dXlt6aN9T2JoMFb3zinsXHxyWlIYKY2LjmluRTD2JdC2IPGC89OxQZmVhEy&#10;yI43AJNLwAAAAAAAAKi0Z3/+D2ljvRdvf/urzXDA5r/7254CB29ccWJz+YM3r/9yY+u3Li5tqKCo&#10;sWH9VGRg5vWHjdvTYw7AZBIwAAAAAAAAKu3Rx55OG+uzFRMOYpmDoggiZNtWQb8lZABAi4ABAAAA&#10;AABQafc++3LaWOc/rLhjKibQXwkZABAEDAAAAAAAgMrb+KMb8wb7pPvnB6YiAv2XkAEAAgYAAAAA&#10;AEDl/euKe/IG+4Rr/P7JqXjAYOqlt3Y0lr+QnwMA6k/AAAAAAAAAqLxVqx5PG+yTrrHxtalowODq&#10;1S07Gveu25aeBwDqTcAAAAAAAACovHuffTltsE+05TdNRQIGX1u3NxoPrRcyAJg0AgYAAAAAAEDl&#10;PfrS240dP7wub7RPql/9ZCoOMLx66rXt6fkAoJ4EDAAAAAAAgEpb/sLW5jfqd/zirrzRPqEav39y&#10;KgYw3HrpLUsmAEwKAQMAAAAAAKDS1m3evrPT/cyqtNE+qRobX9t5XEZQEfB4fMPb6fkBoD4EDAAA&#10;AAAAgMqKpRF21Yb1aaN9Iv3021MHZbRlmgFAvQkYAAAAAAAAldRaGqFYabN9AsU0h3FVnJMIfmTn&#10;DIBqEzAAAAAAAAAqadfSCIXaseKOtOE+aUa5PMKeKs5PhECycwdANQkYAAAAAAAAldO2NEKxnnw4&#10;bbhPlF/cNXUwxl+mGQDUi4ABAAAAAABQKdnSCLtq/dq86T5BGi88O3UwylOmGQDUg4ABAAAAAABQ&#10;KdnSCMXKmu4TY/lNU0ehfLVp247GQ+u3pecUgGoQMAAAAAAAACojvgX/6pYdUy3rvHasuCNvvk+A&#10;xu+fnDoK5a3nXt+enlsAyk/AAAAAAAAAqJRY03+62vHPD6TN99pbccfUESh3vfTWjvS8AlB+AgYA&#10;AAAAAECldAsYNF54Nm/A19kPr2s0NqyfOgDlLgEDgOoSMAAAAAAAAErr3nW7r9kfDeppa8tbeRO+&#10;xqqwNEKrOgMGERhZ8cfdzzMA5SNgAAAAAAAAlEo0m2Od/le37Gj8YWP7ev0Prd821aaevnb89Ntp&#10;I76W/vmBqXddjeoMGDz12vbmn8f/Ln/hT38OQPkIGAAAAAAAAGPXChVs2tY+naBzgkEEDnqpaLqn&#10;zfi6+dVPpt5xdWrd5vbQSOc5jWBJXAsx2aC4HQDjJ2AAAAAAAACMxZ5CBa3qnF4QYYOe6/dP5g35&#10;OqlguCAqJhUUz2u3JS/i5/EYyygAjJ+AAQAAAAAAMDLdQgXFmu30gmZtfC1vytdFxZZFKFbnZIKY&#10;WNBrbf2PSyAmIKx6+e3drg8Ahk/AAAAAAAAAGKqZhApa1fkt9xlNL5iqHctvypvzFRfTGapcncGA&#10;fspyCgCjJWAAAAAAAAAMXDSRZxoqaFV8S335C+3P122MflaxhEDWoK+yqocL4noonteH1s88ODJd&#10;xXSDxzeYbgAwLAIGAAAAAADAQERTN5q7Mxl5n1U8R/F5Z92EfmZV2qSvpB9eV/lwQVSETornNiZV&#10;DKsizGC6AcBgCRgAAAAAAACzFpMGVr38dvOb44Oozm+4h9lML2jWhvV5s75qIlzwH++lDhXLZRTP&#10;bb9hlJlUXKNxrZpuADB7AgYAAAAAAMCMxVSBP2zc3lzOYJAVz1t8nWgI91PRnE+b9lWx/KbahAs6&#10;wyMRThlXRbAhpid0Bh4AmJ6AAQAAAAAA0JP45nc0ZaNRPIyKb5gXXy8a0P2+1o5f3JU37qvgp99u&#10;NLa8NfVOql+dS1/Ef5eh4hqLsIylFAC6EzAAAAAAAAD2qLUEwqyXKeixYhJCvFbxtQeyPv8zq/Lm&#10;fdn96ie1ChdEdZ7fUS6PMJNqLaXQub8ACBgAAAAAAACJGB0/jCUQ9lTR0C2+fkxLGEitX5s38Mvs&#10;nx+Y2vn6VFxLxfMb11cVKkIQMWkhrsfi/gNMKgEDAAAAAACgqTWtYNTfLI/pCJ37MsiJCWkTv6Qa&#10;v39yaq/rVZ0N+ggcVK1aYYMIRxTfC8AkETAAAAAAAIAJN+ppBcWK1+xsPg96bf4dK+5Im/ml8sPr&#10;mtMW6lid0wsGNp1ijLVp247Gc69vFzYAJo6AAQAAAAAATKBxTSvorEdf2n1phIEHHZ58OG/ql8VP&#10;v91obFg/tbP1qixAUsXpBdOVsAEwSQQMAAAAAABggkSzN5qh45hW0Fmd32wPg1waYVetX5s39stg&#10;xR2Nxpa3pna0fvXUa/WbXjBdCRsAdSdgAAAAAAAANdeaVjCU5v0sKyYnxH4V93PQSyMUK23uj9uv&#10;fjK1d/WsaLZ3nuO6TS+YroQNgDoSMAAAAAAAgBqKb4pHw37cSyBklY3NjybsMCuWIUib/GPS+P2T&#10;U3tW3+pc/mLY57jMFfdh3I+d1z1A1QgYAAAAAABATcS3xcsaKijWQ+vbm6yx38Pe5x3//EDa6B+5&#10;H17XaGxYP7VX9a2YllE8x6FMEzTGWXGtx0SRzukOAFUgYAAAAAAAABUXzcp1m6sxej72tXP/R7Lv&#10;LzybN/xHaflNExEuyCZUxHlXu1dc+52THgDKTMAAAAAAAAAqKMbNx3r20cytSsV0hc738dRrI3oD&#10;W97Km/6j8tNvN/dhEqrzPMc39at0nY6j4vjE/Rz3dfHYAZSNgAEAAAAAAFRENGrjm+BlXwIhq2ie&#10;dr6fUX+rPZr8afN/2CYoXJAtjRDnXvVem7btaIY0OqdAAJSBgAEAAAAAAJRcFacVFCumFGTvadS1&#10;41c/yQMAwzRB4YJsaYSH1o/+PNepLKEAlI2AAQAAAAAAlFR8wz++EV7livfQ+b4iXDCWsMTvn8xD&#10;AMMyQeGCqM5GuKURBlcx1eC517ebagCMnYABAAAAAACUSDRl4xv/0VCsckVjOb693vn+xhYuiNr4&#10;Wh4EGIYfXtdobFg/9cL1r2wJjPj2vRp8RegoC+4AjIKAAQAAAAAAlEB8M7nKyyAUKxrLEZTofI9j&#10;DRdM1Y7lN+WBgEGasHDBq1t27Ha+owGuhlsRQoowkqkGwCgJGAAAAAAAwBi1ggV1qGh47mm9+LI0&#10;nHf84q48FDBAsRTDpFQERiI4UjzXZQiSTFrFZ0g2MQRg0AQMAAAAAABgDKIZGKPO61DxDfYIEGTv&#10;M8Ta8f1UPH8YSD2zKg0FDMw/PzD1QpNRnYGSmGQwsHOlZlwR8pnuXgTol4ABAAAAAACMUJ2CBVEx&#10;oj17nyGmM/TzXmOpheK3sh/fMIApCBvW58GAQVhxx9SLTEZl574u0ziqXjFBwvIJwDAIGAAAAAAA&#10;wAjULVjQqm5j2aPBGdtEszPEMdiTaE7HNtM95yAa2Dt+eF0eEOjHfzxnY8tbU69Q/4rwR+e5GUgA&#10;RA284p4RNAAGRcAAAAAAAACGqK7BglZFUzl738MyiBH8O35xVx4S6EPjhWennr3+Fcc/zkPxvMR1&#10;rspd8TnULRAE0I2AAQAAAAAADEF8Y3hSxsXH+4y1+DubzsOy4o/bmiPgZ11PPpyGBGbtnx+YeuL2&#10;iuMSDd0Qx6cO10Mc987zHNd6X+dDjbQEDYB+CBgAAAAAAMAARfN1UoIFWcW32+P9x2SDaGLONnQQ&#10;TetVL7/dHMWffWO+r3H869fmQYHZWH7TbksjRLN9Tw3c+POqNuNjvyPcUXw/cV76nSihxlObtu1o&#10;3mPF8wnQjYABAAAAAAAMQDRan3ptu29y76HiW9Phude3N49TJsIEsU12DCO00HnMY/vZVhoWmIXO&#10;pRGyJnynvicwjKmy0EScL1XtEjQAZkLAAAAAAAAA+hTNuWjSqeFWLDNQPO4R6phto37HijvSwMCM&#10;/MdzdFYWLsimOFQtZJA1oCd5UkcdKz7DOu8xgE4CBgAAAAAAMEvRJPYN7tFVNORj6YTiOYiG6Kzq&#10;yYfz0MAMNDa+NvVkOyuWbSjuWwQLWtdHTG4o/ixE074KlYUL4v2oelZcs3ta4gNAwAAAAAAAAGYo&#10;GscarOOpaH52no9ZLZWwfm0aGujZPz8w9UQ7K9uvzvDJoJd5GEV1hiZCVYIRqr+K67fbch/A5BEw&#10;AAAAAACAGYjmahXXz69TZZMCZnxOtryVBwd68cPrmo9vVTZZ4anX8h3qnAbQzzIPw64sECFcMHkV&#10;10Hn9Q1MLgEDAAAAAADoQTTYOr+RrsZTg1oqYcdPv50HCLqI5RWKFWGC4r7EePk9VbbvEZgoWwkX&#10;qGLFddt5nQOTScAAAAAAAAC62NO30dX4ahBLJcQyB1mAYFod0ws2bdt9P17dMn0QJdv3bo8ZZWXh&#10;ghiVX9ZJC2p0Fdd7BGg6rw9gcggYAAAAAADAHkRTtUyNX9VenUslxGSAGTXBX3g2DxFMo3N6QUxO&#10;KO5Dr9/yj+2Kj5tu6sEoS7hA9VIR5rFsAkwmAQMAAAAAAEiYWlD+6nu5gY2vpSGC6cRjWtU5iWD5&#10;C1t7bsTHdrF98fEzncAw6OoMbAThArWniusiu2aAehMwAAAAAACAAlMLqlXRlO88hzM5fzuW35QG&#10;CVK/+snUo3ZW56j4mYZSOte0j7DEuKpzokIQLlC9VARtTDOAySFgAAAAAAAAU0wtqGZ1LlMwk+UG&#10;IjSQhgkSjQ3rpx7V3/SCYnU2ZmOJglGXcIHqt0wzgMkhYAAAAAAAwMSLJq+pBdWtTdt2zH65gd8/&#10;mYYJdrPijqkH7Kx+pxe0KgIFxeeJa3FUjf14nQgSFF8/xHsTLlCzqQjedN6LQL0IGAAAAAAAMNHi&#10;29uaqdWvWS83sPG1PFDQIYIIrYpAQ/G1Zju9oFWdTf5RTNLYU7gg7gel+qm4tjoDOEB9CBgAAAAA&#10;ADCRoik8jnH0ajgVTc3O5Qaee72387vjh9eloYJdlt80teXOiiZ88XViNHw/NajlFmZSwgVq2NUZ&#10;+gHqQcAAAAAAAICJE81VSyLUrzqXG+i1Ub/jF3flwYIpjWdWTW25M8hQfI0QEw36rUEtudBLZWvl&#10;9xuSUCqrWKrEkglQLwIGAAAAAABMlPiW9rC/Ha7GV7NabuCZVWmwoOmH1zUaW96a2nD3b2UP6lv/&#10;o5piEA3f4uuEUSzJoCa3IswlZAD1IWAAAAAAAMDEsCRC/WtWjfoN6/NwQfjnB6Y22lmdyzDE6w2q&#10;hj3FII5D5/5bFkGNouLay5blAKpHwAAAAAAAgNqLJrMlESanZtOoj0kFWcCgsfG1qS12X4IhGqaD&#10;rGFPMeicvhBhg2FMSVAqKyEDqAcBAwAAAAAAai0aWpqok1WzadTvWHHH7gGDX/1k6qc7qzO4MIyJ&#10;GMOaYrBpW/sxCYOcvqBULyVkANUnYAAAAAAAQG0Z/z651dmof+71Lo36Jx/eLWDQWL926oe7N+gj&#10;tDCMGtYUg7gXis/r3lDjKiEDqDYBAwAAAAAAaqlrQ1nVujob9bEcwLS1fm17wOCn3576wc56fEN7&#10;gz7+e1g16CkG0dAtPl+IwIRS46q4JuOe7LwugfITMAAAAAAAoFbiG9/DGF2vqled35Ludl0UAwaN&#10;3z859ac7K66r4nMNs0GfTUvoZ4pBBBSKz2d6gSpDvbplx273FVB+AgYAAAAAANRGNKuiaaVUVAQK&#10;itdHTAaYrnasuGNnwGD5TVN/srPWbZ7Z8wyiBrmkQec3xU0vUGWpznsLKD8BAwAAAAAAaiG+rS5c&#10;oDqrs7k+3TWy458f2Dm94MmHp/5kZz36UnuzfxQTMjqnGITZBAPGEY5QaibVufwIUG4CBgAAAAAA&#10;VF6EC/oZIa/qWzNaHuCFZxs7fnhdo7Hlrak/2LlWfPHx/S5XMJMaxBSDzuewfIgqW8X91BkEAspL&#10;wAAAAAAAgEoTLlDTVeckgAgI7LG2vNXY8aufTP3HzupcZmE2Tf7Z1iCmGBTXuB9lOEKpmdRLb+1+&#10;rQPlJGAAAAAAAEBlxbh3DVPVrWa0xEFhekFUBFiKj41G6CircwLBTJY46GzajjIcodRMK67t4vUK&#10;lJOAAQAAAAAAlaRZqnqtdZvbpxBE4KCX6pwgEGPcR10RoClOIQi9hhw617a3PIIqc5liANUgYAAA&#10;AAAAQOUIF6iZVmeTvpfJF8+93h5MiIb9OOqp19r3I6Yq9FKd0xdM+1Blr85rFigfAQMAAAAAACpF&#10;uEDNpuK6KV5HvXybv7PZ+eqW0S6P0KpsikG3/Y/HFLfvNZSg1DgrruvidQuUj4ABAAAAAACVIVyg&#10;ZludyyR0u5Y6l0cYd4O+s/EagYPpJhJ0vt+YgqBU2aszGAOUj4ABAAAAAACV8NB638BW/VVxCkD8&#10;/+mqc3mE+O9xV+dEhemWbIifFbeN9e2VqkLFZ33x2gXKRcAAAAAAAIDSi8aq9eNVv/XoS+1N9+mW&#10;POhs5sdEg3FXhASK+xT29B46m7TuH1WV6gz3AOUiYAAAAAAAQKkJF6hBVecyA3uaSlC25RGK1RmS&#10;2NNkj+I2964z/UNVpyI0U7x+gXIRMAAAAAAAoLSiMSpcoAZVncGBaNZnVcblEVoV90NxqYds/3p9&#10;n0qVtTqvcaA8BAwAAAAAACilaDBNN8JeqdlUsXG5p2/2dy4vULbrsDMAEe+puITDus3tP3/qNSkd&#10;Va3qnNQBlIeAAQAAAAAApSRcoIZRneGBbEJGNORbPy/T8gjF6nwfxaUSivsfXnrLvaSqVZ0hGqA8&#10;BAwAAAAAACidWCtfqWFUr833uAajyVnWJTpiYkHnGPnWpIJVL7d/+1tYR1Wt4r4sXsNAeQgYAAAA&#10;AABQKo9vsF68Gl5FcKB4vUWIoKqVfcs7GrOd0w2UqmIVr2GgPAQMAAAAAAAojVh3W6lhVuc3o1vf&#10;+q9qdYYJYqrBvev+9Gfx/5WqYsXyJMVrGygHAQMAAAAAAEohmkllHUev6lWtxmU042OpgSpX3DOd&#10;SyUURQBBqSpW51IfQDkIGAAAAAAAMHbRILVOvBplxSSDqocLWjXdevWmgqiqVkwXya5pYLwEDAAA&#10;AAAAGLt1m40uUKqf+sPGvBlb9SUg1OTWdMEZYHwEDAAAAAAAGKvHN/iGtVKDqGykvICBqmrFVJvO&#10;6xkYPwEDAAAAAADGJtbCV0oNrjpDBjHZQKmqVvFaBspBwAAAAAAAgLFY/sLW5jdUlVKDrZgKEvfY&#10;oy+93dgqX6AqXPH3ROffHcB4CRgAAAAAADAWz72u86mUUmrP9dD6benfH8D4CBgAAAAAADBy0TRS&#10;SimlpisBAygfAQMAAAAAAEYqRl5v2mZpBDXeiqUDYgmBuCZXvWwpAaXKWH9/4w8ah849fZcTF968&#10;y8JlDzYW37WqaenKtbv9XQMMh4ABAAAAAAAjZWkEVYaK69B1qVS568qrb238L+84Ykb2P2j+rkDC&#10;vJMXpYGE4r0PzIyAAQAAAAAAI2NpBFWW6hy9/tRrAgZKla1uXPqDNEQwKHP2m7srjDD/zOuaQYRT&#10;l9whiADTEDAAAAAAJs4tT77eOP/u3zXOvPO3u1x67/ONrz2yvnHD6lfSxwDQP0sjqDLVij+2BwxM&#10;MFCqfPXwI4+lwYBRa01FOHL+BUIITDwBAwAAAGBiRLDg819f3fjQmT/tyWeuWdm04Ltr2kII8TzZ&#10;8wMwPd8QV2WqzuvzpbeEX5QqW5UlYNCL1iSE1pIMAgjUlYABAAAAUHu3Pbu5cdK3Hk9DBP047Lz7&#10;d4UQWpMQFj+wrhlCiNfM9gVgUt27ztIIqjwVkzQ6r1HTNZQqX1UpYDCd1lIM805e1AwfLFz2oPAB&#10;lSVgAAAAANRWNPmj6R9BgCwgMAqfuOTBZgAhJie0QggRQAjZPgPUlW+HqzJVXI+d16hSqnz15JPP&#10;pQ37OmmFD+afed2uyQdLV67d7TMKykLAAAAAAKilcQcLZmLuooebIYSYshD7ff7dv2sGEG5Y/Ur6&#10;3gCq5tGX3p5qFSlVjvrDxu1t16gJG0qVt7Km/KRoTT04dckdzeDBsjUb2j67YBwEDAAAAIBauewf&#10;/n+N//Tfft34yPkP7fLhs36WNvarpLUUw4LvrmmGEC699/lmCOGWJ19PjwNAmRg9r8pWT73WHjB4&#10;aL2AgVJlrazxPslaEw9aSy2YdsCoCRgAAAAAtXDVr/698alv/r7x8a/9bo+OuOqZxscWr2kcdvlj&#10;jY9+5Z8ah1yyclcIIWvqV0lMa2iFEFpLMSx+YJ0QAjB20chVqmy16uW3267T+G+lVDkra7LTrjN0&#10;YNIBwyRgAAAAAFTegh/9WxoomI3DlzzVDCEcetnqnSGEix9pBhD+/Nx/TBv7VfKJSx5sBhA+//XV&#10;u0IIEUAItz27OT22AP1Y/sLWxlb5AlXCiokFxWtVEEap8lbWUKe7/Q+a31xe4ewb7mlce//TbZ95&#10;0A8BAwAAAKDSBhku6FUEEEIEEMJfXPjLnSGEc1akjf0qmbvo4WYI4aRvPd4MIJx/9+92hRCy4w8w&#10;nede17RV5awVf2wPGLhWlSpvZc1zZi6mHBw5/4Jm4MCyCvRDwAAAAACorFgWIQsAjNsR1zy3cymG&#10;Rb/ZFUJoLcXw4bN+ljb2q6S1FMOC765phhAuvff5ZgDhhtWvpOcJmEz3rrOmvSpvdV6vL721Y+on&#10;SqmyVdYsp3+tCQeWVGCmBAwAAACAypp30/Npg78KjrjqmZ0hhMsf27kUwyUrd4UQsqZ+lRx23v27&#10;QgitpRgWP7CuGUK45cnX03MJ1M8fNvpGuCpnxbIdndfrq1sEDJQqa2XNcQavNd1A2IBuBAwAAACA&#10;SrrxN5vSxn2dHL7kqfYQwsWP7FyK4dx/TBv7VfKJSx5sBhA+//XVu0IIraUYbnt2c3rOgeowvUCV&#10;uWJaQec1q5Qqb2XNcIZL2IDpCBgAAAAAlbTwgVfSpvykiQBCOPSy1c0Qwl9c+MudIYRzVqSN/SqZ&#10;u+jhZgjhpG893gwgnH/373aFELJrAiiPdZtNL1DlLQEDpapVWQOc0Wkto9D5ucnkEjAAAAAAKunc&#10;+15OG+60O+Ka53aFECKAEFpLMXz4rJ+ljf0qaYUQFnx3TTOEcOm9zzcDCDesfiW9boDhe2i96QWq&#10;3PXUa9tds0pVqLKmN6O3/0HzG6cuucNUAwQMAAAAgGoSMBicI656ZudSDIt+s3MphktW7gohZE39&#10;qokAQmgtxbD4gXXNEMItT76eXltAf+Lb4UqVuQQMlKpWZc3uKnnn+z7X2PvA49vsNefodNsqmLPf&#10;3MaJC28WNJhgAgYAAABAJV2/+o20Wc5wHL7kqZ0hhMsf2xlCuPiRnUsxnPuPaVO/Sg477/5mAOHz&#10;X1+9K4TQWorhtmc3p9cfkNOoVVWoR196u+26fXzD21M/UUqVsbImd1Xse9RF6b8/Ww484TuN939h&#10;aXO7dx1yWuMd+8xLn6eMBA0ml4ABAAAAUEk3/mZT2ghnfFpLMRx62epmCOEvLvzlzhDCOSvSX6hW&#10;yScuebAZQjjpW483Awjn3/27XSGE7PqESbVu8/apdpBS5a0IwhSv25hooJQqb2XN7aqI8ED2b8vp&#10;HHzq3Y0DPnt9M3BQhUkHETRYuOzBts9V6k3AAAAAAKisrMlNeR1xzXO7QggRQCiGED581s/SX7BW&#10;ydxFDzdDCAu+u6YZQrj03uebAYQbVr+SXr9QN/euM71AVaPiWi1eu3/YKGCgVJkra2pXRbcJBr1o&#10;hQ2y5y+TI+dfYJrBhBAwAAAAACrrs7euTRvZVNcRVz2zcymGRb/ZFUKIAELIfuFaNRFACK2lGBY/&#10;sK4ZQrjlydfTaxyqRJNWVaU6r92X3tox9ROlVBkra2ZXyd4HHt8MCETYoCVCAzHdIKYVZP9mzHzg&#10;lDubjy3zVIP9D5rfuPb+p3f7nKVeBAwAAACAyjruey+mTWrq7fAlT+0MIVz+WDOAcMglK3cuxXDu&#10;P6a/jK2Sw867f7cQQmsphtue3ZzeB1AGpheoKlXn9StgoFR567XX3kgb2XUSgYEIIbSCB91CB/Hz&#10;Mk80iCUThAzqTcAAAAAAqKxz73s5bUBDaymGQy9bvTOEcPEjO0MI56xIf1FbJZ+45MFmAOHzX1/d&#10;DCCcf/fvdoUQsvsERsH0AlWVijBB5/WrlCpvPfzIY2kTu+7e+b7PNd7zycubUwuyfw+GmIBQ1mkG&#10;Qgb1JmAAAAAAVNYVv3g1bS5DN0dc89yuEEJrKYa/uPCXzRDCh8/6WfpL3CqZu+jhZgjhpG893gwh&#10;XHrv880Awg2rX0nvJejH8hc0aFV1SsBAqWrVpAYMiuZ86IvNMEH2b76YZhBhhOxx4xbLJSxbs2G3&#10;z1yqT8AAAAAAqKzrV7+RNo9hEI646pmdSzEs+s2uEEIEEOoSQmgtxbDgu2uaIYTFD6xrhhBuefL1&#10;9H6DPXnqNdMLVHUqpm0Ur1/LeyhV7hIw+JNYRuHAE76z27/pyhwyOHHhzW2fudSDgAEAAABQWbf/&#10;y1tpYxhG5fAlT+0MIVz+2M6lGC5ZuSuE0PnL36o57Lz7d4UQIoAQWksx3Pbs5vSeZPLE9IKt8gWq&#10;QhWBmOI1/NB6AQOlylwCBrvb96iLdvt3W1lDBrFUQvEzl3oQMAAAAAAq7eiv/2va+IWyaC3FcOhl&#10;q3eGEC5+pBlA+PNz/3G3Xw5XzScuebAZQPj811c3Awjn3/27XSGE7H6lfla9/PZUC0ipapSAgVLV&#10;qp/c+4u0cT3pYppBhAqK/y77wCl3Nvaac3S6/TgtXPZg2+cu1SdgAAAAAFTacd97MW3qQlUccc1z&#10;u0IIraUY/uLCX+4MIZyzou0Xx1U0d9HDzRDCSd96vC2EcMPqV9J7mmrZtG3HVAtIqWpUBAqK17Al&#10;PpQqd1159a1p05ojmhMLOkMG7/nk5em242SZhPoRMAAAAAAqbcGP/i1t2kKdHHHVMzuXYlj0m10h&#10;hNZSDB8+62dtv1iuotZSDAu+u6YZQrj03uebIYRbnnw9ve8ph0n45ncs/7Dijzsb0vG/loOofgkY&#10;KFWtEjCY3pwPfXG3f1e9Y5956bbjcujc09s+d6k+AQMAAACg0s697+W0IQuT5vAlT+0MIVz+2M6l&#10;GC5ZuSuE0PmL56o57Lz7d4UQIoAQFj+wrhlCuO3ZzelnA8P30lv1n17w3Ovt4/Qn4T3XvVqBkZY4&#10;x0qp8paAQXfv/fSVbf9uiv/OthuXOfvNbfvcpfoEDAAAAIBKu371G2mzFdhdaymGQy9bvTOEcPEj&#10;O5diOPcf234xXUWfuOTBZgDh819fvSuEEAGEkH120J97103GuvWd6/ULGFS/iufTOVWq/HXaGYvT&#10;pjV/EhMLiv8mimUTsu3GqfOzl2oTMAAAAAAq7cbfbEobqcDstEIIraUY/uLCX+4MIZyzou2X11U0&#10;d9HDzRDCSd96vBlAOP/u3zUDCDesfiX9fGHPJuVb353j9FX1q3g+g4CBUuWuY479Utqwpt0Bn72+&#10;7d88ex94fLrduHR+9lJtAgYAAABA5WVNUmA4jrjmuZ1LMSz6za4QQmsphg+f9bO2X25XUWsphgXf&#10;XdMMIVx67/NCCB2Wv7C1sXVCpsrHpIbW+56UqQ11rrhui9dy2LRNwECpMpeAQW/edchpbf+eefcR&#10;Z6fbjcu19z+92+cv1SVgAAAAAFTeZ29dmzZCgfE44qpndoYQLn9s51IMl6zcFUIo/vK7ig477/5d&#10;IYQIICx+YF3jtmc3p59NdbXq5ben2j71r+L7jmkGqtoV0wqK5zQopcpdB394ftqwpt073/e5tn+v&#10;7HvURel247L4rlW7ff5SXQIGAAAAQOUd970X0yYnUF6HL3mqGUI49LLVO0MIFz+ycymGc/+x7Rfk&#10;VRHLLsSkg+wzqm5e3TIZ3/jubEY/vmFyghV1LQEDpapXWbOaXPHfJe//wtJ0m3ERMKgXAQMAAACg&#10;8s697+W0gQlUWwQQQmsphr+48Jc7QwjnrGj7JXqZfP7rqxu3PPl6+llVB5P0Lf51m7e3vffnXp+Q&#10;dSFqXJ3n1LIXSpW/smY1ueK/R8oWMFi6cm3b5y/VJmAAAAAAVN4Vv3g1bU4C9XbENc/tXIph0W92&#10;hRBaSzF8+Kyftf2ifZRiGYVYOiH7vKq6P2ycnCb7U6+1N6Pj2++q2tV5Ti17oVS568knn0ub1eSK&#10;/xYpW8Cg+NlL9QkYAAAAAJV3/eo30uYjwBFXPdMWQjjkkpW7QgjFX8QPw6X3Pp9+ZlXV8hcma5z8&#10;oy+93fb+N20TMKh6CRgoVa16+JHH0mY1ueK/Qd776SvTbcal+NlL9QkYAAAAAJV3+7+8lTYWAXpx&#10;+JKnmiGEQy9b3Qwg/Pm5/9j2S/p+1Clk8PiGt6daPpNR0Xwuvn9V/YpruHhOI0SilCpv/eTeX6TN&#10;ana394HHt/37Y9+jLkq3G5fiZy/VJ2AAAAAA1MLRX//XtHEIMBsx+SAmHgxiqYUbVr+Sfm5VzaR9&#10;g7/43n3TvR7VGRqJiQZKqfLWlVffmjar2d27Djmt7d8e7z7i7HS7cTjo8JPaPnupPgEDAAAAoBaO&#10;+96LaZMQoB9HXPNc30GDT1zyYOO2Zzenn11VseKPk9Vg37q9PWDgm+71KAEDpapVAga9e88nL2/7&#10;t0dMNMi2G4dD557e9tlL9QkYAAAAALWw4Ef/ljYHAQYhJhr0s3TCmXf+Nv3sqoo/bJysRuxLb+1o&#10;e/8a0fUoAQOlqlXHn1iuMf9lduAJ32n7d8dec45OtxuHeScvavvspfoEDAAAAIBaOPe+l9OmIMAg&#10;HXLxI22/wO/VYefdX9kpBstf2Nr8Rv8kVQQqisdg0gIWda24lovnNYIkSqny1jHHfiltWNPuHfvM&#10;a/s3R4QNsu3G5cSFN7d99lJ9AgYAAABALVy/+o20GQgwaLMNGVx67/Pp51fZrXp58pYHiG+2F4+B&#10;RnQ9qnhOJ+G8RjAowjGPb3i7Ob0h7uX470kLDKnq1sEfnp82rGn37iPObvv3RiyXkG03LguXPbjb&#10;5y/VJmAAAAAA1MKNv9mUNgIBhuEj5z/U9sv8Xnz+66vTz6+ym8Tm+qMvvd12DDRk61HFcxrqfG1H&#10;kKBzYkNL/Pm6zS5qVf7KmtXsrnN5hHe+73PpduNy7f1Pp59FVJeAAQAAAFAbWRMQYBiOuOa5xofP&#10;+lnbL/R7kX12ldm967ZNtXkmqzrX6lf1qOI5Da9uqWfAICYWdL7XTF0DFnFe470JBlW7nl/7x7RZ&#10;TbsIExT/nfGBU+5Mtxun7POHahMwAAAAAGrjs7euTRuBAMNw2KLftP1Svxdfe2R9+vlVVrFUwCRW&#10;8RhE2EBVv6LhXDyvoY4Vkwk63+ee1DFAVHz/7t1q18OPPJY2q2n33k9f2fbvjFguIdtuXA46/KS2&#10;zx3qQcAAAAAAqI3jvvdi2gQEGJaZLpWw+IF16edXWW3aNnnLI8S3novHIJZLUNWvSQkYrPhj+/SN&#10;buo2xaFzeRNV3fr+nfemDWv+5B37zNvt3xl7zTk63XZcjpx/Qds9ST0IGAAAAAC1ce59L6cNQIBh&#10;+djiNbv9cn86Z9752/Tzq4wm9du/nY3oSZ3iULeahIBBBII632M3cVzqVJ0BC1XduvLqW9OGNX/S&#10;Ob0g/jvbbpxOXHhz2z1JPQgYAAAAALVxxS9eTRuAAMP05+esaPsF/3Q+//XV6edXGf1h42Q21jtH&#10;zD/3uoBBHaozYLD8hfo1n7MQRTd1CxgU35slEqpdp52xOG1Ys1M2vSD+LNt2nBbftartvqQeBAwA&#10;AACA2rh+9Rtp8w9gmD76lX/a7Zf8e/KZa1amn19lFEsFTGLFxILicahbA3ZSq/O81rH5HKGg4nvs&#10;RZ2u784JDqtetrxJleuYY7+UNqzZqQrTC8KyNRva7kvqQcAAAAAAqI3b/+WttPkHMEwzXSYh+/wq&#10;m0luzMV7Lx6LaFqq6tckBAw632Mv6hQk6pzgYHmTatfBH56fNqypzvSCgw4/qe2epD4EDAAAAIBa&#10;Ofrr/5o2AAGGqfMX/dO57dnN6edXmcQyAZNa0XguHgtVjxIwyNWpYjmT4nub5M+xOlTWsGan939h&#10;adu/K8o6vWDeyYva7knqQ8AAAAAAqJXjvvdi2vwDGKY/P2dF2y/7p/O1R9ann19lUce16WdS9677&#10;U8Ag/r+qR01CwKAzHNNN3a7vxze0Tx+xvEl168knn0sb1hzR2PvA49v+TXHwqXeXcnpBOPuGe9ru&#10;SepDwAAAAAColQU/+re0+QcwTB85/6G2X/hP5/y7f5d+fpXFJC+PEFU8FnVsQk9qdS59Ucfx+TMN&#10;GNTt+u58/6q69fAjj6UNa45oHHjCd9r+TbHvURel25XBtfc/3XZPUh8CBgAAAECtnHvfy2nzD2CY&#10;PvqVf2r7hf90zrzzt+nnV1m8umVyv/W7aVv7Gu6THraoU3U2n+sYMIjpI8X32E3dAgamj9Snblz6&#10;g7RhPenedchpbf+eiOkFe805Ot123ObsN7ft84Z6ETAAAAAAauX61W+kzT+AYTr0stVtv/Sfzmeu&#10;WZl+fpXBpDflYqR68XjUsQk9qTUJAYPi++tF3Y5B8b3VLTwxaXXl1bemTetJFkGCCBQU/z0RgYNs&#10;2zI4cv4Fbfck9SJgAAAAANTKjb/ZlDb/AIbpY4vXtP3SfzqfuOTB9POrDGIN80muP2xsX6c//lvV&#10;o+oeMNj6H2+n+P56Uadj0BkOmvTPsqrXMcd+KW1aT7JYCqH4b4lYKiHbrixOXXJH2z1JvQgYAAAA&#10;ALWTNf8AhumIa55r+8V/N9lnVxlM8vIIUdFwLR6PaFqqelTdAwadDfZerNtcn2MQ76X43p57vV7n&#10;d9Lq4A/PT5vWk+od+8zbbXrB3gcen25bFtfe/3TbPUm9CBgAAAAAtfPZW9emDUCAYSr+4r+bG1a/&#10;kn5+jZM1yxuNVS+/3XZMNm0TMKhLFdfnD/2GR3774uuNv/76r3e7t+d99efNPy+65q6nG0t/+lyb&#10;1c+90mbdK5unnnl2NZuAQZ0CNMJB9aqsYT3J3vvpK9s+Zw747PXpdmUxZ7+5bfcj9SNgAAAAANTO&#10;cd97MW3+AQzTR85/qK0BMJ3FD6xLP7/GyTd+d/+Wu6pPFc9r6KcBHeGCv7xgRXpvD9Lnr3pkt7BC&#10;Z1Dh9p//oRlQ+NHj/3fja4+sb7rlydd3e7+ZOgVohIPqU08++VzatJ5UMamg87MhJhpk25bFkfMv&#10;aLsfqR8BAwAAAKB2zr3v5bT5BzBMh1z8yG5NgD05887fpp9f46Qh12is+OOfAgbLXxAwqFMVr/XQ&#10;T8Dg7Jv/R3pfl9ncRQ83PnPNyjZ7CisMcrLCqEo4qD718COPpU3rSfX+Lyxtu5ff88nL0+3K5NQl&#10;d7Tdj9SPgAEAAABQO1f84tW0+QcwTB/9yj+1NQGmc9K3Hk8/v8YlGuuqvQkdDUtVnyqe29BPwGAU&#10;0wvKrJfJCv/91y/uFlZ4ffPw7qniufV5Vu268upb06b1JOqcXnDwqXc39ppzdLptmSxdubbtnqR+&#10;BAwAAACA2rl+9Rtp8w9gmA5b9Ju2RsB04tvD2efXuFgeYWcVj4mAQb2qeG5DPwGD7J5mdloBhZgK&#10;8eAT66eO8Mxq6398fBXP7aMvvT31E1XFOu2MxWnTehJ94JQ72+6XfY+6KN2uTPY/aH7b/Ug9CRgA&#10;AAAAtXP7v7yVNv8AhunwJU+1NQK6yT6/xsXyCI1mw7l4TJ56TeiiTlU8t2G2AYP4Fn52PzMYMf1g&#10;puXerVcdc+yX0sb1pHnXIae13RsRNsi2K5t5Jy9qux+pJwEDAAAAoJaO/vq/pg1AgGEqNgO6ue3Z&#10;zenn16gZJ76zNCnrW53fcA/xZ7OpGPWf3c9Fn7jkweaUkk7ZtrSL5SdmWjGBpXhu/7DRvVvl2mf/&#10;uWnjetJ0Ti+IwEG2XdksXPZg2/1IPQkYAAAAALV03PdeTJt/AMP05+f0vjb71x5Zn35+jZrlEXZW&#10;Z5Ny3WbHpS7VGR4Js61uAYMIF/QaHorPgKIz7/ztLoedd3/6/JNgphVhoOJxne10CjX+eu21N9Km&#10;9aSp6vSCsGzNhrb7kXoSMAAAAABqacGP/i1t/gEM00fOf6itKTCd8+/+Xfr5NWqWR9hZmpT1rUEG&#10;DP77r19M7+eWz3999W6vNRsROMiefxLMtB5av63t2Knq1sOPPJY2rSfJXnOO3m16wd4HHp9uWzYH&#10;HX5S271IfQkYAAAAALV07n0vp80/gGH66Ff+qa0pMJ34lnL2+TVKlkf4U616+e22Y1On4EW8l2iy&#10;t8QI+QhUFMX7j0ZtJq6T4rHpVVlG1Q8yYLD0p8+l93PLoO7rW558PX3+STDTunfdn67P5S8IGFS5&#10;blz6g7RxPUn2Peqitvvh/V9Ymm5XRicuvLntc4z6EjAAAAAAaun61W+kzT+AYTr0stVtjYHpxJrs&#10;2efXKFke4U8VjfTisSl7tcICcQ5bIYFiKKD4XsapDFXFgMGkTjD466//eupI917F4xbXvqpuXbTw&#10;79PG9SQ5+NS72+6JqkwvCNfe/3Tb/Uh9CRgAAAAAtXTjbzalzT+AYfrY4jVtjYHpxFrt2efXKFke&#10;4U9VpoDB1u07m+KtSQOt6QLFb2pXxatbxn+NDTJgcPbN/yO9n1sWP7But9eaDQGD3iqur+Jxe3zD&#10;21M/UVWsY479Utq4nhTvOuS0tvuhStML9j9oftu9SL0JGAAAAAC1lTX/AIbpiGum/3Zzp+yza1Qs&#10;j9BexWMzqm9BR3N03eadIYJHX9oZIijux7hFoCH2aSY6QxDx/sZdgwwYRAM8u5dbIhjQ+VqzEZMQ&#10;suevu5kGDOL6Kh63uJdUdWuf/eemzetJ8YFT7my7H6o0vWDeyYva7kXqTcAAAAAAqK3P3ro2bQAC&#10;DFOxOdDNDatfST+/RsHyCO1VPDbRKB90tZYziGkEEe4ovt6gdQYDWksohNiH2JeimJgwqIrnK+5L&#10;GRq+nfsUZlvdAgaDuqcnNWAQS1DMpOL6Kh63ONeqmvXaa2+kjetJUeXpBWHhsvFPZWJ0BAwAAACA&#10;2jruey+mzT+AYfrI+Q+1NQmmM6hx6rNheYQ/VRyL4rGJaQKDqGh+DjJM0AoOxP61AgOtkEAZliKI&#10;6jyWEagYd3UGDOI4zray+7io+Dr9OOlbj6fPX3czDRjEvVA8bj7XqlsPP/JY2rieFJ3TCyJwkG1X&#10;VsvWbGi7F6k3AQMAAACgts697+W0+QcwTIdc/Ehbk2A68S3l7PNr2CyP0F6dDehBfOs+JgUUn7NX&#10;xQDBHzbuDBBUrWna+X7GXZ1j9PvZp+w+Liq+Tj8+c83K9Pnr7vaf/2HqSPdWcS6Lx01Vt25c+oO0&#10;cT0JYimE4n0QYYNsu7I6cv4Fbfch9SdgAAAAANTWFb94NW3+AQzTR7/yT22NgunEt5Szz69he3zD&#10;+L9VXqYaRsAgnqP4nJ2iMRrf7m9NIajTN6/L1vTtPBezDRi8vnlbeh+3fOKSwY0In9SAwernXpk6&#10;2r1V8Zj1ExxR46+LFv592ryeBLEcQvE+qNr0glOX3NF2L1J/AgYAAABAbV2/+o20+QcwTIct+k1b&#10;o2A60UTMPr+GrSzj9MtSndMG4hvv/Vbnc8ZUgphIUPVjH0GICES0xLGKBn7R8hf+9L7DuMMTgwoY&#10;RPM7u49bBnk/Z88/CWYSMIjrqnjMBrW0iRpPHXPsl9Lmdd29Y595bffAwafenW5XZktXrm27F6k/&#10;AQMAAACgtm7/l7fS5h/AMH1s8Zq2ZkE32efXMPWz/nxdq7MBHY3zfiueo/ic8Rplqc6QQCsYEGK6&#10;RTTgW+J6Kb6P2RjE8eynOs+vgEF5rXtl89TR7l5lvsfUzGuf/eemzeu6e++nr2y7B/Y96qJ0u7I6&#10;6PCT2u5DJoOAAQAAAFBrR3/9X9MGIMAwFZsF3dz27Ob082tYLI+we3U2oAfREI9JBcXnHNZxj9dp&#10;BQViQsKeggLFfRm1ugQMHnxifXoPt5x552/bXme2bnny9fT5J8FMahiTR9R46rXX3kib13W315yj&#10;mxMLivdA/Fm2bVmduPDmtvuQySBgAAAAANTacd97MW3+AQzTn5+zoq1hMJ2vPbI+/fwaFssj7F4x&#10;Wr14jLYOqE9ZfM6ZNLVbgYHi8gOrXv5TYKBzCYIyK0OgZVABg6U/fS69h1sGFTCIz4Ts+SfBTCqu&#10;reJxG3eQRc2+Hn7ksbR5XXfvPuLstus/phlk25XZtfc/3XYfMhkEDAAAAIBaW/Cjf0ubfwDD9JHz&#10;H2prGkzn/Lt/l35+DYPlEfKKhnPxOA2qissLxP9vTRsoThooe2igtX8hghit/W5phSFaBhXOGGTF&#10;fna+p9lUt4DBpfc+3/Y6szWpAYPPX/XI1JHureI8Fo+bqm7duPQHafO67j5wyp1t98A73/e5dLuy&#10;2v+g+W33IJNDwAAAAACotXPvezlt/gEM0yGXrGxrGkxnUN967kV8C17tXsNqVHY+77hEuCH2paUY&#10;EIiwQzEgUMcaVMDgK7c/kd7DLYOaRhKho+z56+6vv/7rqSPdWxVDOcJT1a7TzlicNrDrbO8Dj2+7&#10;/g884TvpdmU2/8zr2j67mBwCBgAAAECtXb/6jbT5BzBMh162uq1xMJ3PXLMy/fwaBmuU51VsVK74&#10;4+AalRHoKB7/QdlTWKAYFCjjJIFx1aACBtEAz+7hlkEFDCJ0lD1/3c00YFA8ZrM9p6ocdcyxX0ob&#10;2HUWyyEUr/93HXJaul2ZLVz2YNt9yOQQMAAAAABq7cbfbEqbfwDD9LHFa9oaB9OZu+jh9PNr0KKJ&#10;rvIqHqdBNiqfe729sT2dVmCguAxBBELqPFlgVDWqgMEtT77e9jqzteC7vX9+1EksQdFrxT1RPGZx&#10;jlV1K2te19lec45uu/YPPvXu5p9l25bVnP3mtt2DTBYBAwAAAKD2suYfwDAdcdUzbc2DbrLPrkGz&#10;PMKeq3icBhkwiCkCcdxb4YHO4MCrWwQHRlGDChj85QUr0vu35aRvPT6QKQYx1SR7/rqbScAglvYo&#10;HrMI86hq1vNr/5g2sOssphUUr/2YZpBtV2bzTl7Udg8yWQQMAAAAgNr77K1r0wYgwDAVmwfd3LD6&#10;lfTza5Asj5DXpm3t34SOCQKqXjWogEF273bziUsebAYGWmL5g5ZL732+GUhoue3ZzY3z757ZZ0ed&#10;3P7zP0wd6e7VeU5N+ahu/eTeX6QN7Do78ITvtF37ex94fLpdmVkeYbIJGAAAAAC1d9z3XkybfwDD&#10;9JHzH2prIExnUGu3T0flZdR6/WucAQN6t/q5V6aOdPeKc1g8pzEtRFWzrrz61rSBXVfv2Gde23X/&#10;gVPuTLcru+L9x+QRMAAAAABq79z7Xk6bfwDD9BcX/rKtiTCd+DZz9vk1KL6Vv+cSMKh/DSJgEM3v&#10;7N5lcGYSMLh33Z8CBstfEKCqch1/4kVpA7uu3n3E2W3X/b5HVe/9Hzn/grbPVCaPgAEAAABQewsf&#10;eCVt/gEM00e/8k9tTYTpxNrt2efXoMR65SovAYP6l4BBNax7ZfPU0e5e/Z5PVZ76+JH/NW1i11VM&#10;LChe9zHRINuuzM6+4Z62e5DJI2AAAAAA1N71q99Im38Aw3TYot+0NRGmE2uzZ59fg2J8+J7rudfb&#10;m8/CGPWrQQQMHnxifXrvMji91qtb2kNBj28woaXKlTWw6+qd7/tc2zV/4AnfSbcru2VrNrTdg0we&#10;AQMAAACg9m7/l7fS5h/AMH1s8Zq2RsJ0Djvv/vTzaxB8u3f66mw+x0QDVa8aRMBg6U+fS+9dBqfX&#10;Wre5/XyaOlLdeviRx9IGdl2955OXt13zsVxCtl2ZWR6BIGAAAAAATISs+QcwbMVGQje3Pbs5/fzq&#10;V3xDX+25BAzqXwIG5ff5qx6ZOtLdyz1bn/r+nfemTey6sjwCdSFgAAAAAEyE4773Ytr8AximPz9n&#10;RVszYTpfe2R9+vnVr03bNN+mK83K+tcgAgZfuf2J9L5lMP7667+eOtLd69GX3m47nz7jqlsXLfz7&#10;tIldR5ZHoE4EDAAAAICJsOBH/5Y2/wCG6SPnP9TWUJjOpfc+n35+9WPFHy2P0K1WvdzerIz13VW9&#10;ahABg2iAZ/ctgzGTgEF8rhXPp6puHXPsl9Imdh3FcgjFa76KyyMcOvf0tnuPySVgAAAAAEyEc+97&#10;OW3+AQzTIZesbGsoTOfMO3+bfn71w/II3SuazcVjpupXAgblF0tQ9Fr9nktVntpn/7lpI7uOYmJB&#10;8Zqv4vIIpy65o+3+Y3IJGAAAAAAT4apf/Xva/AMYpkMvW93WUJjOZ65ZmX5+9cO38buXgEH9axAB&#10;g7+8oPflTpi5XgMG8ZlWPJcxgURVs55f+8e0iV1HESYoXu9VXR5h6cq1bfcfk0vAAAAAAJgIN/5m&#10;U9r8Aximjy1e09ZUmM7cRQ+nn1+zde863+ztpQQM6l+DCBhk9yyDc/vP/zB1pKevdZvbz2WcW1XN&#10;eviRx9Imdh2965DT2q73fY+6KN2uzA46/KS2e4/JJmAAAAAATIys+QcwTEdc9UxbU6Gb7LNrth7f&#10;4Ju9vZSAQf1LwKD8Vj/3ytSRnr46z+VLb5nSUtW68upb00Z2HR3w2evbrvd3vu9z6XZlZnkEigQM&#10;AAAAgIkx76bn0wYgwDAVmwrd3LD6lfTzazYsj9BbxaSH1jFb/oKAQR2r34BBNL+z+5XB6TVg8OhL&#10;b7edy03bfM5VtY4/sXrf4p+t4rV+8Kl3p9uUneURKBIwAAAAACbGcd97MW3+AQzTR85/qK25MJ2v&#10;PbI+/fyaKY3y3qt43GbzzXZV/hIwKL91r2yeOtrTl4kj9amPH/lf00Z23cz50BfbrvX3fvrKdLsy&#10;szwCnQQMAAAAgIlx7n0vp80/gGH6iwt/2dZcmM6Zd/42/fyaqVUvWx6h1yoeNwGDela/AYMHn1if&#10;3q8MTq/Vz3lU5aqskV1H7/nk5W3XegQOsu3KzPIIdBIwAAAAACbGwgdeSZt/AMP00a/8U1tzYTon&#10;fevx9PNrptZt3j7VwlHdqnjcNCzrWf0GDJb+9Ln0fmVweqlYDqF4HgWpqlsPP/JY2siuowNP+E7b&#10;tb7XnKPT7crM8gh0EjAAAAAAJsb1q99Im38Aw3TYot+0NRem85lrVqafXzNheYSZVfHYCRjUswQM&#10;yu3zVz0ydaSnr5feag8YxHlV1azv33lv2siumwgTFK/1CBtk25WZ5RHICBgAAAAAE+P2f3krbf4B&#10;DNPHFq9pazBM57Dz7k8/v2bCt3pnVsVjJ2BQz3ru9f4CBute2ZzerwzGX3/911NHevrqDIpE4EBV&#10;sy5a+PdpM7tu3nXIaW3X+r5HXZRuV2aWRyAjYAAAAABMlKz5BzBsxQZDN7c9uzn9/OrVHzb6Vu9M&#10;qnjsBAzqWZ3ffF/xx5mf5//+6xcbf3nBivSepT+9BgwiPFU8j7FkgqpmHXPsl9Jmdt2899NXtl3r&#10;ex94fLpdmVkegYyAAQAAADBRjvvei2nzD2CY/vyc3huTX3tkffr51aut8gU9V+ea7gIG9azOgEGY&#10;ba1+7pVdHnxifXP5hKKv3P5Es2FeJJgwvThuvVTcn4M4h2r8tc/+c9Nmdt184JQ72671bJsyszwC&#10;eyJgAAAAAEyUBT/6t7T5BzBMHzn/obYmw3Quvff59POrF4++ZHmEmVRn4/nxDY5fHWuQAYNBVTGo&#10;MOlhhdt//oepozJ9Fc+fMFB167XX3kib2XXzjn3mtV3n7//C0nS7MrM8AnsiYAAAAABMlHPvezlt&#10;/gEM0yGXrGxrNEznzDt/m35+9cLyCDOrzsZzrPGu6ldlDBgMsnoJK5x98//YLayQff6MWgQm1r2y&#10;eeqd7Lle3dJ+DmO5BFXNeviRx9Jmdt2865DT2q71fY+6KN2uzCyPwJ4IGAAAAAAT5apf/Xva/AMY&#10;pkMvW93WaJjOZ65ZmX5+9cLyCDMrAYPJqLoHDAZVr2/etltY4b//+sWhhRUiXBBhiF5q3ebtbefP&#10;vVrduvLqW9Nmdt2855OXt13vex94fLpdWVkegekIGAAAAAAT5cbfbEqbfwDD9LHFa9oaDdOZu+jh&#10;9POrG8sjzLwEDCajBAxGX93CCvH/Y5teK+7N4vmLc6qqWaedsThtaNfNgSd8p+3v9mybMpt/5nVt&#10;9xwUCRgAAAAAEydr/gEM0xFXPdPWaOgm++zq5rnXNcdnWgIGk1ECBtWvCFAVz9+mbQIGVa2PH/lf&#10;04Z2new15+i2v9Pf/4Wl6XZldu39T7fdc1AkYAAAAABMnHk3PZ82AAGGqdhs6OaG1a+kn1/T0XCb&#10;eQkYTEYJGFS/Vvxxm/NXk8qa2XUTyyEU/06P5RKy7cpq/4Pmt91v0EnAAAAAAJg4x33vxbT5BzBM&#10;Hzn/obaGw3S+9sj69PNrT6L5pmZeAgaTURG+KZ7noKpVxXP30Hqfd1WtJ598Lm1o182+R13U9nf6&#10;nA99Md2urCyPQDcCBgAAAMDEOfe+l9PmH8Aw/cWFv2xrOEznzDt/m35+7YnlEWZXAgaTU8XzHF7d&#10;YuJHVSrOVfHcrXr57amfqKrVT+79RdrQrpsDPnt929/p79hnXrpdWVkegW4EDAAAAICJs/CBV9Lm&#10;H8AwffQr/9TWcJjOSd96PP382hPLI8yuBAwmp4rnOcS5V9WodZu3t507garq1pVX35o2tOvm4FPv&#10;3vX3+QdOuTPdpqwsj0AvBAwAAACAiXP96jfS5h/AMB226DdtIYLpfOaalennV8byCLMvAYPJqeJ5&#10;DgIG1am4L527etQxx34pbWrXSUwrKP59HtMMsu3KyvII9ELAAAAAAJg4t//LW2nzD2CYPrZ4TVvT&#10;YTqHnXd/+vmV8W3e2ZeAweRU8TwHTerq1EPrt7Wdu61u08rWwR+enza162TOh77Y9vf5vkddlG5X&#10;VpZHoBcCBgAAAMBEypp/AMNWbDp0k312ZSyPMPsSMJicKp7nIGBQnbp33Z8CBstf2Dr1p6qKlTW0&#10;6yYCBcW/y/c+8Ph0uzKyPAK9EjAAAAAAJtJx33sxbf4BDNOfn7OirfEwna89sj79/CqyPEJ/JWAw&#10;ORWN6eK5FjCoThXPW0wzUNWshx95LG1q1837v7C07e/yveYcnW5XRpZHoFcCBgAAAMBEWvCjf0ub&#10;fwDD9JHzH2prPEzn0nufTz+/iiyP0F8JGExOdY7Zd+9Uo9yj9anv33lv2tSum4NPvXvX3+MfOOXO&#10;dJuysjwCvRIwAAAAACbSufe9nDb/AIbpkEtWtoUIpnPmnb9NP7+KLI/QX2leTk51Bgyc62pUBEGK&#10;5+0PG523qtaVV9+aNrXrJKYVFP8ej2kG2XZlZHkEZkLAAAAAAJhIV/3q39PmH8AwffQr/9TWfJjO&#10;57++Ov38arE8Qv8lYDA5JWBQzXp8w9tt583SFtWtY479UtrYrpO9Dzy+7e/xfY+6KN2ujCyPwEwI&#10;GAAAAAAT6cbfbEqbfwDD9LHFa9qaD9OZu+jh9POrxYj3/kvAYHJKwKCa1XneVHXr4A/PTxvbdRKB&#10;guLf43M+9MV0uzKyPAIzIWAAAAAATKys+QcwTEdc9Uxb86Gb7LOrxfII/VdnwCC+La3qWQIG1azi&#10;OTO1pdqVNbXr5r2fvrLt7/B3vu9z6XZlY3kEZkrAAAAAAJhY8256Pm0AAgxTsfnQzS1Pvp5+fj36&#10;kkb4IKozYBBNaFXPikBB8Vy7h8pfEaJyzupRDz/yWNrYrpv3f2Fp29/h2TZlZHkEZkrAAAAAAJhY&#10;x33vxbT5BzBMf37uP7Y1IKbztUfWp59ff9jo29eDqFe3CBhMSnUGDJzr8te6ze3nzNSJ6tb377w3&#10;bWzXTfHv7wgbZNuUkeURmCkBAwAAAGBinXvfy2nzj8l2+JKnGodc/Ejjw2f9rOkvLvxl47BFv0m3&#10;hdmIa6rYhJjOmXf+Nv382qrPNrAqHldN5/qWgEH1qvOcxcQRVc268upb08Z2nbxjn3ltf3/HcgnZ&#10;dmVjeQRmQ8AAAAAAmFgLH3glbf4xuQ67/LG2Xw4XRVP4iGueSx8HM/HRr/xTeo1lFnx3zW6fXate&#10;NiZ8kFU8tprO9S0Bg+pVLIlQPGeCVdWtY479UtrcrpO9Dzy+7e/vfY+6KN2ubCyPwGwIGAAAAAAT&#10;6/rVb6TNPyZTTC4o/mI4E6PthQzo13RBlk6fuWblbp9dMTZcDa6Kx1bTub4Vy4oUz/WKPzrXZa97&#10;123bdb6Wv7B16k9VFevjR/7XtLldJxEoKP79HYGDbLuyWbjswbbPRuiFgAEAAAAwsW7/l7fS5h+T&#10;qdd18WOSQfZ46NXHFq9Jr63MYefd3/a5pck2+CoeXwGD+laM1y+e66DKWzGtoHiu3JvVrqyxXTex&#10;JELx7+93vu9z6XZlMme/uW33GfRKwAAAAACYaFnzj8kzk2+Uh0MvW50+D/Qqu672pPiZ9fgGyyMM&#10;uorHN74xrepZAgbVqs7zFUtcqGrWk08+lza36+b9X1ja9nd3tk3ZzDt5Udt9Br0SMAAAAAAm2nHf&#10;ezFt/jFZPnL+Q22/FO7mw2f9zFIJ9CWuoezaynztkfW7PrNe3bJjqmWjBlUxFaL494KqZwkYVKsi&#10;UFA8V5aGqW49/MhjaXO7bg4+9e5df28feMJ30m3KxvIIzJaAAQAAADDRFvzo39LmH5PjiKueaWvm&#10;9uqQix9Jnw96MZNQy6X3Pt/8vLJm/HAqRq8X/15Q9axN23YPGMQYflXOevSlt9vOVZw/Vc268upb&#10;0+Z2new15+i2v7djmkG2XZlYHoF+CBgAAAAAE+3c+15Om39Mjpkuj1AU4YTsOaGbQy5ZmV5TmTPv&#10;/G3z8+oPG3VDh1ECBpNTxfMcYqqBKmfFciWt8xRTRlR166KFf582uOtk7wOPb/t7e9+jLkq3KxPL&#10;I9APAQOA/3979+NrVX3njf75G24mzaQxk9b+mIkxtala/MXMvTV9Up5Q01xLUo2P7TOtmRg7bdTw&#10;4M/ieIkj6p3qdIhQHeqF8UdnrNb6+5GqtFhFsIoyyFNaFJEqCHpQVEBkXz7bfU732nw4+5zDXvvH&#10;2q935pWxss4+x7PWOgv4vPf3CwAADLVrntyZDv8YHrESQfNfCk/GCXOfTl8T2olrJ7umMt/40er6&#10;gM27rctJa8HA97m6aT7PQcGgPxP3YPN5intUBjdf/dr30gF3lfzFtPMKz+3439lx/cT2CBwOBQMA&#10;AABgqN245t10+MfwOG72o4W/FJ6M4y5clr4mtHPyVWvTayozY96K2qrt+xqjGul0WgsGhs7VTfN5&#10;dq77N3Fems/TuhGtn0HO54+dlQ64qyRWLGh+bseKBtlx/cL2CBwuBQMAAABg6GXDP4ZH818IT8VJ&#10;89akrwvjie01suvpUN7aYxBaVmJ42fxMMHSubpa9ViyTbHjb4Lof03pPbnnPeRrkZAPuqvmr028o&#10;PLP/7Igvp8f1iy/Nuqhwj8FkKRgAAAAAQ2/mwk3pAJDqm37dhsJfCE9FbLGQvTa0k11Ph7Jlx3uN&#10;UY10OgoGw5PW1Sq8M74/85tt+wrn6d0P3JODmhde2JAOuKvm6LNvKTyzs2P6yQUL7i3cYzBZCgYA&#10;AADA0Dtz6avp8I/qm8wy9YdimwSmajLbc6zesKMxrpFOp7Vg4F3t1Y2CwWDkgS1/Ok/3bN7b+Lcy&#10;iFnxxLPpgLtqmp/XR52xKD2mnyxZ+2bhZyFMloIBAAAAMPRmP7Q9Hf5RfZ0oGIRY7j57fRjPFy/+&#10;dXo9ZRY9uKExrpFOJ5Zfb34mGDpXN6u2F98Z/9yb+xq/Iv2SWK2g+RzFagYyuLlx0b+nA+4q+dgn&#10;Zxae1589bX56XL+wPQKdoGAAAAAADL3LfrkjHf5RfZ0qGJx05bPp68N4Tpj7dHo9Za6768XGuEY6&#10;ndgSofmZoGBQ3bSuVhErGkh/ReGnWpl/7eJ0yF0lHz/6rMLz+shTL0mP6xe2R6ATFAwAAACAoXfD&#10;6nfS4R/V16mCwbTLn0pfH8YTxZTsesqc86OVjXGNdDqtBQND5+pGwaD/E6tKNJ+juD9lcHPWN/t7&#10;2N4Jn5h+QeF5fcQXvp0e1y9sj0AnKBgAAAAAQ+/W3+9Oh39UX6cKBsfPWZ6+PoxnMtff31y0rDGu&#10;kU5n74e1wjPB0Lm62fC2gkG/Z9lrHxTOkQx2vvq176VD7ir59FeuLDyvY0WD7Lh+cOKM7xbuL5gq&#10;BQMAAACAA7LhH9XXqYLBsec/nL4+tJNdT4ci5aX5efDAFkPnqqZ1tYog/RNln+rl88fOSgfdVXLU&#10;GYsKz+rsmH5x7tW3F+4xmCoFAwAAAIADzlz6ajr8o9qmX7O+8JfChyN7fWgnyinZ9ZRZvWFHY2Qj&#10;nc49m4vPBKlmFAz6O1veK64wEdslyGAnG3JXzee+c8fYczr+OTumXyx66pXCPQZTpWAAAAAAcMDf&#10;/ez1dPhH9TUPcA/HKVevS18fxhPba2TXU+YXK19tjGyk04l3Sjc/E+Kd1FK9vLXn4IKBc90/WbV9&#10;X+HcRCFEBjcjI++kQ+6qaX5Ox2oG2TH94JhTvlW4v+BwKBgAAAAAHDD7oe3p8I/qm8w7yMcT2y1k&#10;rw/jmXb5U+n1lFn04IbG2EY6ndaCgcFmddN8np3r/oqVRKqVFU88mw66q+TP//Lrhef0p79yZXpc&#10;P7A9Ap2kYAAAAABwwDVP7kyHf1TfZN5BPh4FA6bihLlPp9dT5oKbf9sY20ins26kuDS7oXN103ye&#10;nev+Sev2CL/ZZnuEQc8wFAw+fvRZhef0kadekh7XD374yIuFewwOh4IBAAAAwAE3rnk3Hf5RfZN5&#10;B/l4FAyYirhususp841rnmiMbaTTaS0YxP+Waqb1XfIx2Jbep3V7hJd3OS+DnhsX/Xs66K6SKBQ0&#10;P6ejcJAd12ufOWZW4f6Cw6VgAAAAANCQDf+ovpOufLbwl8NTpWDAVEy/Zn16PR2KlJN4F3vz8+C5&#10;N717uqpp3Q5DmaT32XvgFDQXP+KfZfAz/9rF6bC7Sj572vzCMzq2TMiO67VZ37++8HMPDpeCAQAA&#10;AEDDzIWb0gEg1XbK1esKfzk8VQoGTFV2PR3Klh3vNUY30sm8tadYMIghtFQzCgb9l1itoPmcxGoG&#10;MvgZhoLBUWcsKjyjs2P6ge0R6DQFAwAAAICGM5e+mg7/qL5jz3+48BfEU6FgwFQdN/vR9JrKrN6w&#10;ozG6kU6n+XnwwBYFg6omVqdoPteG2b3Pb7YVz4ltK6qRYSgYfP7cu8eez0effUt6TK8d8akZhfsL&#10;OkHBAAAAAKBh9kPb0+Ef1Tft0icKQ9ypiJUQsteGdr548a/Taypz6+MvN0Y30ulEqaD5mSDVTKxY&#10;0HyerVbR28T2CM3nQ7mnOhmGgkHz8zlWM8iO6bWZfzuvcI9BJygYAAAAADRc9ssd6fCP6jtp3prC&#10;XxJPRfa6MBEnzH06vaYy1931YmN0I51O69L5sW2CVC8KBv2V1u0RYoUJqUaqXjD4+NFnFZ7PR556&#10;SXpcr1225LHCPQadoGAAAAAA0HDD6nfS4R/D4XC2STjuwmXpa8JEnHTls+l1lTnnRysboxvpdFqX&#10;zrdMezWzbff+wnkO0rsse02xp6r56te+lw68q+KIL3y78Hz+xPQL0uN6rfn+gk5RMAAAAABouPX3&#10;u9PhH8Nh2uVPFf6ieDJiifvsNWEiTr5qbXpdZWb+w+ON0Y10OhveLr6TOt7pLtWLgkH/xPYI1U7V&#10;CwaxYkHz8zlWNMiO66UvzbqocI9BpygYAAAAADTJhn8Mh+nXrC/8RfFknHjF6vQ1YaKy6+pQpJy0&#10;Dp5/s81S7VXMux8cXDCIfyfdj+0Rqp2qFww+e9r8wrP5Y5+cmR7XSxcsuLdwj0GnKBgAAAAANDlz&#10;6avp8I/hMO3SJwp/WTxRp1y9Ln09mKjJbNGxesOOxvhGOp3m54F3U1c3zec5RLlEup8o8TSfB9sj&#10;VCtVLxgcdcaiwrM5O6bXFj31SuEeg05RMAAAAABo8nc/ez0d/jEcprKKwXEXLktfCybj+DnL0+sr&#10;89jzWxvjG+l0olTQ/EyIJdylerlnc/HZr2DQmzSfh/hnqVaqXjD4/Ll3jz2Xjz77lvSYXjrmlG8V&#10;fs5BJykYAAAAADSZ/dD2dPjH8Dhh7tOFYW47tkegE6Zd/lR6fWUWPbihMb6RTqf1HdUGz9XM8q3F&#10;Ism6EU2Sbqd1qwpbklQvVS8YND+XYzWD7Jhe+uZlNxfuMegkBQMAAACAJtc8uTMd/jFcjpv9aOEv&#10;jg8llrWfft2G9DVgMiZTbLng5t82xjfS6cSgufmZYPBczSgY9D5R3nEOqp0qFww+fvRZhefykade&#10;kh7XSz985MXCPQadpGAAAAAA0OTGNe+mwz+GS5QGJlIyOGnemvTjYbJOvmpteo1lzvnRysb4Rjqd&#10;1qGnd1VXM8+9WVypwnnuflrvtS3vKRhULVUuGBzxhW8XnsufmH5BelyvfOaYWYX7CzpNwQAAAACg&#10;RTb8Y/i0KxmcdOWz6cfBVEy/Zn16nR2KlJfm54F94auZ1pUqYkUD6W4UDKqfKhcMYsWC5mdyrGiQ&#10;HdcrM/92XuH+gk5TMAAAAABoMXPhpnQAyHCKpeuPu3DZ2F8iR+nAygWUoXlY0c6WHe81RjjS6Sx7&#10;rbh8fuwVL9XKy7uKBYMHtigYdDu2SKh+qlww+Oxp8wvP5I99cmZ6XK9ctuSxwv0FnaZgAAAAANDi&#10;zKWvpsM/gDJNZFuOUas37GiMcKTTaV0+P4bRUq20DreDdDdR3Gn+/tumonqpcsHgqDMWFZ7J2TG9&#10;1HxvQRkUDAAAAABazH5oezr8AyjTFy/+dWFgMZ5bH3+5McKRTieWam9+JqzabvBZtby15+CCgZUq&#10;up9YOaL5HOzV5alUqlww+Py5d489j48++5b0mF750qyLCvcVlEHBAAAAAKDFZb/ckQ7/AMoU23E0&#10;lwjGc91dLzZGONLpxJCz+Zlwz2bvbq9ims9xiFUNpLtpXS3ENgnVSjb8rorm53GsZpAd0yvnXn17&#10;4b6CMigYAAAAALS4YfU76fAPoEwnXflsYWgxnnN+tLIxwpEysnxr8Z3V8Y53qVaiONJ8jmPlCulu&#10;WrdJiHNiFYPqJBt+V8HHjz6r8Dw+8tRL0uN6ZdFTrxTuKyiDggEAAABAi1t/vzsd/gGU6eSr1haG&#10;FuOZ+Q+PN0Y4UkY2vF3cJiHeaS3VSmuJxLvnexPnobrJht9VcMQXvl14Hn9i+gXpcb1wzCnfKtxP&#10;UBYFAwAAAIBENvwDKNP06zYUhhbtSHlpfWd17BUv1cpvthWX51ci6V5ilYJYMSK+53FvNZ+HWMUg&#10;7j8Z/GQD8CqIFQuan8WxokF2XC/M+v71hfsJyqJgAAAAAJA4c+mr6QAQoEzHnv9wYXAxntUbdjTG&#10;OFJGWgeftkmoVuKd8s3nN95JL+UlSgUv7/rwoGJHZtlrH0x5q4T4uG2799cLDHGOo8QQ5zbE62af&#10;r9nosfFx8fHxWrZtmFqyAXgVfPorVxaexX/+l19Pj+uFq+5alV7X0GkKBgAAAACJv/vZ6+nwD6BM&#10;x89ZXhhcjOex57c2xjhSRmyTUO20nt8YPkvnE4P+iZQKWsVKBnHPxYC/eUWDKPrEvwtRAAijpYDs&#10;dTolro/4XDLxZAPwKjjqjEWFZ3F2TC8c8akZ6bULZVAwAAAAAEjMfmh7OvwDKNO0S58oDC7Gs+jB&#10;DY0xjpSR1m0SYuAp1UkMqJvPb5DOJVYraF0F5FBieL9q++RLCL1gJZOJJxuCV8HnvnPH2HM4/jk7&#10;phe+NOui9JqFMigYAAAAACSueXJnOvwDKNMJc58ulAjGc8HNv22McaSstL4rOobSUo3EoLj53AZL&#10;4R9+JlIsiF+P1QlidYPm73l8bHZ8p0SRYXS1g0OJIlH2saP8DJh4siF4FTQ/h2M1g+yYXrhgwb3p&#10;NQtlUDAAAAAASNy45t10+AdQppOvWlsYXoznnB+tbIxxpKy0vsvdu5erleZzGwyPp55Y8SMG9K3f&#10;01GjWx60u4fi16eypUKIzx8fG1sZxBYYcT6nes/Gx0UBIr7mKCaMvr5MPNkQfND9+V9+vfAc/vRX&#10;rkyP64VFT71y0D0BZVEwAAAAADiEbPgHUKZTrl5XGF60I+Umhoyj72iOgaVUK63vVo+Bskw+sfLA&#10;od75H8P5+PXJJlY2iPMRZYFDiQKBUkh/ZtMrr6VD8EH38aPPKjyDjzz1kvS4bvvMMbPS+w/KomAA&#10;AAAAcAgzF25KB4AAZWoeXrSzZcd7jXGOdDrN5YKgYFC9tL7jPobWMrms2p6vNhDFAsP/4c2KJ55N&#10;B+GD7hPTLyg8g4/4wrfT47pt1vevT+9DKIuCAQAAAMAhnLn01XT4B1Cm42Y/WhhgjGf1hh2NcY50&#10;Mq3lghADU6lWWpfij2G5TDxZuSDuG2UcqWrBIFYsaH4Gx4oG2XHddtmSxw66F6FMCgYAAAAAhzD7&#10;oe3p8A+gTMfPWV4YYIzn1sdfboxzpFPJygWjYp95qU5ixYLm82uP/YknKxdECcc9IpGqFgyOOmNR&#10;4RmcHdMLrfcilE3BAAAAAOAQLvvljnT4B1CmE+Y+XRhgjOe6u15sjHOkExmvXBC8M7taeXlXsWAQ&#10;517ap7WYEaz+IM0ZhoLB58+9Oz2m206c8d2D7kcom4IBAAAAwCHcsPqddPgHUKaTrny2UCIYzzk/&#10;WtkY58jhpl25INgmoVrZtnv/QedYxk/2PVMukNZUtWDQ/PyNskF2TLede/XtB92TUDYFAwAAAIBD&#10;uPX3u9PhH0CZTr5qbWGIMZ6Z//B4Y5wjh5N4J3u7csEoS8BXJ3s/rB10fqNoIodOlGyav1+/2aZc&#10;IAenigWDPzviy4Xn71+dfkN6XLf98JEXC/ckdIOCAQAAAMA4suEfQJmmX7ehMMRoRw4vrcvkt2Ob&#10;hGql9fzGO/QlT+u98sCWD+olDZHWVLFg8PGjzyo8e4889ZL0uG464lMzCvckdIuCAQAAAMA4zlz6&#10;ajoABCjTsec/XBhkjGf1hh2NkY5MNpMtF4QYqkp1snxr8R3560ZMzA+V1u9V3D8iWeZfuzgdiA+y&#10;I77w7cKz9y+mnZce101fmnVR4Z6EblEwAAAAABjH3/3s9XT4B1Cm4+csLwwyxvPY81sbIx2ZTKZS&#10;LhhlGf3qJJb4bz63z71pyf8ssTVI8/dJ0UbGSxULBrFiQfOzN1Y0yI7rpgsW3Fu4L6FbFAwAAAAA&#10;xjH7oe3p8A+gTNMufaIwyBjPogc3NEY6MtEcTrkgGEJXJ7FiQfO5jXfpD0uiKBNbQjSL70dm1XZF&#10;DJl4qlgw+Oxp8wvP3o99cmZ6XDcteuqVwn0J3aJgAAAAADCOa57cmQ7/AMp0wtynC4OM8cy99fnG&#10;SEcmksMtF4R7Nu9tvJoMelqvh0E/t6NFgQ1vf1QMiCJAlCbCsteKWxwcrlj9Ib5/e+2UIC2pYsHg&#10;qDMWFZ692THd9JljZqX3JXSDggEAAADAOG5c8246/AMo08lXrS0MMsZzzo9WNkY60i6dKBeMiteS&#10;wU8M41vPbT8ntipoLhCMlgda/xu6KUoZscKBrUNkNFUsGHzuO3eMPXfjn7Njumnm385L70foBgUD&#10;AAAAgDay4R9AmU65el2hRNCOtE8nywUh3r0tg594933ruY0Bfq8TX1d8HaPbE/S6RDBR8XUq30gV&#10;CwbNz9xYzSA7ppsuWHBveg9CNygYAAAAALQxc+GmdAAIUKbmYUY7b783PPvGTyWxTHz28/1wxbvJ&#10;ZfAT78BvPq9b3uvugLy5TBDFlQe2lFMmiNcdXfEgPk98vmbxNYwnEv8/7qd2X2P8uqLB8Oasb16S&#10;DsUH1cc+ObPwzP3safPT47ppydo303sPukHBAAAAAKCNM5e+mg7/AMp03OxHCwON8azesKMx1pHW&#10;xLu/s5/tnRBDWRn8tK4OUPZ5jWJKDN/j2lz2WmfKBKPFgdGyQJQkogxQ5rYF8Tna3V9RNBgtJ8jw&#10;5Ktf+146FB9UHz/6rMIz98hTe1ugOOaUb6X3G3SLggEAAABAG7Mf2p4O/wDKdPyc5YWBxnhuffzl&#10;xlhHmlNmuSDE8FQGP63XSae3v4gVCkYLBe3e+T+e+NjREkG8Xgzu47V7nShMxNfUuhJEs/i6rfgx&#10;PKlaweAvpp1XeOYe8YVvp8d1y6zvX5/eZ9AtCgYAAAAAbVz2yx3p8A+gTCfMfbow0BjPogc3NMY6&#10;MprWoXFZur2cvnQ+MRxvPqexqsDhJlYOiNed6goFMZCPrQhGiwSDkCg7bHj7w3FLFPE96YdShJSb&#10;qhUMYsWC5mdurGiQHdctly15LL2/oFsUDAAAAADauGH1O+nwD6BMJ135bGGgMZ5zfrSyMdZJsmuk&#10;Vtv6Sq228YVa7YUVB9v8u49+vULpVrkgdPrd7tL9xAC/9bxOJaNbBkx2lYIoIcTHRZmgzC0NupUo&#10;EIy3okF8f2ybUO1UrWDw2dPmF565f3bEl9PjumXJ2jfTewu6RcEAAAAAoI1bf787Hf4BlOnkq9YW&#10;BhrjmfkPjzfGOgeyZ3e9TLD/yftr++9ZWNt/2/yJe/Antf3P/LJWe3Nr48UGL90sF4yy9PtgJ85f&#10;8/mczAoGMSiPa2687QFaxevH6gRRSKjyu/lHiwbZ9yDE90Cqmb/+0v9IB+OD6qgzFhWeudkx3XLM&#10;Kd9K7yfoJgUDAAAAgAnIhn8AZZp+3YbCQKOdWIWgXirIigNTcc/Cj1Y4iBUQBiS9KBeEGKLKYCeG&#10;/bEtQaxI0W4VgSgkxHB8oisVxHFxbVa9UHCoxPcrvrfZ9ybKFgo61Us2GB9kn/vOHWPP2qPPviU9&#10;pltmff/69F6CblIwAAAAAJiAM5e+mg4AAcp07PkPF0oE41l/8z/nRYFO+NVdH22l0MfpVbkgxABZ&#10;qp/YwuBQg/JWMTiP4kkVtjzoVDa8nW+bEP8uyhdSnWSD8UHW/KyN1QyyY7rlsiWPHXQPQbcpGAAA&#10;AABMwN/97PV0+AdQpuPnLC8MNsbz6IIb83JAJ915/UdbKPTRqgbxjvCJDn3LZEBazcS766MoMJEt&#10;EKJUEEN078g/dMZbzSC+d1KNZIPxQfWxT84sPGs//ZUr0+O6ZdFTr6T3D3STggEAAADABMx+aHs6&#10;/AMo07RLnygMNsaz8Npb8lJAWZbdXqttfKFW27O7MVLqfqJcEEPd7Od2t8XQVKqTGIRPZFWMWL1C&#10;qWDyidJG9v2M77kMfrLB+KD6+NFnFZ61R556SXpcN3zmmFnpfQPdpmAAAAAAMAHXPLkzHf4BlOmE&#10;uU8XBhvjmTvvtrwIULZY1eDJ+2u1N7c2RkvdST+VC0YZMg9+tu3eX/vNtvGLBbGaQQzCbX9weInv&#10;dbYyRHxv4/6WwcymV15Lh+OD6i+mnVd41sb/zo7rhpl/O++g+wV6QcEAAAAAYAJuXPNuOvwDKNPJ&#10;V60tDDbGc87ld+YFgG568CddWdWgH8sFwbuvBzcTWbEgrrmXd31o+N3BxPc9u5fj3/k+D2ZWPPFs&#10;OhwfVLFiQfOzNlY0yI7rhgsW3HvQvQK9oGAAAAAAMEHZ8A+gTKdcva4w2GgnHfr3SqxqsPWVxsip&#10;c+nXckGId2Mbig5W4nw99+b4xYIoHsS77aWcxDmILUZav+9KBoOZqhUMPnva/MJz9mOfnJke1w0/&#10;fOTFg+4T6AUFAwAAAIAJmrlwUzoABChT82CjnZ1Lr8uH/b10z8Jabf2qWm3XSGP8NPX0c7lgVOzH&#10;L4OROFfZEv2jolhg24vuJVtBIrarkMFK1QoGR52xqPCczY7phiM+NeOg+wN6RcEAAAAAYILOXPpq&#10;OvwDKNNxsx8tDDfGs2rhgnzI3y9+dVettvl3jTHU5DII5YLwwJYPGl+x9HNicJ2dv6BY0LtkJYP4&#10;dzI4uf+BX6UD8kF19Nm3jD1jP/edO9JjuuFLsy466N6AXlEwAAAAAJig2Q9tT4d/AGU6fs7yQolg&#10;PLf+07/mg/1+E6savLBiwqsaDEq5YNSW96xi0JeJ623rK7W3tr6enrdVq56r7XppagUY6VyyksG6&#10;EffUoGT+tYvTAfmgan7GxmoG2THd8M3Lbj7ovoBeUTAAAAAAmKDLfrkjHf4BlOmEuU8XBhzjWXjt&#10;LflAv58tu71W2/hCYzR1cN7as7++KkD2c7lfxX7y0sFsfaUoVsGIgkqTWB0jrqWC7Ho7YNfPbiyc&#10;r0fWbaltu//WsV8f73qU7iQrGSjuDEaqVDD4syO+XHjG/tXpN6THdcNVd6066J6AXlEwAAAAAJig&#10;G1a/kw7/AMp00pXPFgYc4znn8jsLg9SBcuf1tf3P/LJWe3NrY0z1UblgvD3y+9nQL7G/Z/fBxYD1&#10;q4qlgAPn+6BSwD0L8+ujw1596M7af674Ve13j/+v9NeVDHqbbNWS+Flg64r+T5UKBh8/+qzCM/bI&#10;Uy9Jj+uG5nsBek3BAAAAAGCCbv397nT4B1Cmk69aWxhwjGfm/7wnHZYOnAd/Utvz++drD7z0Tvrz&#10;eBAM7L7xUfBoLgVkqwU8ef/BxYDsPA44JYPeJkoGrauXROlA+jvn/f1V6YB8EPVLweCYU75VuA+g&#10;1xQMAAAAACYhG/4BlGn6dRsKA452skHpoNrz79fXXlp2b30J++xncr+LAWlXMoHVAurFgNZSQJdW&#10;CxhkSga9Taxi0npfrRuxVUI/56tf+146JB9EUShofr5G4SA7rmyzvn/9QfcB9JKCAQAAAMAknLn0&#10;1XQACFCmY89/uDDkGM/6m/85HZQOutg3/7knV9bu+cPgrGrQdhBqtYCBoGTQ22x4+8OD7q0oHkh/&#10;RsGg8y5YcO9B9wD0koIBAAAAwCR8644/psM/gDIdP2d5YcgxnkcX3JgOSaskVjX4zbMvpj+nyxYF&#10;h+XPbyxYteq5+n7+zbbdf2vtrQdv+1Mp4MGfpP8tDAYlg97mN9v2Fe5DWyX0b/76S/8jHZIPor86&#10;/YbC8zU7pht++EhvnndwKAoGAAAAAJMw+6Ht6fAPoEzTLn2iMOQYz8Jrb0kHpFUUqxrEMP+B321P&#10;f2Y3i20WWosBraWAKC5EMaBZbNOQfW6Gj5JB7xLbjdyzuXhPx8oG0n/JBuSD6qgzFhWer9kxZTvi&#10;UzMK1z30AwUDAAAAgEm45smd6fAPoEwnzH26MOQYz9x5t6XD0aprLgW8dc/i9Bg4XPWtLKQneXlX&#10;cauEKBxE8UD6K9mQfFB97jt3jD1bjz77lvSYsp0447uF6x76gYIBAAAAwCTcsPqddPgHUKaT5q0p&#10;lAjGc87ld6aDUaAD7ry+Vntza2OUKt3O8q0fFH5ftm5Ew6CfMjLyTjokH1TNz9ZYzSA7pmzfvOzm&#10;wjUP/UDBAAAAAGCSsuEfQJlOuXpdYdDRTjoYBTpDyaBn2bZ7/0G/L3v3g/2NX5VeZ8UTz6ZD8kHV&#10;/Fz9q9NvSI8p22VLHjvomodeUzAAAAAAmKSZCzelA0CAMjUPOtrZufS6fDAKdEaUDPbsboxVpZtZ&#10;tX1f4fdlUTqQ/kiVCgYfP/qswnP1yFMvSY8r26KnXilc79APFAwAAAAAJunMpa+mwz+AMh134bLC&#10;sGM8qxYuyIeiQOc8+BMlgx4kViy4Z/NHvyeL/28Fg/7JbXc8kA7JB1E/FAyO+NSMg/4cAv1AwQAA&#10;AABgkr73i23p8A+gTMfPWV4Ydozn1n/613wgCnTWstsbo1XpZqJUsG7kQ+WCPsv8axeng/JB9Inp&#10;FxSeq1E4yI4r04kzvpv+WQR6TcEAAAAAYJIu++WOdPgHUKYT5j5dGHaMZ+G1t+TDUKDznry/MV4V&#10;Ge5UqWAQKxY0P1d7UTD45mU3p38WgV5TMAAAAACYpBtWv5MO/wDKdOIVqwvDjvGcc/md+SAUKEVt&#10;/arGiFVkePPVr30vHZQPok9/5crCc/Vjn5yZHlemy5Y8lv5ZBHpNwQAAAABgkha/+F46/AMo08lX&#10;rS0MO8bzjYvvSoegQHlqm3/XGLOKDGeqVDA46oxFhedqdkzZfvjIi+mfRaDXFAwAAAAApiAb/gGU&#10;afp1GwrDjnayAShQojuvr9Xe3NoYtYoMXz5/7Kx0UD6I+qFgkP0ZBPqBggEAAADAFJy59NV0AAhQ&#10;puZhRzvrb/7nfAgKlOeehbXant2NcavIcCUbkg+qz33njrHnaZQNsmPKdOKM76Z/BoF+oGAAAAAA&#10;MAXfuuOP6fAPoEzHz1leKBGMZ9XCBfkAFCjXr+5qjFtFhiebXnktHZQPqubnaS8KBjP/dl76ZxDo&#10;BwoGAAAAAFMw+6Ht6fAPoEzTLn2iMPQYz8Jrb8mHn0Dpai+saIxdRYYjK554Nh2UD6rm52kvCgbn&#10;Xn17+mcQ6AcKBgAAAABTcM2TO9PhH0CZTpj7dGHoMZ65825LB59Ad9S2vtIYvYpUP7fd8UA6KB9E&#10;f/6XXy88T4889ZL0uDJdddeq9M8g0A8UDAAAAACm4IbV76TDP4AynTRvTWHoMZ5zLr8zHXoCXXLn&#10;9bXant2N8atItTP/2sXpoHwQ/dkRXy48Tz8x/YL0uDItWftm+mcQ6AcKBgAAAABTlA3/AMp0ytXr&#10;CkOP8fzNBfflQ0+ge5bd3hi/ilQ75/39VemgfFD9xbTz6lsjfPa0+fXCQXZMWY741Iz0zx7QLxQM&#10;AAAAAKZo5sJN6QAQoExZmeBQdi69Lh96Al1Te2FFYwQrUt189WvfS4flTN6JM76b/tkD+oWCAQAA&#10;AMAUnbn01XT4B1Cm4y5clpYJMqsWLkgHnkB31d7c2hjDilQzn/zMjHRYzuTN+v716Z89oF8oGAAA&#10;AABM0fd+sS0d/gGU6fg5y9MyQeYXN/w4HXYCXXbPwlptz+7GKFakWhkZeScdlDM15159e/pnD+gX&#10;/+WR1z6oAQAAADB5/7j8zXT4B1CmE+Y+nZYJMguvvSUfdgLd98wvG+NYkWplzQsbal857e/pkMWP&#10;r0//7AH94r9sfX9/DQAAAIDJe/QP76XDP4AynXjF6rRMkDnn8jvzQSfQE7WtrzRGsiLVybv7Dlza&#10;ye+VgWpSMAAAAACYorXb9qbDP4AynXzV2rRMkPnGxXelQ06gR2KrBJGK5Z0P8t8rA9WkYAAAAABw&#10;GLLhH0CZpl+3IS0THEo65AR6pvbCisZYVqQaeWtP/vtkoJoUDAAAAAAOw7l3bEkHgABlyooEh7L+&#10;5n9Oh5xA79R2jTRGsyKDn227898nA9WkYAAAAABwGC68+7V0+AdQpuPnLE/LBJlVCxekA06gh5bd&#10;3hjNigx29u2vpb9HBqpLwQAAAADgMPzLr99Mh38AZZp26RNpmSCz8Npb8gEn0FO1ra80RrQig5vd&#10;HyoYwLBRMAAAAAA4DPet25UO/wDKdMLcp9MyQWbuvNvS4SbQY/csbIxoRQY373yQ/x4ZqC4FAwAA&#10;AIDD8Ogf3kuHfwBlOmnemrRMkDnn8jvz4SbQc7WNLzTGtCKDmbf25L9HBqpLwQAAAADgMGXDP4Ay&#10;nXL1urRMkPmbC+5LB5tAH7jz+lptz+7GqFZk8JL93hioNgUDAAAAgMN0+k2b0gEgQJmyMsGh7Fx6&#10;XT7cBHqu9sKKxqhWZLCy90MFAxhGCgYAAAAAh+ncO7akwz+AMh134bK0TJBZtXBBOtgE+oBVDGRA&#10;s+sDBQMYRgoGAAAAAIdp/rI30uEfQJmOn7M8LRNkfnHDj/PBJtAXahtfaIxsRQYnb+3Jf28MVJuC&#10;AQAAAMBhWrxyJB3+AZTphLlPp2WCzMJrb0mHmkCfuGdhY2QrMhjZf0D2+2Kg+hQMAAAAAA7To394&#10;Lx3+AZTpxCtWp2WCzDmX35kPNbsgtmcIjy64sV50CNf+49L61xRm/s97at+4+K76Kgs7l16XvgYM&#10;g9rm3300uRUZgOz+UMEAhpWCAQAAAMBhWrttbzr8AyjTyVetTcsEmRjgZwPNqYgSwGhpIEoBo6WB&#10;ufNuGysN/M0F96VfRzvxcfE662/+5/RzQ6X96q7G6Fak/7Nzb/77YqD6FAwAAAAAOiAb/gGUafp1&#10;G9Ih/aGkA80WURq49Z/+daw0cMEVPx0rDWSvWSarGjCMartGGuNbkf7Ott3574mB6lMwAAAAAOiA&#10;c+/Ykg4AAcqUDeYP5VCrAsQAP0oFsVVB9nG9ZlUDhklt/arG+Fakf2N7BBhuCgYAAAAAHXDh3a+l&#10;wz+AMh0/Z3k6lM/E6gTNg8wtP/lh7dp/XDrl7Qx6waoGVN49CxsjXJH+zYjtEWCoKRgAAAAAdMC/&#10;/PrNdPgHUKZplz6RDuIzseVBDDCjaBBbH2THDAqrGlBltTe3Nsa4Iv2XffutXgDDTsEAAAAAoAPu&#10;W7crHf4BlOmEuU+nA/jMOZff2bfbIBwOqxpQNbZJkH7Org8UDGDYKRgAAAAAdMCjf3gvHf4BlOmk&#10;eWvSofswsqoBlbHs9sYoV6T/sn13/nthYHgoGAAAAAB0SDb8AyjTKVevS4ftw86qBgw6kX7M+/us&#10;XgAoGAAAAAB0zNlLNqcDQIAyZQN2PmJVAwZVbesrjZGuSP/E6gVAUDAAAAAA6JDFK0fS4R9AmY67&#10;cFk6XKdodFWDVQsX9K1nFt9c++0tizsiXiv7HJO17v9bVNvzv26jy/a98rvGSFekP/Ku1QuABgUD&#10;AAAAgA7ZOLKvdvpNm9IBIEBZjp+zPB2o09/ivE27/KnaSVc+Wzv5qrXpuZ2o6ddtqL/GCXOfrn3x&#10;4l93tHTyrRtWps88yrVz7/7GWFek94mrcZvVC4AGBQMAAACADlq5eXc6/AEoSwyps8Ew/eHY8x+u&#10;lwli+B9lglOuXpeex4mafs362knz1tRfL1637BUsFAx64609CgbSPxnZm1+nwHBSMAAAAADosEf/&#10;8F5txoKX0sEQQKedeMXqdDBM98Wwf6xMMG9NvQyQnbOJijJClBJGywRRVsg+b5nO+/Ez6bOOcsVe&#10;9yL9kN0f2hoBKFIwAAAAAChBbJfwg/u3KhoApYul8bPBMOWKMkFsRxDD/zgHsU1Bdn4mKl4jygSx&#10;IkWUCbLP2Qv/tmJz+pyjfCK9zr4Dl6GtEYBWCgYAAAAAJYsVDX763Nu1f/n1m7X5y96onXvHlrps&#10;wAQwWfEu+WwwTOccN/vR2rRLn6ivFtGpMkG8VrxmvHb2OfvB1+evSJ9rdIdILxNX4I49+bUJDDcF&#10;AwAAAIAeW7l5d72EsHjlSL2EECsfRAHh7CWb08EUQKtsOMzUxOoBsYrAaJkg+35PVBQR4jVilYNY&#10;7aCfywStolyw8a296XOL7hDpZUb25tclgIIBAAAAwACIAkKIAkK48O7X6iWE02/alA61gOHST0vq&#10;D4pjz394rEwQWxOccvW69Hs7UbGSxEnz1vypTHDhsvTz9rMZVzxeO+/Hz9gWoU+I9Co7lQuAcSgY&#10;AAAAAFTAxpF99QLCfet2jZUQRrdimLHgpXQYBlRHDLSzgTEfGS0TxPA/SgBRBsi+jxMVZYTRMkG8&#10;brx+9nn72fSLHql964aVtX+6d0Pt58+8brWCPiTS7cRVZ+UCoB0FAwAAAIAhsXbb3noJ4afPvV0v&#10;IMxf9sZYCSEboAGDIwbd2RB5GMXKAVG4iO9JbE/QkTLBlc/WVzoY5JUiokxw5X+sq69O8OTGnelz&#10;gv701p6DxTvMd31QO8jeDw+2T1dBJpC4TnYcuLayaxCgmYIBAAAAAGNWbt5dKCH84P6t9QLC2Us2&#10;p4M3oD/Eu+mzoXLVHTf70dq0S5/4U5ngug3p92ei4jVOvGJ1/TUHuUwQWx3MWfJ8bdGyl2qP/Of2&#10;9Oc9w23b7oNLC/HO9dbCwvv7Di4s6CtUL7sPnNe4JrJrBaCVggEAAAAAkxIFhLB45Ui9hHDh3a/V&#10;Swin37QpHdgB5YvBeDZorpIY+MfgPwoA8d+bfR8mKooI8RpRTIjXjKJC9jkHQWx1cN6Pn6lvdRBl&#10;Alsd0AutZYV3PiiWFVqLCgd+WfogsWpBnK/snAIcioIBAAAAAB21cWTfWAkhCghhdCuGGQteSod9&#10;wOHLhs+Dql4muPyp+tYEsUVB9t87UdOvWT9WJoitE2ILhexzDorRrQ5+/szrtef/+G76cxgGzfaW&#10;FRWaywnx7nqrJ3Q28X2M7212LgDaUTAAAAAAoOvWbttbLyDct25XvYAwf9kbYyWEbEAItDeIg/Nj&#10;z3+4XiaI4X9s89CJMkG8TrxevG68fvZ5B8XX56+ob3Xwbys2157cuDP9eQrDqHmLh9HVEkaLCPGu&#10;fMkTK0fs3PvR9y/7vgJMhIIBAAAAAH1p5ebd9RLCT597u15C+MH9W+sFhLOXbE4HizDsYqCeDan7&#10;RRQgYgWB0TJBlAGy/46JijJCrHAQKx1UoUww44rH61sdLFr2Un2rg+znIjBxo6sixEA9CgjvNrZp&#10;GLbtGaJwEf/tOw58L7LvE8BkKRgAAAAAMLBGt2JYvHKkXkK48O7X6iWE02/alA4kocpi0J4Nrnvh&#10;uNmPjpUJYnuC6ddtSL/miYrXOPGK1WNlguxzDpLpFz1S3+rgn+7dUN/qYONbe9OfcUC5WldBeL9R&#10;QgiDmihQxH9HFCuiZJH9dwMcDgUDAAAAACpr48i+sRJCFBCaSwgzFryUDjJhUMUAPhtmly3KBNMu&#10;faL++aMIkH1tExVFhLEywYHXjNfOPuegiTLBlf+xrr7VwfN/fDf9eQX0p9GVEJqLCM1bMvRiW4b4&#10;fPF5o0gQX0uUCeLry75+gE5TMAAAAABgqK3dtrdeQLhv3a6xEkIUEEI2AIV+FYP5bLjdSbF6QKwi&#10;EFsTdKpMEKscxGoHsYVC9jkHzdfnr6jNWfK8rQ5giDWXEpqNbtfQThQZWj/WagRAv1AwAAAAAIA2&#10;Vm7eXS8h/PS5t+sFhPnL3qgXEM5esjkdnEIvTL9mfTrwnopjz3+4XiaI4X+UCU65el36OScqvraT&#10;5q2pv168blXKBLHVwXk/fqa+1UGUCWx1AABUnYIBAAAAAHTA6FYMi1eO1EsIP7h/a72EcPpNm9KB&#10;K5QhG4K3E8P+sTLBvDX1MkD22hMVZYQoJYyWCaKskH3eQRRbHUSZ4OfPvG6rAwBgKCkYAAAAAEAX&#10;bBzZN1ZCGN2K4cK7X6uXEGYseCkd1MJkxUA/G4xnTrxidX2bgux1Jiq2OIgyQWybMJnPPQhGtzr4&#10;txWba09u3Jne1wAAw0bBAAAAAAD6xNpte+sFhPvW7RorIUQBIWTDXWj1xYt/nQ7LM7HCQPYahxJl&#10;giglTLv0idpxsx9NX3NQzbji8fpWB4uWvVTf6iC7PwEAUDAAAAAAgIGycvPuegnhp8+9XS8gzF/2&#10;hhICY6I0kA3QM7HqQPYasapBlAnitaKwULUywfSLHhnb6iDKBBvf2pveawAAHEzBAAAAAAAqZnQr&#10;hsUrR+olhB/cv7VeQDh7yeZ0oEx1nDRvTTpUz8SWBtOvWV//mLEywYXL0mMHWZQJrvyPdfWtDp7/&#10;47vpPQMAwMQoGAAAAADAkNk4sm+shDC6FcOFd79WLyGcftOmdHDNYIiVB7Ih+7D4+vwVtTlLnq9v&#10;dfDkxp3p9Q8AwNQpGAAAAAAAB1m7bW+9gHDful1jJYTRrRhmLHgpHW7TH7LBexXNuOLx2nk/fsZW&#10;BwAAXaRgAAAAAABMycrNu+slhJ8+93a9gDB/2RtjJYRs8E13VHGbgxBbHUSZ4OfPvG6rAwCAHlEw&#10;AAAAAABKM7oVw+KVI/USwg/u31ovIJy9ZHM6HOfwHT9neTqgHySx1cGV/7Gu9m8rNtvqAACgjygY&#10;AAAAAAA9s3Fk31gJYXQrhgvvfq1eQjj9pk3pAJ3xTbv8qXRo369GtzpYtOyl+lYH2XUCAEB/UDAA&#10;AAAAAPraaAnhvnW7xkoIo1sxzFjwUjpkH2YnXrE6HeT3g+kXPTK21UGUCTa+tTc95wAA9CcFAwAA&#10;AABg4K3dtrdeQvjpc2/XCwjzl70xVkLIhvBVdvJVa9Phfi9EmSC2Ovj5M6/Xnv/ju+m5AwBgcCgY&#10;AAAAAABDYeXm3fUSwuKVI/USwg/u31ovIJy9ZHM6qB9U069Znw77y/b1+Stqc5Y8X9/q4MmNO9Nz&#10;AADAYFMwAAAAAABoiAJCGN2K4cK7X6uXEE6/aVM6zO9XWQGgk2Zc8XjtvB8/M7bVQfa9BACgehQM&#10;AAAAAAAmaOPIvnoB4b51u8ZKCKNbMcxY8FI67O+F4+csT4sBUzH9okfqWx1EmcBWBwAAw03BAAAA&#10;AACgg9Zu21svIfz0ubfrBYT5y94YKyFkZYAyfPHiX6dlgYmIrQ6u/I91tX9bsdlWBwAAFCgYAAAA&#10;AAB02crNuwslhB/cv7VeQDh7yea0MDBZJ8x9Oi0PtIqtDuYseb62aNlLtjoAAKAtBQMAAAAAgD4U&#10;BYSweOVIvYRw4d2v1UsIp9+0KS0VNDtp3pqDygTNWx1EmWDjW3vTzwsAAIeiYAAAAAAAMIA2juwb&#10;KyFEASGMbsXwX//fdfUyQWx18PNnXq89/8d309cAAIDJUDAAAAAAAAAAANpSMAAAAAAAAAAA2lIw&#10;AAAAAAAAAADaUjAAAAAAAAAAANpSMAAAAAAAAAAA2lIwAAAAAAAAAADaUjAAAAAAAAAYMF857e8H&#10;xg/+cXH63wDA4FEwAAAAAAAAGDD/x8emD4xZZ12c/je02rZ7f+2tPftr73ywv/buvlpt74e12v7a&#10;R9l34B/eP/DvRvZ+dFz28QCUT8EAAAAAAABgwLQO8e997Lfpcf1ovCLBRBMfEx+/48DrZJ8DgHIo&#10;GAAAAAAAAHTIjh//uDbyf3/1sMRrtL7uG799vnBMa8Hg4VNnFH69H8TX9d8+83+lv1ZFf/zqf609&#10;M2tmbc13z6n975sW1v7wi1/UNq1cddC5BBhkCgYAAAAAAAAdsG39H9LB81TEazW/toJB/4uCwcq/&#10;/kJK8QCoCgUDAAAAAACADmgtARyOGMw3FwhaB/XNvxYUDHpvvILBoaz6b39TLx68+MNraxtuu7Ve&#10;PHjtjZ3p9QXQDxQMAAAAAAAAOkDBoCj7uqtsKgWDQ3n4J7fX7n3st2N+u+GP6TUH0G0KBgAAAAAA&#10;AB2gYFCUfd1V1smCwf/5iZMK53fufz+/tuPW22rbH16WXnsA3aJgAAAAAAAA0AEKBkXZ111lZRYM&#10;/uG4L9c/x5uXXpxeewDdomAAAAAAAADQAQoGRdnXXWVlFgx+cME/1q+vbev/kF57AN2iYAAAAAAA&#10;ANABCgZF2dddZZ0sGGxeuz69xgB6TcEAAAAAAACgAxQMirKvu8qmUjBY891zav/5/8yt/e+bFtY2&#10;rVxV2/LylvTaAugXCgYAAAAAAAAdsO2V19PB81Tse2ljrTkfrH2h8OsKBv1nvIKBIgFQFQoGAAAA&#10;AAAAHbL97ntqI2d9Ix1AT8TO//6N2vuLb2rUCv4UBYP+FwWDF793Tu0PV82tvfqTRbUtTysSANWj&#10;YAAAAAAAANAh23fvr721Z39t1we12vv7arW9HzYaAh1Oa8FgxRPPNn5F+in7D4jrYOfej66N7JoB&#10;GCQKBgAAAAAAAJPUrSKBVCsf7K/V3j1wvcS1k11XAP1OwQAAAAAAAOAQduzZXxvZq0ggnU+sbrD7&#10;wPVkdQNgkCgYAAAAAAAAQ6+5SBBD33inuUg3s6+xukFch9k1CtAPFAwAAAAAAIChoUggg5K4Pt85&#10;cIFa3QDoJwoGAAAAAABA5cQe97H0fBQJYlsDRQIZ5DSvbrBN4QDoIQUDAAAAAABgYLUWCWIQK1L1&#10;xLUeqxvEihzZfQFQFgUDAAAAAACgr8U7thUJRPLEvfC+1Q2ALlEwAAAAAAAA+sJokSDemR3LwUeR&#10;QI9AZHKJ7UCiiGN1A6AMCgYAAAAAAEBXKRKIdCdxX8XqBrH6h9UNgE5QMAAAAAAAAEqxvVEkiHdT&#10;KxKI9D6xukHci3FfZvcsQDsKBgAAAAAAwGFpLhLEu6WjSCAi/Z0o++w+cK/G6gZxD2f3NkArBQMA&#10;AAAAAGBCFAlEqpvR1Q1G9ub3P0BQMAAAAAAAAAp27NlfHzJGkSDe4axIIDJ8iXv/nQ+sbgAUKRgA&#10;AAAAAMCQai0SxDuYRURas69pdYNtCgcw1BQMAAAAAACg4hQJRKSTiVVNYnWD+NmS/cwBqkvBAAAA&#10;AAAAKuKtPftrOxtFghgAxruORUTKTPyced/qBjA0FAwAAAAAAGDAKBKISL8mVkiJn01WN4BqUjAA&#10;AAAAAIA+FO8EjiJBLEOuSCAig5j4kRWrG0QhyuoGUA0KBgAAAAAA0CeiTBBFAj0CEaliRlc3iPJU&#10;9jMQ6H8KBgAAAAAA0EdiWfEYwMUgTkSkqokfcbs//Gh1g+1WN4CBoWAAAAAAAAB9KoZusaqBsoGI&#10;VD3xc+7dfTVlA+hzCgYAAAAAADAAYugW7/SNd/yKiFQl+/Z/tJJBlKlsnQD9T8EAAAAAAAAGzDZl&#10;AxEZwMRiLHsP/NyKbWBGDvwMi59l2c84oH8pGAAAAAAAwACLAV0M6t7f99HwTkSkXzK67UEUonZY&#10;nQAqQcEAAAAAAAAqRNlARHoRWx3AcFAwAAAAAACAioohX7x7OAZ/IiKdSvxIsdUBDCcFAwAAAAAA&#10;GAKxPLmygYhMJbY6AEYpGAAAAAAAwJDZvnt/fRnzGBqKiDTHVgfAeBQMAAAAAABgiCkbiAx3mrc6&#10;iJ8H2c8JgFEKBgAAAAAAQF3sox5LoMe7l0Wkeoki0fu2OgAOg4IBAAAAAABwEGUDkcHO6FYHsTqB&#10;rQ6ATlEwAAAAAAAA2orl0+Odz3ZSEOnP2OoA6AYFAwAAAAAAYFKUDUR6G1sdAL2iYAAAAAAAAExZ&#10;DDff3ffRcuwi0vnY6gDoJwoGAAAAAABAR4yWDeLd1SIytdjqAOhnCgYAAAAAAEDHxWD0nQ/2KxuI&#10;jJPRrQ7iXrHVATAIFAwAAAAAAIBSjZYN4p3ZIsOa6No0b3WwzeoEwABSMAAAAAAAALomhqo79+6v&#10;D1pFqpwo1MSWIbY6AKpEwQAAAAAAAOiJ5rKBnRRkkGOrA2BYKBgAAAAAAAB9Id7pHUNaZQPp59jq&#10;ABhmCgYAAAAAAEDfibJBLC+/T9tAehxbHQD8iYIBAAAAAADQ12LJeWUD6UZsdQAwPgUDAAAAAABg&#10;YMTQN5amj0GwyOHEVgcAk6dgAAAAAAAADKRYrj7eaa5sIBPJ6FYHO211ADBlCgYAAAAAAMDAGy0b&#10;xDvSRWI7jdGtDmJ1guyaAWDyFAwAAAAAAIBKiaXu413qygbDkVjAIlYnsNUBQPkUDAAAAAAAgMqK&#10;YfPI3v31d7PbSaEasdUBQO8oGAAAAAAAAEND2WCwYqsDgP6iYAAAAAAAAAylGFjHO+FjiC29j60O&#10;APqfggEAAAAAADD0digbdD22OgAYPAoGAAAAAAAATaJsEEvyH/g/6VCiuLH7Q1sdAAw6BQMAAAAA&#10;AIBDiHfWKxtMLs1bHYzstdUBQJUoGAAAAAAAAExADMpjOf94J778KVG+GN3qIFZ/yL53AFSDggEA&#10;AAAAAMAkDWvZwFYHAMNNwQAAAAAAAOAwxVYA7+/7aHuAqsRWBwC0UjAAAAAAAADooEEtG9jqAIB2&#10;FAwAAAAAAABKEoP6GNrH1gL9FFsdADAVCgYAAAAAAABd0Muyga0OAOgEBQMAAAAAAIAu2757f331&#10;gNiWoNOJ14wtGmx1AECnKRgAAAAAAAD00GjZIFYZmGxGtzqI1QlsdQBA2RQMAAAAAAAA+kRsXxAr&#10;D0RpIEvzVgdRTMheAwDKomAAAAAAAADQh0bLBrY6AKBfKBgAAAAAAAAAAG0pGAAAAAAAAAAAbSkY&#10;AAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAA&#10;AAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAA&#10;AAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAA&#10;AABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAA&#10;bSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0p&#10;GAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgA&#10;AAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAA&#10;AAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAA&#10;AAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAA&#10;AG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABt&#10;KRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkY&#10;AAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAA&#10;AAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG3sr/3/oxdYw2DwgCwAAAAASUVORK5CYIJQSwME&#10;FAAGAAgAAAAhAL83CLDiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+J&#10;pJg2jms5hND2FApNCqU3xdrYJpZkLMV2/r6bU3ubYR+zM/l6si0bsA+NdwrkXABDV3rTuErB1+Ft&#10;lgILUTujW+9QwRUDrIv7u1xnxo/uE4d9rBiFuJBpBXWMXcZ5KGu0Osx9h45uJ99bHcn2FTe9Hinc&#10;tnwhxDO3unH0odYdbmssz/uLVfA+6nGTyNdhdz5trz+Hp4/vnUSlHh+mzQuwiFP8g+FWn6pDQZ2O&#10;/uJMYK2CWSoloSRWgkbdCJGkS2BHUslquQBe5Pz/iuIXAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+&#10;vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWy&#10;N6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINr&#10;YFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGK&#10;yShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAF4myJRQEAAC9CwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEAWYZmiPDHAADwxwAAFAAAAAAAAAAAAAAAAAB6BgAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAvzcIsOIAAAANAQAADwAAAAAAAAAAAAAA&#10;AACczgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAA&#10;AAAAAAAAq88AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAntAAAAAA&#10;">
+              <v:group w14:anchorId="167043D6" id="Groupe 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-40.55pt;margin-top:-45pt;width:559.9pt;height:743.6pt;z-index:251658240;mso-height-relative:margin" coordsize="71104,94442" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAXibIlFAQAAL0LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVs1u4zYQvhfoOxAq&#10;0FM21p8tW429MJI4CBBsg93uA9AUJbFLkQRJ/936Gr31mj7G5k36JB1SshIn3rRNi/bSg2WS4gy/&#10;+Tjzjc7ebhuO1lQbJsU0iE7DAFFBZMFENQ0+/rB4Mw6QsVgUmEtBp8GOmuDt7OuvzjYqp7GsJS+o&#10;RuBEmHyjpkFtrcoHA0Nq2mBzKhUV8LKUusEWproaFBpvwHvDB3EYjgYbqQulJaHGwOpF+zKYef9l&#10;SYn9viwNtYhPA8Bm/VP759I9B7MznFcaq5qRDgZ+BYoGMwGH9q4usMVopdkzVw0jWhpZ2lMim4Es&#10;S0aojwGiicIn0VxpuVI+lirfVKqnCah9wtOr3ZJ36yutPqhbDUxsVAVc+JmLZVvqxv0DSrT1lO16&#10;yujWIgKLWRSF6TgJEIF3kzRNsrgjldTA/DM7Ul9+wTKNh5G7jsH+4MEBnI2CBDEPHJi/x8GHGivq&#10;qTU5cHCrESsgf+N0kgzDcQRZK3AD+foeMgiLitPPv+SISCYMwlpLUTCDEh+pAwYeegpNboDNL/IX&#10;D5NxuufoKIujSTgcJ4dc4FxpY6+obJAbTAPIDFE4cD7r8PrGWJ9+RYcbFz8GqGw4JPMacxSHWdyR&#10;2+0FmvcunaGRnBULxrmf6Gp5zjUCy2lwOVlki8vO+GAbF26zkM6svTi3Ate2p8CP7I5Tt4+L97QE&#10;liFpYg/a1zjtz8GEUGGj9lWNC9oeHw3D0PMMgHsLnyXeofNcwvm9786B04/nvluU3X5nSr1E9Mbh&#10;S8Ba497CnyyF7Y0bJqQ+5oBDVN3J7f49SS01jqWlLHaQg9ryc9kqFRakliBUxGpv7HZB/s/OFCM5&#10;/DoxgNGzQvhj0QQru9I06Jw0f8pHg/WnlXoDuqWwZUvGmd15DYaYHSixvmXEZb6bPKqpNMqGaRaD&#10;RrQldd3giqI0QAU1BCL8KChifo0APVRgYRGIOhPY0pU+QTVeMmtOHq0hJbXFS05PkILWI4Wg336z&#10;nX/nHzcU6tT5WaHq/k7c3+n7O6SwRvy3n36+noPFyqL7X62GU6FTaQ1FdOoo3sNug4DyYORGkk8G&#10;CXlegwbQuVGwF1TCX8jh9oGbHjCw5EztC8qNO64h4CfafeS62r5wIcmqgZpoG52mHGiXwtRMmQDp&#10;nDZLCpqlrwsPCMpDE6cIrtXF0TgbO5iwCpFaUrsEdBgfYLnZi1IVJUmWjjvnj6UqnAxbwU/DbBSO&#10;hp6PvWw/6MrrpCoZQTtpy+WYVPkgWth+CFG4xvUvNIdJHI6HySSc7BP5xd6Quhgcrr/QG7rOeZTq&#10;aBRlSfrPUp1FE58kIK3HqH6pK8zPL6PFvLun/7vCf94V/McSfCP6zth9z7qP0Mdz33YevrpnvwMA&#10;AP//AwBQSwMECgAAAAAAAAAhAFmGZojwxwAA8McAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAAgYAAADhggGAAAATDCxEwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAADHhUlEQVR4Xuz9j9NcdZ0v+t6/4RRlWVTKERClLK6g&#10;joMgOFfY3DFlsPBqzlYOG9jIVIYBRODyOyBCdk74MQKjCLEANYJwPAonG0UcwiAKGCeZDUI2IIyO&#10;BHKdcCAwkASSkPSdT+fpuLrzydP9PP1rrdWvT9WrlDyru1evH53U83n35/v/+OHzWxsAAAAAAAAA&#10;ANMRMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6&#10;EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIw&#10;AAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAA&#10;AAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAA&#10;AAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA&#10;AAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAA&#10;uhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoS&#10;MAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAA&#10;AAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAA&#10;AAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAA&#10;AAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAA&#10;ALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6&#10;EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIw&#10;AAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAA&#10;AAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAA&#10;AAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA&#10;AAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAA&#10;uhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoS&#10;MAAAAAAAAAAAuhIwAAAAAAAAAAC6EjAAAAAAAAAAALoSMAAAAAAAAAAAuhIwAAAAAAAA6NGyNRsa&#10;i+9a1XTiwpt3OXTu6TMy/8zrdj327BvuaT7ftfc/nb4mAJSFgAEAAAAAAECHVpAgAgDzTl7UDAX8&#10;L+84YiTm7Dd3Vwjh1CV3NPcj9ifbTwAYJQEDAAAAAABg4i1dubY5SSDCBPsfND9t/I9b7NeR8y9o&#10;hh4idJC9DwAYJgEDAAAAAABg4sREgIXLHix1oKAXMelA4ACAUREwAAAAAAAAJkKECmJKQUwByJr1&#10;dRDvLd6jJRUAGAYBAwAAAAAAoNZakwqyhnydRdgg3nt2TABgNgQMAAAAAACA2olv8MfSAVVe/mBQ&#10;5uw3t3kslq5cmx4rAOiVgAEAAAAAAFAb0USfxGkFvYpjI2gAwGwJGAAAAAAAAJW3+K5VjUPnnp42&#10;1dmdoAEAsyFgAAAAAAAAVNa19z8tWNCH+Wde11xOIju2ANBJwAAAAAAAAKgcSyEMzpz95jZOXXJH&#10;epwBoEjAAAAAAAAAqIz4tv2JC29OG+X0JyZBxESI7LgDQBAwAAAAAAAAKmHhsgcb+x80P22OMzgR&#10;4MiOPwAIGAAAAAAAAKUWUwuOnH9B2gxnOGKaQSxDkZ0PACaXgAEAAAAAAFBaMbVgzn5z0yY4wxXH&#10;PY5/dl4AmEwCBgAAAAAAQOmYWlAelkwAoEXAAAAAAAAAKJVr73+6sf9B89NmN+MRYY8IfWTnC4DJ&#10;IWAAAAAAAACUxqlL7kgb3IzfQYefJGQAMOEEDAAAAAAAgFKYd/KitLFNecRkiZgwkZ0/AOpPwAAA&#10;AAAAABir+FZ8fDs+a2hTPnP2mytkADChBAwAAAAAAICxiUa1cEH1CBkATCYBAwAAAAAAYOS+9sj6&#10;xpl3/rZxwH86P21gU35CBgCTR8AAAAAAAAAYmGg4L75rVePEhTc35p95XePQuac3xdr9rcb0XnOO&#10;bhx86t2ND53506Z3HXJaW+Oa6hAyAJgsAgYAAAAAAMCsLF25tnH2DffsChJkDejM3gcevytcEPY9&#10;6qJ0O6ohQgbL1mxIrxEA6kXAAAAAAAAA6Ek0kRcue7Ax7+RFbRMJZkrAoH4OOvwkIQOACSBgAAAA&#10;AAAA7FE0jWNKwZHzL0gby7PRGTCI/862o1oiZJBdQwDUh4ABAAAAAACwm8V3rWpOKsgayf0SMKiv&#10;uGay6wmAehAwAAAAAAAAmmJawalL7uhr+YNeCBjUW1xD2fUFQPUJGAAAAAAAwISLYMGJC29uzNlv&#10;btowHrTOgMG7jzg73Y7qigkY2bUGQLUJGAAAAAAAwISKYMGwlkGYTmfAYN+jLkq3o7oirBLXV3bd&#10;AVBdAgYAAAAAADBhRj2xoJOAwWQ4dO7p6fUHQHUJGAAAAAAAwASJ9fHHFSwoKgYM3v+Fpek2VF8E&#10;WbLrEIBqEjAAAAAAAIAJEGviH3T4SWkTeBwOPvXuXQGDA0/4TroN9XDt/U+n1yQA1SNgAAAAAAAA&#10;NRbLIcw/87q08TtOMbWgOMUg24Z6iGBLdm0CUD0CBgAAAAAAUFMLlz1YiuUQMu/55OVtAYO9Dzw+&#10;3Y56sFQCQD0IGAAAAAAAQM3E1IJ5Jy9KG71l8a5DTmsLGOx71EXpdtSHpRIAqk/AAAAAAAAAaiSa&#10;uPsfND9t8JbJO/aZ1xYwiCUTsu2oD0slAFSfgAEAAAAAANTEqUvuSBu7ZfWBU+5sCxnsNefodDvq&#10;I67R7NoFoBoEDAAAAAAAoOKqsCRC5j2fvLwtYBDLJmTbUR9z9pvbvF6z6xiA8hMwAAAAAACAClu6&#10;cm1z9HzWzC27d77vc20BA8skTIYIw2TXMgDlJ2AAAAAAAAAVde39Tze/EZ41cauic5mEd+wzL92O&#10;ell816r0mgag3AQMAAAAAACgghYue7Dy4YKw71EXtQUM3vvpK9PtqJdD556eXtcAlJuAAQAAAAAA&#10;VMzZN9yTNm2rKCYWFAMGB596d2OvOUen21IvphgAVI+AAQAAAAAAVEidwgUtMbWgGDKIqQbZdtTL&#10;/gfNT69xAMpLwAAAAAAAACqijuGC0DnFIMSfZdtSL3FNZ9c6AOUkYAAAAAAAABVQ13BBS+cUgwM+&#10;e326HfViigFAtQgYAAAAAABAydU9XBCyKQZ7H3h8ui31YooBQHUIGAAAAAAAQIlde//TaVO2jvY9&#10;6qK2gMEHTrmzsdeco9NtqQ9TDACqQ8AAAAAAAABKKsIFc/abmzZl6yjCBBEqKIYMLJUwGUwxAKgG&#10;AQMAAAAAACihZWs2NL/ZnTVj6yyWRSgGDMK7jzg73Zb6OHTu6el9AEC5CBgAAAAAAEAJRcM1a8RO&#10;gvd88vLdQgbvOuS0dFvqY/Fdq9J7AYDyEDAAAAAAAICSmX/mdWkDdpIceMJ32gIGB596d+Od7/tc&#10;ui31MO/kRen9AEB5CBgAAAAAAECJLFz2YNp8nTR7zTm68YFT7mwLGbz/C0vTbamPpSvXpvcFAOUg&#10;YAAAAAAAACURzdU5+81NG6+TKCYWxOSCVsDggM9en25HfZy48Ob03gCgHAQMAAAAAACgJA6de3ra&#10;dJ1kETKIYEGwREL9RcAmuzcAKAcBAwAAAAAAKIFTl9yRNlxh0px9wz3pPQLA+AkYAAAAAADAmFka&#10;Af7kyPkXpPcJAOMnYAAAAAAAAGNmaYTu9vmzIxunzTuu8f0vn9E4/qj56TbUR4RusnsFgPESMAAA&#10;AAAAgDGKcfBZg5WdIkzw4wvPauz4/pW7vHrLombgINueeoglQ7L7BYDxEjAAAAAAAIAxWbZmg6UR&#10;Egcf8FeNJSd8sRkkKAYLiiJ0kD2Wetj/oPnpPQPAeAkYAAAAAADAmJy48Oa0uTqpIlgQSyBkgYKM&#10;pRLq7dr7n07vGwDGR8AAAAAAAADGINaYz5qqk2imwYIWSyXU2/wzr0vvHQDGR8AAAAAAAADGYN7J&#10;i9Km6qTpthRCN5ZKqC/LJACUj4ABAAAAAACM2OK7VqUN1UlyzGHHNp7/xmVpaGCmLJVQX5ZJACgX&#10;AQMAAAAAABixQ+eenjZTJ0EsaXDjgr9JgwKzFRMQYpmF7PWoNsskAJSLgAEAAAAAAIzQJE8vGOTU&#10;gk6/vPy89DWptoMOPym9jwAYDwEDAAAAAAAYoSPnX5A2UutuyQlfTIMBgxSvkb021bZ05dr0XgJg&#10;9AQMAAAAAABgRKJRmjVQ6yyWRPjxhWelgYBhiCkJ2X5QXacuuSO9nwAYPQEDAAAAAAAYkXknL0ob&#10;qHX18Q9+qvHE1RenQYBhefWWRc1QQ7Y/VFNM/cjuJwBGT8AAAAAAAABGYNmaDWnztK4iXBDN/iwE&#10;MGy/vPy8dJ+oruyeAmD0BAwAAAAAAGAETlx4c9o4raPT5h03tnBBy40L/ibdN6pp8V2r0vsKgNES&#10;MAAAAAAAgBHY/6D5aeO0biJckDX8xyH2JdtHqmf+mdel9xUAoyVgAAAAAAAAQ7Zw2YNp07RuyhQu&#10;CDFFIZZqyPaVajno8JPSewuA0RIwAAAAAACAITty/gVp07ROyhYuaHn+G5c19vmzI9N9plqWrdmQ&#10;3l8AjI6AAQAAAAAADFE0RbNmaZ2UNVzQ8sTVFwsZ1EBMAsnuMQBGR8AAAAAAAACG6Owb7kmbpXUR&#10;SxDEUgRZY79Mvv/lM9L9pzpOXHhzeo8BMDoCBgAAAAAAMESxdnzWLK2DqoQLWm5c8Dfp+6AaDp17&#10;enqPATA6AgYAAAAAADAkS1euTRuldRBLDsTSA1kjv8xiOYfs/VAN2X0GwOgIGAAAAAAAwJCcuuSO&#10;tElaB7+8/Ly0gV8FQgbVde39T6f3GgCjIWAAAAAAAABDEiPdsyZp1cVSA1njvipiWYdY3iF7b5Tb&#10;2Tfck95rAIyGgAEAAAAAAAzBsjUb0gZp1R1/1Py0aV81QgbVNP/M69L7DYDREDAAAAAAAIAhiG9a&#10;Zw3SKjv4gL9qNuazhn0VlSVksPeBxzfesc+89Ge0i6kg2f0GwGgIGAAAAAAAwBDMO3lR2iCtsl9e&#10;fl7aqK+ycYcM3v+FpY0PnfnTpncfcXa6De2y+w2A0RAwAAAAAACAIZiz39y0OVpVS074Ytqgr4Nx&#10;hgxa4YKW9376ysZec45Ot2Wna+9/Or3nABg+AQMAAAAAABiwaIBmjdGqiuZ71pivk3GFDD5wyp27&#10;hQziz975vs+l23NEY+GyB9P7DoDhEzAAAAAAAIABO3XJHWljtKqeuPritClfN+MIGbxjn3mNA0/4&#10;zm4hg2DJhNyJC29O7zsAhk/AAAAAAAAABuzI+RekjdEqqvPSCJlxTTJ4zycvT0MG7//C0mYIIXvM&#10;pIr7K7vvABg+AQMAAAAAABiwOfvNTRujVXPwAX/VbLhnjfg6i/d8zGHHpsdkmOZ86IuNg0+9e7eQ&#10;QfxZ/Cx7zCQ6dO7p6X0HwPAJGAAAAAAAwABde//TaVO0in55+XlpA35SnDbvuPS4DFNMK4ipBZ0h&#10;g3DAZ69v7DXn6PRxkya79wAYPgEDAAAAAAAYoFOX3JE2RKsmvsGfNd0nzThCBmHfoy5KQwamGey0&#10;bM2G9P4DYLgEDAAAAAAAYIDmnbwobYhWzfPfuCxtuE+i73/5jPQYDds73/e5xoEnfCcNGsQ0g5h2&#10;kD1uEiy+a1V6/wEwXAIGAAAAAAAwQPsfND9tiFbJhfNPSBvtkyyWi9jnz45Mj9ewTTfN4N1HnJ0+&#10;pu7OvuGe9P4DYLgEDAAAAAAAYEBibHvWDK2SaKK/esuitMk+6Z64+uLGxz/4qfS4Ddt00wze/4Wl&#10;zZ9nj6urExfenN6DAAyXgAEAAAAAAAxIjG3PmqFVsuSEL6bNdXaK8MXxR41vSsWephmE93zy8sZe&#10;c45OH1c388+8Lr0HARguAQMAAAAAABiQ+FZ11gytCtMLehdBjOwYjkJMK4ipBVnIIJZNeNchp6WP&#10;q5ND556e3oMADJeAAQAAAAAADMi8kxelzdCqML1gZn55+XnNUEZ2LEfh3Uec3QwUZEGDCCDsfeDx&#10;6ePqQMAAYDwEDAAAAAAAYECi6Zk1Q6vA9ILZiWN2zGHHpsd0FGJJhPd++so0ZBDiZ+/YZ1762KrL&#10;7kEAhkvAAAAAAAAABiRrglaF6QX9GeeSCSGmFRx4wnfSkEFMOdj3qIuaYYTssVWV3YMADJeAAQAA&#10;AAAADMDSlWvTJmgVmF4wGE9cfXHj4x/8VHqMR2W6ZRPiz+Pn2eOqKLsPARguAQMAAAAAABiAxXet&#10;SpugVXDh/BPShjkzF0GNOJ7ZcR6VmFTwnk9enoYMwgdOubPxrkNOSx9bJXHPZfciAMMjYAAAAAAA&#10;AANw4sKb0yZoFTz/jcvSZjmz98vLzxv7NIN37DOvccBnr09DBqHqQQMBA4DREzAAAAAAAIABmH/m&#10;dWkTtOxOm3dc2iBnMJac8MX0uI/S3gce33j/F5amIYNQ1aCBgAHA6AkYAAAAAADAABw69/S0CVp2&#10;8U37rDHO4MSEiGMOOzY9/qMUQYMDT/hOGjIIVQsaLFz2YHovAjA8AgYAAAAAADAA+x80P22CltnB&#10;B/xV2hBnOH584VnNY56di1GKEEGECbKQQTj41Lsb+x51UWOvOUenjy+LWJYkuxcBGB4BAwAAAAAA&#10;GICsAVp2Ny74m7QRznDFsgn7/NmR6TkZpV6CBu/99JWNd+wzL338uAkYAIyegAEAAAAAAPRp6cq1&#10;aQO07F69ZVHaAGf44thH0CA7L6MWQYP3f2FpGjJoiZ/P+VA59rdFwABg9AQMAAAAAACgT4vvWpU2&#10;QMvstHnHpY1vRuv5b1zWPBfZORq1vQ88vmvQICYexPIJZZhqIGAAMHoCBgAAAAAA0KeFyx5MG6Bl&#10;9uMLz0ob3oxHmYIG73zf55pLI2QBg6IDPnv9WKcaCBgAjJ6AAQAAAAAA9CkanVkDtKwOPuCv0iY3&#10;49daOmGfPzsyPXejFFMKYlrBwafenQYMWuLnEUiIYEL2PMMiYAAwegIGAAAAAADQp6oFDC6cf0La&#10;3KY8Imjw/S+f0QyDZOdw1N51yGldl08IsYTCez55+UjCBgIGAKMnYAAAAAAAAH06cv4FaQO0rJ64&#10;+uK0qU05/fLy8xrHHzU/PZejFlMNIkDQbapBiLBBTDYY1jIKAgYAoydgAAAAAAAAfTp07ulpA7SM&#10;LI9QXTHV4MYFf1OaqQYRHDjgs9en4YJMbPvuI84e2HQDAQOA0RMwAAAAAACAPlUpYGB5hHqIKRRx&#10;LssQNthrztHNJRRmEjaI5Ray55oJAQOA0RMwAAAAAACAPmXNz7Ka7fIIz3/jsuao/vgG/ZITvtg4&#10;5rBjd2k998c/+KnmNtnjxyHea3H/WvsYfxZLDsT7+P6XzyjVPs9GVcMGex94fPocvRIwABg9AQMA&#10;AAAAAOhT1vwso5ksjxBN91aQYJ8/OzJ9vj0pQ8M+lhOY6X5H+CAa9RE6iMdnz1t2EQSJEEhnsKIl&#10;liiI5v4HTrmz8d5PX9kMA7xjn3nptv2KsEEsoxCvE69XDBccfOrdfb+ugAHA6AkYAAAAAABAn7Lm&#10;ZxlNtzxCNNSjsR7f7M8eOxPxHNlrjFI02bN9m4kIHMTzRNM+e40qKAZF4j0Vm/xFrcBBBAIiGNB5&#10;LAbhne/7XDPgsO9RF/U9vSAIGACMnoABAAAAAAD0YenKtWnzs4x+fOFZaQP6tHnHpdvPVjSzO19n&#10;1KKpnu3bbMV7yo5f1fzl2T9OAwadDjzhO433fPLyoQYO+iVgADB6AgYAAAAAANCHxXetSpufZRPL&#10;BRQbzREs2NMY/X7VMWDQEstMxKSH7DWr4Jmb/75x9mX/RxoqmM77v7B0YJMHBkXAAGD0BAwAAAAA&#10;AKAPVQkYtJYtiHH/wwoWtJShAR/vM0IV2f4NQiyfECGN7LWrIAIYERaI0ECEB7JQwZ4cfOrdjQM+&#10;e31zuYN37DMvPT6jcOqSO9J7EoDhETAAAAAAAIA+VCVgEE3/Gxf8zVCb7vHc0bjOGtrj8MTVFzcn&#10;DmT7GSGLlmybXl04/4T0tcvueyf918Y5B/+nxv/5l59sXPvR/3fj3Xt/fFfgIJZHyIIFe/KBU+5s&#10;vPN9n0uPzzDFvZfdkwAMj4ABAAAAAAD0YeGyB9PmZ9n0MrUgtomGeYQR4tv5MQUga053ikZ+lb/N&#10;3yney48vPKsZlohj0i2UEdMMXr1lUfpcZfH2zZc3tvzv5zQ2nX1K49//82car/1/jmnzs6Pmtr2n&#10;veYc3ZjzoS823vPJy3sKHMQUhOLjR0HAAGD0BAwAAAAAAKAPsQ581vysgmicR6AgmulZU5o/iRBF&#10;HKs9TTuIP49tsseOy7ZvXtp4c+FpjTdO/vxugYJM9r5aYimEdx1yWuO9n76yObGgM2AQSyZkjxsm&#10;AQOA0RMwAAAAAACAPlQxYBDN8JhSkDWl6S4CGdlEiAhsjHuSQYQKNp+/oPH6f5mfhgj2JJZK6Hw/&#10;Id5nTHKI9xyTHVp+/fW/a9z+tVsaZ1/2fzQ+96Vvj2WJhKUr16b3JADDI2AAAAAAAAB9qFLAIBrg&#10;ggWDE432zokGsVxCtu0wzTZUEGJphHMO/k+Nd+/98V3vIUIFcZ3MJCwRy2mcNu+4tmMxbNn9CMBw&#10;CRgAAAAAAEAfqhIwiKZxrw3j1nr90bTeuOD43cTY/fh5bJc9vuy2f/e/tb2/f//Pn0mb77G0wMbT&#10;T2q89dUzm0387LnimHY21kcR4ohjH/s101BBvKc4f//jvNPb9jnE+4igQPZ6vYplIiJk0fncw5Dd&#10;jwAMl4ABAAAAAAD0oQoBg2gcZ83gomhYR+N5pg3r2D4eV4WwQYQKIlCQvY9exPvMnjfEMgKt433j&#10;gr9JtxmE5ns4/aR0/zIRnojt43ERrGg9T0xfaO1vhE8iGFB8nX5E6GLYIYODDj8pvR8BGC4BAwAA&#10;AAAA6EPZAwbHHzU/bQK3RDBg09mnpM3pmYrnKVvQIJrqEQzY05SCmYjnmO79xeSCYUwviNeMaQu9&#10;vofYLs7F1mvOS58vRMAglswYVhhi2CGDQ+eent6PAAyXgAEAAAAAAPQhGp1ZA7Qspmt4x4j9QTTe&#10;O033Tf9Rigb7MN5fNO+L0wCGZdv1F/U8raCXUEFRLIXQ73II3UTIIEIM2XXZr3knL0rvRwCGS8AA&#10;AAAAAAD6UPaAQTb6PprjvSwVENtEWKAovknfy2Njrf9xTTNovr8eGvOxj/F+YvmAaOa3RJM+274o&#10;GvoR0Mhev1+xP70uVdFa/iB7njIoLsUwSDE5JLsfARguAQMAAAAAAOhD2QMGnQ3fbd+8dNrmdYQH&#10;evkWfDTxY7vpGvnRhI/Xyx4/LN3eX/wsggHdwg+t99ZtAkJsM4hpBvEcEeDoJVjQ63soi2MOOza9&#10;Nvtx9g33pPcjAMMlYAAAAAAAAH0oc8AgGrvFRm803/fUMI9gQXx7v7h9r6LRvaepBqMMGUz3/qIp&#10;P9tv+ncLUsQkhNmGDFrBgm5BhhBLIMz2HI3TMKYYLL5rVXo/AjBcAgYAAAAAANCHMgcMlpzwxV1N&#10;3j013+PPBjXqPxrxe3qNYX/bfrpwQTTws8fMVDT3BxWk6DVYED+P7aoyrWBPPv7BT6XX6GwtW7Mh&#10;vR8BGC4BAwAAAAAA6EOZAwY/vvCsZnM3mtnxLfuseT3o6QLxfNlrxZ9l2w9CvL+sUT+M9xcikNH5&#10;WqGXSQa9BgtaExe6PV9V3Ljgb9JrdDbm7Dc3vRcBGD4BAwAAAAAA6EOZAwbPf+OyZnM3G+8fDexh&#10;NN/DngINg5ok0CmbKtBLs78fceyykMB0QYoIJnQLFsTjZ7uUQ5k9cfXF6TU6G3HPZfciAMMnYAAA&#10;AAAAAH0oc8AgGruxbEFnE3tY3+wvyhrw8d+Dbvpn0wSGHS5o2VPIYPP5C9q2i3MQgY7O7YoiJBFL&#10;MBQfVzfZNTob88+8Lr0XARg+AQMAAAAAAOhDWQMGxxx2bLPJnjXAhx0uaIlv4ne+9iCnGGTvL/57&#10;VO8v7ClkEGGB+Fk2XaFoEoIFLXFNZtfqTJ265I70XgRg+AQMAAAAAACgD2UMGLxjn3mNs/7Ll5vN&#10;/M6G9kwb/LF2fjSGw2nzjtu17EKvOhvs8U3+bLvZ2HT2KW3PHWKiQbZt5tVbFjWWnPDFXe/vwvkn&#10;NP8s23Y62ZSIbhML4ufxuOz5RmnbLaMLY8T1k12vM7X4rlXpvQjA8AkYAAAAAABAH8oWMHjXIac1&#10;PnTmTxsfP+P/arz4uc/t1tTOGr+ZaLR//IOf2u359/mzI5vr6WePyWTf4B/EhIFsekG8VrZtZlDv&#10;r2Xj6Se17cuexDmIyQ7Zc4zS9tsWNzYuPrnx+lePb7xxxYn/cTyvSLcbpAhzdB7v2cjuQwBGQ8AA&#10;AAAAAAD6ULaAwQdOubMZMPhvJ1+5W3N7JqP4pxtnH034XicZZAGDmKIQAYH4Bn/8/9hmT9/4jxBB&#10;/Hzz+Qua28fj4nljUkHntjN5f1m4oCXe30wnGcR+de5PUbyP1vvOHj9qMbkgwgUtG5ec0gwdZNsO&#10;yiACBgcdflJ6HwIwGgIGAAAAAADQhzIFDN75vs81wwXhmf/1uLYG90y+3f/9L5+RPn9RBBCyx3bK&#10;ggDdlg/oJpZGeOPkz7f92UzeXy+N7hjnnz12TyLcUNyfotjft2++PH3cuMTEgmLAILx5/ZfTbQdl&#10;EAGD+Wdel96HAIyGgAEAAAAAAPShTAGD9376yma44H/92+/t1uSeyVj+gw/4q/T5O/WylEA01jv3&#10;ZRhm8v5iQkH2fjr1OqUh7ClgEEsnZNuXwdabLtgtZBCTDbJtB2EQAYOzb7gnvQ8BGA0BAwAAAAAA&#10;6EOZAgYHn3p3ujxCjOfPGr6ZCA1kz53p9Vv+/U4s6EWvEwJ+fOFZ6XvJREM8e449iWUcOvdrJsd+&#10;HGJqQTFgsOmqBel2gzCIgMHSlWvT+xCA0RAwAAAAAACAPpQlYDDnQ1/ctTzCT/63L7U1uWfyLfoL&#10;55+QPn8mJh1kz9EpXr+4P0URPojGfCylEFMAOsVkgvj5dCGF+Fn2upkIRWTvJfPxD34qfY7pbPvm&#10;pbvtX/xZtm0ZbL9tceONK05sCxm8/e2vptv2q9+Awf4HzU/vQQBGR8AAAAAAAAD6UJaAwQGfvX5X&#10;wODFz32urcEdzfus4Zs55rBj0+ffk16WEXhz4Wlt+xM2nX1Kz1MHWqJRH4/rfK6ZBCh6Xf6hJXuO&#10;bmJqQXH/ZnL8x6FzqYQ3rz0j3a5f/QYM5p95XXoPAjA6AgYAAAAAANCHMgQM9ppz9K5wwcfP+L/a&#10;mtshJgFkDd9M9vzT+eXl56XPU7T1mvPa9qffZQM2Lji+7fkiwJBtl8new3R6eX+dOvcvJjBk25VF&#10;5xSD+P/Zdv2aaXil08JlD6b3IACjI2AAAAAAAAB9KEPA4F2HnLYrYHDy39zS1twOWbN3T7Lnn058&#10;Kz17nqIIOPSzT51mGzB44uqL0/cwnR9feFb6XNPpnNgQ+5ttVyYxtaA4xWAYyyTEkhPZMe7VsjUb&#10;0nsQgNERMAAAAAAAgD6UIWDw/i8sHUjAIL6tnz3/dKoUMBjW++tUxYBB5zIJW755brpdP7Lj26sj&#10;51+Q3n8AjJaAAQAAAAAA9CEan1lDdFTesc+8XeECAYPpCRjsWUwsKAYM3rz+y+l2szWb6RFFZ99w&#10;T3r/ATBaAgYAAAAAANCHExfenDZER+XdR5zdFjA4/j8vbmtuh6zhmxEw2N2kBAxCMWCw6aoF6Taz&#10;deOCv0mPb6+Wrlyb3n8AjJaAAQAAAAAA9GHcAYMPnHJnW8Dg0wcf29bcDlnDd0+y15jOIAMG8S36&#10;7bctTn9WtPn8BW3PtfH0k9LtOs0mYPDjC89Kn2s6Aga7O23ecenx7UUsQ5LdewCMnoABAAAAAAD0&#10;YZwBg3e+73Nt4YIDT/hO4/B9/l9tze2w/bv/LW36ZrLXmU407bPnKepsuL9x8ud33+baM5qN7Teu&#10;OLEZNOj8eVHn873+X+an22Wy9zCdXt5fp84JC5vOPiXdrmyGGTDY58+OTI9vLyyPAFAeAgYAAAAA&#10;ANCHcQYM3vPJy9sCBrFcQvx5sbkdYoJA1vTNHHPYsbu9znSe/8Zl6fMURYO9uD+d3+jf/t0r2prb&#10;b33jnLafd8omIrx98+Xptp0OPuCv0vexJ6/esih9nun8+3/+TNu+vfXVM9PtyqZ4DgYZMHji6ovT&#10;Y9urZWs2pPceAKMnYAAAAAAAAH0YZ8Cgc3mEveYc3fzzNZ/6VFuDO77xnzV+MxfOP2G319mTaNZn&#10;z9EpJgxMtz9bvnluW3M7/rv4804xkaH4fKHXJv5MRvV//IOfSp9jOtu+eelu+xZ/lm1bNsVzMMiA&#10;wUyuqU7zTl6U3ncAjIeAAQAAAAAA9GFcAYM5H/piW7jggM9ev+tn/+dffrKtwd05MWA6P77wrLbX&#10;mU4067PnKIrJAsV9CVuvaV92YPPf/W1bc7vbEgmhcxmCbNmFzPe/fEb6XjLRGM+eYzqd0xpimkG2&#10;Xdl0TpGIJSuy7WZjplMjihbftSq97wAYDwEDAAAAAADow7gCBu/99JVtAYN3HXLarp/99f/zqLYm&#10;d4hv/WfN30yvDeEYfZ89vigmC3Tbl2Jje+Pik9t+tifZ8/Y6KWCfPzsyfT+deln+oSjeV+fyCBE4&#10;yLYtm63furjtPHRbpqJXMwmsdNr/oPnpPQfA+AgYAAAAAABAH8YRMIilEA4+9e5d4YL4/63lEcIH&#10;3vWXbU3usOV/771h3Mu3/I857Nj0sZ06l0fYePpJbT/vbGz3+s35bJmEzufekyUnfDF9T0W9TGfo&#10;tPn8BbvtU1WWR3jz+i+3nYdttwxmv48/an56fHtx6pI70nsOgPERMAAAAAAAgD7ECPesOTpMex94&#10;fNv0gphm0LnNz46a29bojkZ/1gDekwgQdD5nS0wA6OXb/RFqKO5D6Aw6dDa2I3BQ/Pl0OpcjCNuu&#10;vyjdttPHP/ip9L2FeH+v3rIofdyeRJCgc19msjTFuG1cckrbedh+2+J0u5mIayQ7vr2Ys9/cxrI1&#10;G9J7DoDxETAAAAAAAIA+jCNgED5wyp27AgYROOj8ebZMQiwrkDWCM9Fgz5rw0XyPsffZY4piwkDn&#10;9IIs5BBLIsy2sf32zZe3PX/rNXpZDiKa39lSEPH+eln6oShe742TP7/bvvQadhi37d+9ou0cRNgg&#10;226mYgpE5/Ht1byTF6X3GwDjJWAAAAAAAAB9GFfAIJZEiGDBO/aZl/48rPnUp9oa3v/+nz/TU/O9&#10;JUIGsZxATDMI0TDuZXJBeHPhaW2vHeLPitt0NrY3XbWg7ee9yJYliMkG2bad+nl/RbE0w2z3oQw6&#10;p0hs+ea56XYz0c/0grB05dr0fgNgvAQMAAAAAACgD+MKGPTiH7+4e+M7muFZQ3iQ4pv7na+bTS+I&#10;Rna/je0ITERwovP1OsMMw5It0zDTIMe47TZF4rtXpNvNRD/TC46cf0F6rwEwfgIGAAAAAADQhzIH&#10;DH55+Xnp6P5hfrt+2zcvTRv+W685b7dtN//d37Y1tt/+9ld326YXWaAhxHSDbPtBiABBFi4IVVka&#10;IWy96YK2czCbKRKd+p1eEPdUdq8BMH4CBgAAAAAA0IeyBwyi4Z81wYcRMthTuGBPr1VsbMe36LNt&#10;epUtyRBiYsOgpwm8ffPlaXAjbPnfz0kfU1ad0wu2fuvidLuZiOUmsuuxF4fOPT29zwAoBwEDAAAA&#10;AADow7I1G9JGaRlEwCAavtH0zprh0fgfVPM9XiMLF0QjPnuNaGQXG9tvXnvGbtvM1J4mCsTyDNkE&#10;hdmIIEP2PkPVwgWd0wv6DXmEH194Vnot9ursG+5J7zMAykHAAAAAAAAA+pQ1Ssvg+1/+U9N+uuZ7&#10;PyP9IzwQUwKy595TuCC8ef2X25rbg/jmfNjT+wwbF/zH68wiaBDvIcIDcayy5w1VCxdsv21x440r&#10;Tmw/BzddkG7bq1dvWdTY58+OTK/FXux/0Pz0/gKgPAQMAAAAAACgT1mztAyWnPDFtgZwt+b7TIIG&#10;0XSf7tv804ULQudo/mh4Z9vNxp4mNrREUGDz+QuaYYM97WMsgxDPE8dsT+8xxM8GNR1hlLbdcmnb&#10;8d+4pP8lM44/an56HfbK9AKA8hMwAAAAAACAPmXN0jLoDBiEt756Ztoobyk236PJ3npcNOIjgBCP&#10;39PEgpYIK0wXLtj+3SvamtubrlqQbtePbd+8tBlyyPavU4QEYp9Dr48JsX3xGFXJ29/+ats5iMBB&#10;tl2vYlpGdg32yvQCgGoQMAAAAAAAgD5lDdMyyAIGIYIC043770dMNches2jLN89ta27Hf2fbDcJ0&#10;UxZmK45dFacWdIplKd76xjl9L0/xxNUX97U0QjC9AKAaBAwAAAAAAKBPWcO0DPYUMAitJQ6yBvps&#10;NJdY+GZv34Lf/Hd/2xYwiG/TZ9sNSuu99huqiOkGsWxC9hqT6tVbFjU+/sFPpddfr0wvAKgOAQMA&#10;AAAAAOjToXNPTxun4zZdwKAlRvzHkgiz/ZZ/M1hw/UXpc+9JMVywcfHJ6TbDEpMHNp19Ss9hgwgV&#10;xPHpNTwxaY457Nj02psJ0wsAqkPAAAAAAAAA+lTlgEFRNN+jmR5N9azZHiKIsPH0kxpvffXMZjgh&#10;e57pxDj+YsDgzWvPSLcbhZhsEOGIEO8nphzEhILWn2WP4U9Om3dcet3NRNw72T0FQDkJGAAAAAAA&#10;QJ/qEjDoVGzAD6rh/ub1X24LGETgINuOchtEuCAsvmtVek8BUE4CBgAAAAAA0Ke6BgyGIZZEKAYM&#10;tt+2ON2O8hpUuODI+Rek9xMA5SVgAAAAAAAAfRIw6M32717RFi7YdNWCdDvK6dVbFg0sXDBnv7mN&#10;pSvXpvcTAOUlYAAAAAAAAH06ceHNaRN13MoWMNjyzXPbAgbx39l2lE+ECz7+wU+l19lsxD2T3UsA&#10;lJuAAQAAAAAA9EnAoDeb/+5v2wIGb3/7q+l2lMsvLz+vsc+fHZleY7Ox/0Hz0/sIgPITMAAAAAAA&#10;gD4JGPSmGC4IGxef3Nh60wWN7bctTrdnvGJqwYXzT0ivrX4svmtVeh8BUH4CBgAAAAAA0CcBg950&#10;Bgxa3rjixMab157R2P7dK9LHMXo/vvCsxsEH/FV6XfVj/pnXpfcQANUgYAAAAAAAAH06+4Z70mbq&#10;uJUtYBDTCiJMkIUMWjZdtaCx9VsXp49n+GI5hGMOOza9nvoVSyMsW7MhvYcAqAYBAwAAAAAA6FOM&#10;fM8aquP2/z3jK2kTeZxiOYQIGsTyCFnAoCV+/tY3zkmfg8GKpRBuXPA3Q5lYUHTt/U+n9w8A1SFg&#10;AAAAAAAAfRIwmJ1tt1zaXBohCxi0bPnmuelj6U0sdRBTCZ64eudUiOe/cVnzv+PPY8LFxz/4qfTa&#10;GbRTl9yR3jsAVIuAAQAAAAAA9KmsAYNTLvjGbg3nMtr+3Sua0wqyqQamGMxehAmy62LUjpx/QXrf&#10;AFA9AgYAAAAAANCnpSvXpo3VcTtx4c1p47nMYvmETVctaIYLInAQ4YNsO7qLZQ+y62KUDjr8pMay&#10;NRvS+waA6hEwAAAAAACAAciaq+MWAYNXl9+aNp+pv4MP+Kv0uhiVOfvNbVx7/9Pp/QJANQkYAAAA&#10;AADAAGQN1nGLgMFLP7k9bT5Tb7+8/Lz0mhgV4QKAehIwAAAAAACAAciarOMWAYP/+fAv0gY09Xba&#10;vOPSa2JUFi57ML1PAKg2AQMAAAAAABiAWGs+a7SOUwQMHv/Vr9MGNPX16i2L0uthVM6+4Z70HgGg&#10;+gQMAAAAAABgAA6de3rabB2nCBg89MTv0yY09bXkhC+m18OwxbIIi+9ald4fANSDgAEAAAAAAAxA&#10;WQMGy3/3RtqEpr4OPuCv0uthmCJccO39T6f3BgD1IWAAAAAAAAADcOT8C9LG6zhFwCD2bcsPrksb&#10;0dTP9798RnotDFOEa5at2bDbPQFA/QgYAAAAAADAAEQzP2u+jlMrYPDST25Pm9HUzzGHHZteC8PS&#10;usYAmAwCBgAAAAAAMABlDhg8+/N/SJvRg9B4ZlWj8fsnG40nH27s+MVdjR0r7mjs+GFJJibEvvyH&#10;2Lfmfq5fm29XE7+8/Lz0OhiGgw4/yZIIABNIwAAAAAAAAAagjAGDhcsebO7bqlWPpw3pQWg27vdU&#10;G9Y3m/rNBn8EEKYa/juW35Q+14xEiKH1fP/8wM7XeOHZna+3p/qP/UmfqyZGMb1g/4PmN86+4Z7d&#10;rn8AJoOAAQAAAAAADMDiu1alDdlxin2Kfbv/qXVpQ3ogfvrtqe59HxWhgF5seWvqAbOsZ1bl76EG&#10;hj29ICYWCBYAIGAAAAAAAAADUOaAQcia0oPS2PjaVAe/3DWQyQklNYzpBTGtYP6Z11kKAYBdBAwA&#10;AAAAAGAAogmbNWnHqRgweOknt6eN6UFoLk9Q9lq/Nt33OohzG+c6JgzEUh1Hzr+gcejc0xtz9pub&#10;XheZ2DYeE4GCeJ6lK9e2Xd8AEAQMAAAAAABgQLLG7TgVAwbP/vwf0ub0QPzwuv6XLxhy7VhxR77v&#10;NfDQE79vuw4zEYCJ66HTsjUb0u0BICNgAAAAAAAAA5I1+ccpGsitfXv0safT5vSglHqKQc2nFxSv&#10;QQAYJgEDAAAAAAAYkFizPmv0j0tx7fzlv3sjbVAPTImnGEz69AIAGBQBAwAAAAAAGJBYwz5r9I9L&#10;5/69uvzWtEk9ML+4a6qlX6J6ZlW+rzXwryvu2e0cA8AwCRgAAAAAAMCAlD1g8OzP/yFtVA9S4/dP&#10;TnX2S1AbX2tOVsj2s+q2/OC6xr3PvrzbOQaAYRIwAAAAAACAAZl/5nVpo39cOvfv0ceeTpvVAxVL&#10;JWxYP9XhH2Nteaux46ffzvexBiIs0nl+AWDYBAwAAAAAAGBATlx4c9roH5dsH7Nm9cBFyGDLW1Od&#10;/vFULNeQ7ltNWB4BgHEQMAAAAAAAgAE5+4Z70kb/OBx0+EnpPr543w/ThvXA/fTbzSUKRl4xueBX&#10;P8n3qSbe/vZXG2/ceFF6fgFgmAQMAAAAAABgQBbftSpt9o/DoXNPT/dx1arH06b1UIx6uYSaL4sQ&#10;tn7r4sbrXz2+sXHJKY37n1qXnmMAGBYBAwAAAAAAGJBr7386bfaPw54CBst/90bauB6mxpMPTyUA&#10;hlgvPNsMNGSvXxfbb1vc2Lj45GbAYNNVCxrP/vwf0nMMAMMiYAAAAAAAAAOUNfvH4cj5F6T7F0a2&#10;TEJRLJmwfu1UGmCAtfG1xo5f3JW/Zs28ef2Xm+GCVsBg449uTM8vAAyLgAEAAAAAAAxQ1uwfhxMX&#10;3pzuXxjpMgmdImjw+yebyxn0VTGxYEKCBWHbLZfuChe0Agbx5/c++3J6jgFgGAQMAAAAAABggGJp&#10;gqzhP2rTBQzGsUxC6hd37Vw+ISYbbHxtKjmQVIQRYptnVjV2/OontV8KoVNxaYSWN689o/mzx3/1&#10;6/QcA8AwCBgAAAAAAMAAlSVgcOqSO9L9a/nXFffs1simnCJMUAwXhLe+cU7zZ68uvzU9vwAwDAIG&#10;AAAAAAAwQDE5IGv4j9riu1al+9fy0BO/362RTfls/dbFu4ULigGDEBMpsnMMAIMmYAAAAAAAAAMU&#10;kwOyhv+odQsYhI0/urGtmU25bP/uFY03rjgxDRhE8KC13apVj6fnFwAGTcAAAAAAAAAGKBr7WcN/&#10;1JauXJvuX1Gs319saFMum65akIYLwrZbLt213Yv3/TA9vwAwaAIGAAAAAAAwQNHYzxr+o5btW6cY&#10;rb/lB9e1NbUph1gCIQsWtMR0g+L22fkFgEETMAAAAAAAgAHLGv6jNGe/uel+Zf7nw79oa1QzfrH8&#10;QRYqKOp8zKOPPZ2eXwAYJAEDAAAAAAAYsIMOPylt/I/KoXNPT/crY4pBubz97a823rjixDRU0LJx&#10;ySm7Pe5fV9yTnl8AGCQBAwAAAAAAGLBo8GeN/1GZScAgmGJQDttvW9wMD2ShgqLNf/e3uz02QiLZ&#10;uQWAQRIwAAAAAACAATtx4c1p439U4vWz/doTUwzKIYIDWaCg01vfOCd9/P1PrUvPLwAMioABAAAA&#10;AAAM2Nk33JM2/kfl1CV3pPs1HVMMxuvN67+chgkyW791cfocz/78H9JzCwCDImAAAAAAAAADtviu&#10;VWnjf1Ti9bP96mbjj25MG9cM19abLkiDBHvy9re/mj5PnL/svALAoAgYAAAAAADAEGSN/1FZunJt&#10;uk/dPPTE79PGNcMT0wiyEMF0sudpuffZl9NzCwCDIGAAAAAAAABDsP9B89Pm/yhk+9OrF+/7Ydq4&#10;ZvBiEsEbV5yYhgj2ZNNVC9Lnann8V79OzysADIKAAQAAAAAADMGR8y9Im//DdtDhJ6X706vlv3uj&#10;seUH16XNawZnNuGC8Ob1X06fr+Wln9yenlcAGAQBAwAAAAAAGIITF96cBgCGLYIN2f7MxKOPPZ02&#10;rxmM2YYLQiypkD1nUYREsvMKAP0SMAAAAAAAgCFYfNeqNAAwbBFsyPZnpp79+T+kzWv600+4IGz/&#10;7hXp8xatWvV4ek4BoF8CBgAAAAAAMATL1mxIAwDDtnDZg+n+zMary29NG9jMTr/hgo2LT06ft9OL&#10;9/0wPZ8A0C8BAwAAAAAAGJL9D5qfhgCGaenKtem+zEaM2t/yg+vSJjYz02+4ILx57Rnpc3eKc5ad&#10;TwDol4ABAAAAAAAMybyTF6UhgGGZs9/cdD/6cf9T64QM+jSIcEHY+q2L0+fPPPrY0+n5BIB+CBgA&#10;AAAAAMCQnH3DPWkQYFgOnXt6uh/9imZ11sSmu0GFC8L22xanr5H51xX3pOcSAPohYAAAAAAAAENy&#10;7f1Pp0GAYTlx4c3pfgzCqlWPp41s9mzrTRekQYHZ2HTVgvQ19mTjj25MzyMA9EPAAAAAAAAAhiiW&#10;LcjCAMOw+K5V6T4MipBB77Z889w0KDBb8XzZ60wnlrfIziMAzJaAAQAAAAAADNG8kxelYYBhyF5/&#10;0GK5hC0/uC5taLPTm9eekYYE+rH9u1ekrzWdZ3/+D+k5BIDZEjAAAAAAAIAhOvuGe9IwwKAdOvf0&#10;9PWHIb4ZL2Swu+23LW5sXHJKGhDoRzxn9nrdvLr81vT8AcBsCRgAAAAAAMAQLVuzIQ0EDNqpS+5I&#10;X39Y7n325WYDO2tsT6Jtt1zaeOOKE9OAQL+23nRB+pq9iPOUnT8AmA0BAwAAAAAAGLKDDj8pDQUM&#10;0rX3P52+9rDFGP6ssT1J3vrGOWkwYFBiMkL2ur14/Fe/Ts8bAMyGgAEAAAAAAAxZTBfIQgGDsv9B&#10;89PXHZVHH3t6IpdM2P7dKxqbrlqQhgIG5c1rz0hfu1cv/eT29JwBwGwIGAAAAAAAwJAtXbk2DQYM&#10;yvwzr0tfd5SW/+6Nxov3/TBtctfRlm+eO7QlEYpi6YXs9Wcizk12zgBgpgQMAAAAAABgBIa5TMK4&#10;lkfIPPTE7xsbf3Rj2uiug1FMLWjZuOSUdB9matWqx9NzBQAzJWAAAAAAAAAjcPYN96ThgH5FcCF7&#10;vXGLpnbdggZvfeOckUwtaNl60wXpfsxUTJbIzhEAzJSAAQAAAAAAjMCyNRsac/abm4YE+hHBhez1&#10;yqIOQYNYpmDj4pPTEMCwxOtl+zIbW34w/iU0AKgHAQMAAAAAABiReScvSkMCsxWBhex1yiiCBq8u&#10;vzVtgJdVBAtGtRxCp0FNL2h59LHyLKMBQHUJGAAAAAAAwIgsXbk2DQrM1okLb05fp8zuf2pd49mf&#10;/0PzW/VZI7wMxhksCIOcXtDyryvKPekCgGoQMAAAAAAAgBEa1BSD/Q+a31x2IXuNqohv1Ufjuyxh&#10;g5gaMM5gQcvWb12c7l8/YpmK7BwAwEwIGAAAAAAAwAjFFINY2iALDczEwmUPps9fVTHZ4H8+/IvG&#10;Sz+5PW2QD8vb3/5q483rv9x444oT02b/qEXAIdvPQXjohY3psQeAXgkYAAAAAADAiJ265I40NNCr&#10;I+dfkD5vnTz0xO8bj//q180JB68uvzVtmM9WLIEQoYJYiiBr8o9TBB6yfR6ETdt2NJa/kB9vAOiF&#10;gAEAAAAAAIzBoXNPT8MD3Rx0+EmVXxphtmLKQSyrsPa/39bY8s1zm0GBkDXTw/bbFjd/HksOvPWN&#10;c0qx/MF0Yh+z9zEQy29qRL301o702AJALwQMAAAAAABgDCIkEGGBLESwJ5McLuj0f//9uWmTvqo2&#10;LjklDwYMyoo7mgGDqKde254eUwDoRsAAAAAAAADGZCYhg5h4IFzwJy/e+4NSLnEwG29cceJQl0Zo&#10;KgQMoh596e30uALAdAQMAAAAAABgjCI0MP/M69JQQdj/oPmNs2+4J33sJHv8V79uNuWjOZ817atk&#10;600X5KGAQeoIGGzd3mjcu25bemwBYE8EDAAAAAAAoAQiaBBBghMX3rzLtfc/nW7L1sb9T61rNs63&#10;fuvitGlfFW9e/+XdwwBD0Hjy4alowZ/q1S07GstfyI8vAGQEDAAAAAAAgEra8oPrms3zmACQNe/L&#10;7s1rz9gtCDAsWcAg6g8bt6fHFgAyAgYAAAAAAEAlvXjfD3c10KsWMhhluCA0fv/kVKRg93p8w9vp&#10;8QWATgIGAAAAAABAJf3Ph3/R1kSvSshg1OGC0Fi/dipOkNeKP25LjzEAFAkYAAAAAAAAlfTQE7/f&#10;rZEeIYM3rjgxbeyXwTjCBaGxYf1UlCCvrdsbjeUv5McZAFoEDAAAAAAAgMrKmulvf/urjY2LT04b&#10;/OO05Zvnpvs7Cr3US2/tSI8xALQIGAAAAAAAAJX10k9uTxvq229b3Nj8d3+bNvpHLcIOEXrI9nMk&#10;fnjdVISgez33+vb0OANAEDAAAAAAAAAq638+/Iu8qT4lpgaMc8mEN6//cjPskO3byKy4Yyo+0Fs9&#10;+tLb6bEGAAEDAAAAAACgsh597Om8qV4QDf43rz0jDQAMy6arFjS2f/eKdH9G7lc/mYoO9FZbtzca&#10;K/64LT3eAEw2AQMAAAAAAKCylv/ujbypnoiG/7CDBvH82265NH39cWk8+fBUdKD3enXLjsbyF/Jj&#10;DsDkEjAAAAAAAAAq7dXlt6aN9T2JoMFb3zinsXHxyWlIYKY2LjmluRTD2JdC2IPGC89OxQZmVhEy&#10;yI43AJNLwAAAAAAAAKi0Z3/+D2ljvRdvf/urzXDA5r/7254CB29ccWJz+YM3r/9yY+u3Li5tqKCo&#10;sWH9VGRg5vWHjdvTYw7AZBIwAAAAAAAAKu3Rx55OG+uzFRMOYpmDoggiZNtWQb8lZABAi4ABAAAA&#10;AABQafc++3LaWOc/rLhjKibQXwkZABAEDAAAAAAAgMrb+KMb8wb7pPvnB6YiAv2XkAEAAgYAAAAA&#10;AEDl/euKe/IG+4Rr/P7JqXjAYOqlt3Y0lr+QnwMA6k/AAAAAAAAAqLxVqx5PG+yTrrHxtalowODq&#10;1S07Gveu25aeBwDqTcAAAAAAAACovHuffTltsE+05TdNRQIGX1u3NxoPrRcyAJg0AgYAAAAAAEDl&#10;PfrS240dP7wub7RPql/9ZCoOMLx66rXt6fkAoJ4EDAAAAAAAgEpb/sLW5jfqd/zirrzRPqEav39y&#10;KgYw3HrpLUsmAEwKAQMAAAAAAKDS1m3evrPT/cyqtNE+qRobX9t5XEZQEfB4fMPb6fkBoD4EDAAA&#10;AAAAgMqKpRF21Yb1aaN9Iv3021MHZbRlmgFAvQkYAAAAAAAAldRaGqFYabN9AsU0h3FVnJMIfmTn&#10;DIBqEzAAAAAAAAAqadfSCIXaseKOtOE+aUa5PMKeKs5PhECycwdANQkYAAAAAAAAldO2NEKxnnw4&#10;bbhPlF/cNXUwxl+mGQDUi4ABAAAAAABQKdnSCLtq/dq86T5BGi88O3UwylOmGQDUg4ABAAAAAABQ&#10;KdnSCMXKmu4TY/lNU0ehfLVp247GQ+u3pecUgGoQMAAAAAAAACojvgX/6pYdUy3rvHasuCNvvk+A&#10;xu+fnDoK5a3nXt+enlsAyk/AAAAAAAAAqJRY03+62vHPD6TN99pbccfUESh3vfTWjvS8AlB+AgYA&#10;AAAAAECldAsYNF54Nm/A19kPr2s0NqyfOgDlLgEDgOoSMAAAAAAAAErr3nW7r9kfDeppa8tbeRO+&#10;xqqwNEKrOgMGERhZ8cfdzzMA5SNgAAAAAAAAlEo0m2Od/le37Gj8YWP7ev0Prd821aaevnb89Ntp&#10;I76W/vmBqXddjeoMGDz12vbmn8f/Ln/hT38OQPkIGAAAAAAAAGPXChVs2tY+naBzgkEEDnqpaLqn&#10;zfi6+dVPpt5xdWrd5vbQSOc5jWBJXAsx2aC4HQDjJ2AAAAAAAACMxZ5CBa3qnF4QYYOe6/dP5g35&#10;OqlguCAqJhUUz2u3JS/i5/EYyygAjJ+AAQAAAAAAMDLdQgXFmu30gmZtfC1vytdFxZZFKFbnZIKY&#10;WNBrbf2PSyAmIKx6+e3drg8Ahk/AAAAAAAAAGKqZhApa1fkt9xlNL5iqHctvypvzFRfTGapcncGA&#10;fspyCgCjJWAAAAAAAAAMXDSRZxoqaFV8S335C+3P122MflaxhEDWoK+yqocL4noonteH1s88ODJd&#10;xXSDxzeYbgAwLAIGAAAAAADAQERTN5q7Mxl5n1U8R/F5Z92EfmZV2qSvpB9eV/lwQVSETornNiZV&#10;DKsizGC6AcBgCRgAAAAAAACzFpMGVr38dvOb44Oozm+4h9lML2jWhvV5s75qIlzwH++lDhXLZRTP&#10;bb9hlJlUXKNxrZpuADB7AgYAAAAAAMCMxVSBP2zc3lzOYJAVz1t8nWgI91PRnE+b9lWx/KbahAs6&#10;wyMRThlXRbAhpid0Bh4AmJ6AAQAAAAAA0JP45nc0ZaNRPIyKb5gXXy8a0P2+1o5f3JU37qvgp99u&#10;NLa8NfVOql+dS1/Ef5eh4hqLsIylFAC6EzAAAAAAAAD2qLUEwqyXKeixYhJCvFbxtQeyPv8zq/Lm&#10;fdn96ie1ChdEdZ7fUS6PMJNqLaXQub8ACBgAAAAAAACJGB0/jCUQ9lTR0C2+fkxLGEitX5s38Mvs&#10;nx+Y2vn6VFxLxfMb11cVKkIQMWkhrsfi/gNMKgEDAAAAAACgqTWtYNTfLI/pCJ37MsiJCWkTv6Qa&#10;v39yaq/rVZ0N+ggcVK1aYYMIRxTfC8AkETAAAAAAAIAJN+ppBcWK1+xsPg96bf4dK+5Im/ml8sPr&#10;mtMW6lid0wsGNp1ijLVp247Gc69vFzYAJo6AAQAAAAAATKBxTSvorEdf2n1phIEHHZ58OG/ql8VP&#10;v91obFg/tbP1qixAUsXpBdOVsAEwSQQMAAAAAABggkSzN5qh45hW0Fmd32wPg1waYVetX5s39stg&#10;xR2Nxpa3pna0fvXUa/WbXjBdCRsAdSdgAAAAAAAANdeaVjCU5v0sKyYnxH4V93PQSyMUK23uj9uv&#10;fjK1d/WsaLZ3nuO6TS+YroQNgDoSMAAAAAAAgBqKb4pHw37cSyBklY3NjybsMCuWIUib/GPS+P2T&#10;U3tW3+pc/mLY57jMFfdh3I+d1z1A1QgYAAAAAABATcS3xcsaKijWQ+vbm6yx38Pe5x3//EDa6B+5&#10;H17XaGxYP7VX9a2YllE8x6FMEzTGWXGtx0SRzukOAFUgYAAAAAAAABUXzcp1m6sxej72tXP/R7Lv&#10;LzybN/xHaflNExEuyCZUxHlXu1dc+52THgDKTMAAAAAAAAAqKMbNx3r20cytSsV0hc738dRrI3oD&#10;W97Km/6j8tNvN/dhEqrzPMc39at0nY6j4vjE/Rz3dfHYAZSNgAEAAAAAAFRENGrjm+BlXwIhq2ie&#10;dr6fUX+rPZr8afN/2CYoXJAtjRDnXvVem7btaIY0OqdAAJSBgAEAAAAAAJRcFacVFCumFGTvadS1&#10;41c/yQMAwzRB4YJsaYSH1o/+PNepLKEAlI2AAQAAAAAAlFR8wz++EV7livfQ+b4iXDCWsMTvn8xD&#10;AMMyQeGCqM5GuKURBlcx1eC517ebagCMnYABAAAAAACUSDRl4xv/0VCsckVjOb693vn+xhYuiNr4&#10;Wh4EGIYfXtdobFg/9cL1r2wJjPj2vRp8RegoC+4AjIKAAQAAAAAAlEB8M7nKyyAUKxrLEZTofI9j&#10;DRdM1Y7lN+WBgEGasHDBq1t27Ha+owGuhlsRQoowkqkGwCgJGAAAAAAAwBi1ggV1qGh47mm9+LI0&#10;nHf84q48FDBAsRTDpFQERiI4UjzXZQiSTFrFZ0g2MQRg0AQMAAAAAABgDKIZGKPO61DxDfYIEGTv&#10;M8Ta8f1UPH8YSD2zKg0FDMw/PzD1QpNRnYGSmGQwsHOlZlwR8pnuXgTol4ABAAAAAACMUJ2CBVEx&#10;oj17nyGmM/TzXmOpheK3sh/fMIApCBvW58GAQVhxx9SLTEZl574u0ziqXjFBwvIJwDAIGAAAAAAA&#10;wAjULVjQqm5j2aPBGdtEszPEMdiTaE7HNtM95yAa2Dt+eF0eEOjHfzxnY8tbU69Q/4rwR+e5GUgA&#10;RA284p4RNAAGRcAAAAAAAACGqK7BglZFUzl738MyiBH8O35xVx4S6EPjhWennr3+Fcc/zkPxvMR1&#10;rspd8TnULRAE0I2AAQAAAAAADEF8Y3hSxsXH+4y1+DubzsOy4o/bmiPgZ11PPpyGBGbtnx+YeuL2&#10;iuMSDd0Qx6cO10Mc987zHNd6X+dDjbQEDYB+CBgAAAAAAMAARfN1UoIFWcW32+P9x2SDaGLONnQQ&#10;TetVL7/dHMWffWO+r3H869fmQYHZWH7TbksjRLN9Tw3c+POqNuNjvyPcUXw/cV76nSihxlObtu1o&#10;3mPF8wnQjYABAAAAAAAMQDRan3ptu29y76HiW9Phude3N49TJsIEsU12DCO00HnMY/vZVhoWmIXO&#10;pRGyJnynvicwjKmy0EScL1XtEjQAZkLAAAAAAAAA+hTNuWjSqeFWLDNQPO4R6phto37HijvSwMCM&#10;/MdzdFYWLsimOFQtZJA1oCd5UkcdKz7DOu8xgE4CBgAAAAAAMEvRJPYN7tFVNORj6YTiOYiG6Kzq&#10;yYfz0MAMNDa+NvVkOyuWbSjuWwQLWtdHTG4o/ixE074KlYUL4v2oelZcs3ta4gNAwAAAAAAAAGYo&#10;GscarOOpaH52no9ZLZWwfm0aGujZPz8w9UQ7K9uvzvDJoJd5GEV1hiZCVYIRqr+K67fbch/A5BEw&#10;AAAAAACAGYjmahXXz69TZZMCZnxOtryVBwd68cPrmo9vVTZZ4anX8h3qnAbQzzIPw64sECFcMHkV&#10;10Hn9Q1MLgEDAAAAAADoQTTYOr+RrsZTg1oqYcdPv50HCLqI5RWKFWGC4r7EePk9VbbvEZgoWwkX&#10;qGLFddt5nQOTScAAAAAAAAC62NO30dX4ahBLJcQyB1mAYFod0ws2bdt9P17dMn0QJdv3bo8ZZWXh&#10;ghiVX9ZJC2p0Fdd7BGg6rw9gcggYAAAAAADAHkRTtUyNX9VenUslxGSAGTXBX3g2DxFMo3N6QUxO&#10;KO5Dr9/yj+2Kj5tu6sEoS7hA9VIR5rFsAkwmAQMAAAAAAEiYWlD+6nu5gY2vpSGC6cRjWtU5iWD5&#10;C1t7bsTHdrF98fEzncAw6OoMbAThArWniusiu2aAehMwAAAAAACAAlMLqlXRlO88hzM5fzuW35QG&#10;CVK/+snUo3ZW56j4mYZSOte0j7DEuKpzokIQLlC9VARtTDOAySFgAAAAAAAAU0wtqGZ1LlMwk+UG&#10;IjSQhgkSjQ3rpx7V3/SCYnU2ZmOJglGXcIHqt0wzgMkhYAAAAAAAwMSLJq+pBdWtTdt2zH65gd8/&#10;mYYJdrPijqkH7Kx+pxe0KgIFxeeJa3FUjf14nQgSFF8/xHsTLlCzqQjedN6LQL0IGAAAAAAAMNHi&#10;29uaqdWvWS83sPG1PFDQIYIIrYpAQ/G1Zju9oFWdTf5RTNLYU7gg7gel+qm4tjoDOEB9CBgAAAAA&#10;ADCRoik8jnH0ajgVTc3O5Qaee72387vjh9eloYJdlt80teXOiiZ88XViNHw/NajlFmZSwgVq2NUZ&#10;+gHqQcAAAAAAAICJE81VSyLUrzqXG+i1Ub/jF3flwYIpjWdWTW25M8hQfI0QEw36rUEtudBLZWvl&#10;9xuSUCqrWKrEkglQLwIGAAAAAABMlPiW9rC/Ha7GV7NabuCZVWmwoOmH1zUaW96a2nD3b2UP6lv/&#10;o5piEA3f4uuEUSzJoCa3IswlZAD1IWAAAAAAAMDEsCRC/WtWjfoN6/NwQfjnB6Y22lmdyzDE6w2q&#10;hj3FII5D5/5bFkGNouLay5blAKpHwAAAAAAAgNqLJrMlESanZtOoj0kFWcCgsfG1qS12X4IhGqaD&#10;rGFPMeicvhBhg2FMSVAqKyEDqAcBAwAAAAAAai0aWpqok1WzadTvWHHH7gGDX/1k6qc7qzO4MIyJ&#10;GMOaYrBpW/sxCYOcvqBULyVkANUnYAAAAAAAQG0Z/z651dmof+71Lo36Jx/eLWDQWL926oe7N+gj&#10;tDCMGtYUg7gXis/r3lDjKiEDqDYBAwAAAAAAaqlrQ1nVujob9bEcwLS1fm17wOCn3576wc56fEN7&#10;gz7+e1g16CkG0dAtPl+IwIRS46q4JuOe7LwugfITMAAAAAAAoFbiG9/DGF2vqled35Ludl0UAwaN&#10;3z859ac7K66r4nMNs0GfTUvoZ4pBBBSKz2d6gSpDvbplx273FVB+AgYAAAAAANRGNKuiaaVUVAQK&#10;itdHTAaYrnasuGNnwGD5TVN/srPWbZ7Z8wyiBrmkQec3xU0vUGWpznsLKD8BAwAAAAAAaiG+rS5c&#10;oDqrs7k+3TWy458f2Dm94MmHp/5kZz36UnuzfxQTMjqnGITZBAPGEY5QaibVufwIUG4CBgAAAAAA&#10;VF6EC/oZIa/qWzNaHuCFZxs7fnhdo7Hlrak/2LlWfPHx/S5XMJMaxBSDzuewfIgqW8X91BkEAspL&#10;wAAAAAAAgEoTLlDTVeckgAgI7LG2vNXY8aufTP3HzupcZmE2Tf7Z1iCmGBTXuB9lOEKpmdRLb+1+&#10;rQPlJGAAAAAAAEBlxbh3DVPVrWa0xEFhekFUBFiKj41G6CircwLBTJY46GzajjIcodRMK67t4vUK&#10;lJOAAQAAAAAAlaRZqnqtdZvbpxBE4KCX6pwgEGPcR10RoClOIQi9hhw617a3PIIqc5liANUgYAAA&#10;AAAAQOUIF6iZVmeTvpfJF8+93h5MiIb9OOqp19r3I6Yq9FKd0xdM+1Blr85rFigfAQMAAAAAACpF&#10;uEDNpuK6KV5HvXybv7PZ+eqW0S6P0KpsikG3/Y/HFLfvNZSg1DgrruvidQuUj4ABAAAAAACVIVyg&#10;ZludyyR0u5Y6l0cYd4O+s/EagYPpJhJ0vt+YgqBU2aszGAOUj4ABAAAAAACV8NB638BW/VVxCkD8&#10;/+mqc3mE+O9xV+dEhemWbIifFbeN9e2VqkLFZ33x2gXKRcAAAAAAAIDSi8aq9eNVv/XoS+1N9+mW&#10;POhs5sdEg3FXhASK+xT29B46m7TuH1WV6gz3AOUiYAAAAAAAQKkJF6hBVecyA3uaSlC25RGK1RmS&#10;2NNkj+I2964z/UNVpyI0U7x+gXIRMAAAAAAAoLSiMSpcoAZVncGBaNZnVcblEVoV90NxqYds/3p9&#10;n0qVtTqvcaA8BAwAAAAAACilaDBNN8JeqdlUsXG5p2/2dy4vULbrsDMAEe+puITDus3tP3/qNSkd&#10;Va3qnNQBlIeAAQAAAAAApSRcoIZRneGBbEJGNORbPy/T8gjF6nwfxaUSivsfXnrLvaSqVZ0hGqA8&#10;BAwAAAAAACidWCtfqWFUr833uAajyVnWJTpiYkHnGPnWpIJVL7d/+1tYR1Wt4r4sXsNAeQgYAAAA&#10;AABQKo9vsF68Gl5FcKB4vUWIoKqVfcs7GrOd0w2UqmIVr2GgPAQMAAAAAAAojVh3W6lhVuc3o1vf&#10;+q9qdYYJYqrBvev+9Gfx/5WqYsXyJMVrGygHAQMAAAAAAEohmkllHUev6lWtxmU042OpgSpX3DOd&#10;SyUURQBBqSpW51IfQDkIGAAAAAAAMHbRILVOvBplxSSDqocLWjXdevWmgqiqVkwXya5pYLwEDAAA&#10;AAAAGLt1m40uUKqf+sPGvBlb9SUg1OTWdMEZYHwEDAAAAAAAGKvHN/iGtVKDqGykvICBqmrFVJvO&#10;6xkYPwEDAAAAAADGJtbCV0oNrjpDBjHZQKmqVvFaBspBwAAAAAAAgLFY/sLW5jdUlVKDrZgKEvfY&#10;oy+93dgqX6AqXPH3ROffHcB4CRgAAAAAADAWz72u86mUUmrP9dD6benfH8D4CBgAAAAAADBy0TRS&#10;SimlpisBAygfAQMAAAAAAEYqRl5v2mZpBDXeiqUDYgmBuCZXvWwpAaXKWH9/4w8ah849fZcTF968&#10;y8JlDzYW37WqaenKtbv9XQMMh4ABAAAAAAAjZWkEVYaK69B1qVS568qrb238L+84Ykb2P2j+rkDC&#10;vJMXpYGE4r0PzIyAAQAAAAAAI2NpBFWW6hy9/tRrAgZKla1uXPqDNEQwKHP2m7srjDD/zOuaQYRT&#10;l9whiADTEDAAAAAAJs4tT77eOP/u3zXOvPO3u1x67/ONrz2yvnHD6lfSxwDQP0sjqDLVij+2BwxM&#10;MFCqfPXwI4+lwYBRa01FOHL+BUIITDwBAwAAAGBiRLDg819f3fjQmT/tyWeuWdm04Ltr2kII8TzZ&#10;8wMwPd8QV2WqzuvzpbeEX5QqW5UlYNCL1iSE1pIMAgjUlYABAAAAUHu3Pbu5cdK3Hk9DBP047Lz7&#10;d4UQWpMQFj+wrhlCiNfM9gVgUt27ztIIqjwVkzQ6r1HTNZQqX1UpYDCd1lIM805e1AwfLFz2oPAB&#10;lSVgAAAAANRWNPmj6R9BgCwgMAqfuOTBZgAhJie0QggRQAjZPgPUlW+HqzJVXI+d16hSqnz15JPP&#10;pQ37OmmFD+afed2uyQdLV67d7TMKykLAAAAAAKilcQcLZmLuooebIYSYshD7ff7dv2sGEG5Y/Ur6&#10;3gCq5tGX3p5qFSlVjvrDxu1t16gJG0qVt7Km/KRoTT04dckdzeDBsjUb2j67YBwEDAAAAIBauewf&#10;/n+N//Tfft34yPkP7fLhs36WNvarpLUUw4LvrmmGEC699/lmCOGWJ19PjwNAmRg9r8pWT73WHjB4&#10;aL2AgVJlrazxPslaEw9aSy2YdsCoCRgAAAAAtXDVr/698alv/r7x8a/9bo+OuOqZxscWr2kcdvlj&#10;jY9+5Z8ah1yyclcIIWvqV0lMa2iFEFpLMSx+YJ0QAjB20chVqmy16uW3267T+G+lVDkra7LTrjN0&#10;YNIBwyRgAAAAAFTegh/9WxoomI3DlzzVDCEcetnqnSGEix9pBhD+/Nx/TBv7VfKJSx5sBhA+//XV&#10;u0IIEUAItz27OT22AP1Y/sLWxlb5AlXCiokFxWtVEEap8lbWUKe7/Q+a31xe4ewb7mlce//TbZ95&#10;0A8BAwAAAKDSBhku6FUEEEIEEMJfXPjLnSGEc1akjf0qmbvo4WYI4aRvPd4MIJx/9+92hRCy4w8w&#10;nede17RV5awVf2wPGLhWlSpvZc1zZi6mHBw5/4Jm4MCyCvRDwAAAAACorFgWIQsAjNsR1zy3cymG&#10;Rb/ZFUJoLcXw4bN+ljb2q6S1FMOC765phhAuvff5ZgDhhtWvpOcJmEz3rrOmvSpvdV6vL721Y+on&#10;SqmyVdYsp3+tCQeWVGCmBAwAAACAypp30/Npg78KjrjqmZ0hhMsf27kUwyUrd4UQsqZ+lRx23v27&#10;QgitpRgWP7CuGUK45cnX03MJ1M8fNvpGuCpnxbIdndfrq1sEDJQqa2XNcQavNd1A2IBuBAwAAACA&#10;SrrxN5vSxn2dHL7kqfYQwsWP7FyK4dx/TBv7VfKJSx5sBhA+//XVu0IIraUYbnt2c3rOgeowvUCV&#10;uWJaQec1q5Qqb2XNcIZL2IDpCBgAAAAAlbTwgVfSpvykiQBCOPSy1c0Qwl9c+MudIYRzVqSN/SqZ&#10;u+jhZgjhpG893gwgnH/373aFELJrAiiPdZtNL1DlLQEDpapVWQOc0Wkto9D5ucnkEjAAAAAAKunc&#10;+15OG+60O+Ka53aFECKAEFpLMXz4rJ+ljf0qaYUQFnx3TTOEcOm9zzcDCDesfiW9boDhe2i96QWq&#10;3PXUa9tds0pVqLKmN6O3/0HzG6cuucNUAwQMAAAAgGoSMBicI656ZudSDIt+s3MphktW7gohZE39&#10;qokAQmgtxbD4gXXNEMItT76eXltAf+Lb4UqVuQQMlKpWZc3uKnnn+z7X2PvA49vsNefodNsqmLPf&#10;3MaJC28WNJhgAgYAAABAJV2/+o20Wc5wHL7kqZ0hhMsf2xlCuPiRnUsxnPuPaVO/Sg477/5mAOHz&#10;X1+9K4TQWorhtmc3p9cfkNOoVVWoR196u+26fXzD21M/UUqVsbImd1Xse9RF6b8/Ww484TuN939h&#10;aXO7dx1yWuMd+8xLn6eMBA0ml4ABAAAAUEk3/mZT2ghnfFpLMRx62epmCOEvLvzlzhDCOSvSX6hW&#10;yScuebAZQjjpW483Awjn3/27XSGE7PqESbVu8/apdpBS5a0IwhSv25hooJQqb2XN7aqI8ED2b8vp&#10;HHzq3Y0DPnt9M3BQhUkHETRYuOzBts9V6k3AAAAAAKisrMlNeR1xzXO7QggRQCiGED581s/SX7BW&#10;ydxFDzdDCAu+u6YZQrj03uebAYQbVr+SXr9QN/euM71AVaPiWi1eu3/YKGCgVJkra2pXRbcJBr1o&#10;hQ2y5y+TI+dfYJrBhBAwAAAAACrrs7euTRvZVNcRVz2zcymGRb/ZFUKIAELIfuFaNRFACK2lGBY/&#10;sK4ZQrjlydfTaxyqRJNWVaU6r92X3tox9ROlVBkra2ZXyd4HHt8MCETYoCVCAzHdIKYVZP9mzHzg&#10;lDubjy3zVIP9D5rfuPb+p3f7nKVeBAwAAACAyjruey+mTWrq7fAlT+0MIVz+WDOAcMglK3cuxXDu&#10;P6a/jK2Sw867f7cQQmsphtue3ZzeB1AGpheoKlXn9StgoFR567XX3kgb2XUSgYEIIbSCB91CB/Hz&#10;Mk80iCUThAzqTcAAAAAAqKxz73s5bUBDaymGQy9bvTOEcPEjO0MI56xIf1FbJZ+45MFmAOHzX1/d&#10;DCCcf/fvdoUQsvsERsH0AlWVijBB5/WrlCpvPfzIY2kTu+7e+b7PNd7zycubUwuyfw+GmIBQ1mkG&#10;Qgb1JmAAAAAAVNYVv3g1bS5DN0dc89yuEEJrKYa/uPCXzRDCh8/6WfpL3CqZu+jhZgjhpG893gwh&#10;XHrv880Awg2rX0nvJejH8hc0aFV1SsBAqWrVpAYMiuZ86IvNMEH2b76YZhBhhOxx4xbLJSxbs2G3&#10;z1yqT8AAAAAAqKzrV7+RNo9hEI646pmdSzEs+s2uEEIEEOoSQmgtxbDgu2uaIYTFD6xrhhBuefL1&#10;9H6DPXnqNdMLVHUqpm0Ur1/LeyhV7hIw+JNYRuHAE76z27/pyhwyOHHhzW2fudSDgAEAAABQWbf/&#10;y1tpYxhG5fAlT+0MIVz+2M6lGC5ZuSuE0PnL36o57Lz7d4UQIoAQWksx3Pbs5vSeZPLE9IKt8gWq&#10;QhWBmOI1/NB6AQOlylwCBrvb96iLdvt3W1lDBrFUQvEzl3oQMAAAAAAq7eiv/2va+IWyaC3FcOhl&#10;q3eGEC5+pBlA+PNz/3G3Xw5XzScuebAZQPj811c3Awjn3/27XSGE7H6lfla9/PZUC0ipapSAgVLV&#10;qp/c+4u0cT3pYppBhAqK/y77wCl3Nvaac3S6/TgtXPZg2+cu1SdgAAAAAFTacd97MW3qQlUccc1z&#10;u0IIraUY/uLCX+4MIZyzou0Xx1U0d9HDzRDCSd96vC2EcMPqV9J7mmrZtG3HVAtIqWpUBAqK17Al&#10;PpQqd1159a1p05ojmhMLOkMG7/nk5em242SZhPoRMAAAAAAqbcGP/i1t2kKdHHHVMzuXYlj0m10h&#10;hNZSDB8+62dtv1iuotZSDAu+u6YZQrj03uebIYRbnnw9ve8ph0n45ncs/7Dijzsb0vG/loOofgkY&#10;KFWtEjCY3pwPfXG3f1e9Y5956bbjcujc09s+d6k+AQMAAACg0s697+W0IQuT5vAlT+0MIVz+2M6l&#10;GC5ZuSuE0PmL56o57Lz7d4UQIoAQFj+wrhlCuO3ZzelnA8P30lv1n17w3Ovt4/Qn4T3XvVqBkZY4&#10;x0qp8paAQXfv/fSVbf9uiv/OthuXOfvNbfvcpfoEDAAAAIBKu371G2mzFdhdaymGQy9bvTOEcPEj&#10;O5diOPcf234xXUWfuOTBZgDh819fvSuEEAGEkH120J97103GuvWd6/ULGFS/iufTOVWq/HXaGYvT&#10;pjV/EhMLiv8mimUTsu3GqfOzl2oTMAAAAAAq7cbfbEobqcDstEIIraUY/uLCX+4MIZyzou2X11U0&#10;d9HDzRDCSd96vBlAOP/u3zUDCDesfiX9fGHPJuVb353j9FX1q3g+g4CBUuWuY479Utqwpt0Bn72+&#10;7d88ex94fLrduHR+9lJtAgYAAABA5WVNUmA4jrjmuZ1LMSz6za4QQmsphg+f9bO2X25XUWsphgXf&#10;XdMMIVx67/NCCB2Wv7C1sXVCpsrHpIbW+56UqQ11rrhui9dy2LRNwECpMpeAQW/edchpbf+eefcR&#10;Z6fbjcu19z+92+cv1SVgAAAAAFTeZ29dmzZCgfE44qpndoYQLn9s51IMl6zcFUIo/vK7ig477/5d&#10;IYQIICx+YF3jtmc3p59NdbXq5ben2j71r+L7jmkGqtoV0wqK5zQopcpdB394ftqwpt073/e5tn+v&#10;7HvURel247L4rlW7ff5SXQIGAAAAQOUd970X0yYnUF6HL3mqGUI49LLVO0MIFz+ycymGc/+x7Rfk&#10;VRHLLsSkg+wzqm5e3TIZ3/jubEY/vmFyghV1LQEDpapXWbOaXPHfJe//wtJ0m3ERMKgXAQMAAACg&#10;8s697+W0gQlUWwQQQmsphr+48Jc7QwjnrGj7JXqZfP7rqxu3PPl6+llVB5P0Lf51m7e3vffnXp+Q&#10;dSFqXJ3n1LIXSpW/smY1ueK/R8oWMFi6cm3b5y/VJmAAAAAAVN4Vv3g1bU4C9XbENc/tXIph0W92&#10;hRBaSzF8+Kyftf2ifZRiGYVYOiH7vKq6P2ycnCb7U6+1N6Pj2++q2tV5Ti17oVS568knn0ub1eSK&#10;/xYpW8Cg+NlL9QkYAAAAAJV3/eo30uYjwBFXPdMWQjjkkpW7QgjFX8QPw6X3Pp9+ZlXV8hcma5z8&#10;oy+93fb+N20TMKh6CRgoVa16+JHH0mY1ueK/Qd776SvTbcal+NlL9QkYAAAAAJV3+7+8lTYWAXpx&#10;+JKnmiGEQy9b3Qwg/Pm5/9j2S/p+1Clk8PiGt6daPpNR0Xwuvn9V/YpruHhOI0SilCpv/eTeX6TN&#10;ana394HHt/37Y9+jLkq3G5fiZy/VJ2AAAAAA1MLRX//XtHEIMBsx+SAmHgxiqYUbVr+Sfm5VzaR9&#10;g7/43n3TvR7VGRqJiQZKqfLWlVffmjar2d27Djmt7d8e7z7i7HS7cTjo8JPaPnupPgEDAAAAoBaO&#10;+96LaZMQoB9HXPNc30GDT1zyYOO2Zzenn11VseKPk9Vg37q9PWDgm+71KAEDpapVAga9e88nL2/7&#10;t0dMNMi2G4dD557e9tlL9QkYAAAAALWw4Ef/ljYHAQYhJhr0s3TCmXf+Nv3sqoo/bJysRuxLb+1o&#10;e/8a0fUoAQOlqlXHn1iuMf9lduAJ32n7d8dec45OtxuHeScvavvspfoEDAAAAIBaOPe+l9OmIMAg&#10;HXLxI22/wO/VYefdX9kpBstf2Nr8Rv8kVQQqisdg0gIWda24lovnNYIkSqny1jHHfiltWNPuHfvM&#10;a/s3R4QNsu3G5cSFN7d99lJ9AgYAAABALVy/+o20GQgwaLMNGVx67/Pp51fZrXp58pYHiG+2F4+B&#10;RnQ9qnhOJ+G8RjAowjGPb3i7Ob0h7uX470kLDKnq1sEfnp82rGn37iPObvv3RiyXkG03LguXPbjb&#10;5y/VJmAAAAAA1MKNv9mUNgIBhuEj5z/U9sv8Xnz+66vTz6+ym8Tm+qMvvd12DDRk61HFcxrqfG1H&#10;kKBzYkNL/Pm6zS5qVf7KmtXsrnN5hHe+73PpduNy7f1Pp59FVJeAAQAAAFAbWRMQYBiOuOa5xofP&#10;+lnbL/R7kX12ldm967ZNtXkmqzrX6lf1qOI5Da9uqWfAICYWdL7XTF0DFnFe470JBlW7nl/7x7RZ&#10;TbsIExT/nfGBU+5Mtxun7POHahMwAAAAAGrjs7euTRuBAMNw2KLftP1Svxdfe2R9+vlVVrFUwCRW&#10;8RhE2EBVv6LhXDyvoY4Vkwk63+ee1DFAVHz/7t1q18OPPJY2q2n33k9f2fbvjFguIdtuXA46/KS2&#10;zx3qQcAAAAAAqI3jvvdi2gQEGJaZLpWw+IF16edXWW3aNnnLI8S3novHIJZLUNWvSQkYrPhj+/SN&#10;buo2xaFzeRNV3fr+nfemDWv+5B37zNvt3xl7zTk63XZcjpx/Qds9ST0IGAAAAAC1ce59L6cNQIBh&#10;+djiNbv9cn86Z9752/Tzq4wm9du/nY3oSZ3iULeahIBBBII632M3cVzqVJ0BC1XduvLqW9OGNX/S&#10;Ob0g/jvbbpxOXHhz2z1JPQgYAAAAALVxxS9eTRuAAMP05+esaPsF/3Q+//XV6edXGf1h42Q21jtH&#10;zD/3uoBBHaozYLD8hfo1n7MQRTd1CxgU35slEqpdp52xOG1Ys1M2vSD+LNt2nBbftartvqQeBAwA&#10;AACA2rh+9Rtp8w9gmD76lX/a7Zf8e/KZa1amn19lFEsFTGLFxILicahbA3ZSq/O81rH5HKGg4nvs&#10;RZ2u784JDqtetrxJleuYY7+UNqzZqQrTC8KyNRva7kvqQcAAAAAAqI3b/+WttPkHMEwzXSYh+/wq&#10;m0luzMV7Lx6LaFqq6tckBAw632Mv6hQk6pzgYHmTatfBH56fNqypzvSCgw4/qe2epD4EDAAAAIBa&#10;Ofrr/5o2AAGGqfMX/dO57dnN6edXmcQyAZNa0XguHgtVjxIwyNWpYjmT4nub5M+xOlTWsGan939h&#10;adu/K8o6vWDeyYva7knqQ8AAAAAAqJXjvvdi2vwDGKY/P2dF2y/7p/O1R9ann19lUce16WdS9677&#10;U8Ag/r+qR01CwKAzHNNN3a7vxze0Tx+xvEl168knn0sb1hzR2PvA49v+TXHwqXeXcnpBOPuGe9ru&#10;SepDwAAAAAColQU/+re0+QcwTB85/6G2X/hP5/y7f5d+fpXFJC+PEFU8FnVsQk9qdS59Ucfx+TMN&#10;GNTt+u58/6q69fAjj6UNa45oHHjCd9r+TbHvURel25XBtfc/3XZPUh8CBgAAAECtnHvfy2nzD2CY&#10;PvqVf2r7hf90zrzzt+nnV1m8umVyv/W7aVv7Gu6THraoU3U2n+sYMIjpI8X32E3dAgamj9Snblz6&#10;g7RhPenedchpbf+eiOkFe805Ot123ObsN7ft84Z6ETAAAAAAauX61W+kzT+AYTr0stVtv/Sfzmeu&#10;WZl+fpXBpDflYqR68XjUsQk9qTUJAYPi++tF3Y5B8b3VLTwxaXXl1bemTetJFkGCCBQU/z0RgYNs&#10;2zI4cv4Fbfck9SJgAAAAANTKjb/ZlDb/AIbpY4vXtP3SfzqfuOTB9POrDGIN80muP2xsX6c//lvV&#10;o+oeMNj6H2+n+P56Uadj0BkOmvTPsqrXMcd+KW1aT7JYCqH4b4lYKiHbrixOXXJH2z1JvQgYAAAA&#10;ALWTNf8AhumIa55r+8V/N9lnVxlM8vIIUdFwLR6PaFqqelTdAwadDfZerNtcn2MQ76X43p57vV7n&#10;d9Lq4A/PT5vWk+od+8zbbXrB3gcen25bFtfe/3TbPUm9CBgAAAAAtfPZW9emDUCAYSr+4r+bG1a/&#10;kn5+jZM1yxuNVS+/3XZMNm0TMKhLFdfnD/2GR3774uuNv/76r3e7t+d99efNPy+65q6nG0t/+lyb&#10;1c+90mbdK5unnnl2NZuAQZ0CNMJB9aqsYT3J3vvpK9s+Zw747PXpdmUxZ7+5bfcj9SNgAAAAANTO&#10;cd97MW3+AQzTR85/qK0BMJ3FD6xLP7/GyTd+d/+Wu6pPFc9r6KcBHeGCv7xgRXpvD9Lnr3pkt7BC&#10;Z1Dh9p//oRlQ+NHj/3fja4+sb7rlydd3e7+ZOgVohIPqU08++VzatJ5UMamg87MhJhpk25bFkfMv&#10;aLsfqR8BAwAAAKB2zr3v5bT5BzBMh1z8yG5NgD05887fpp9f46Qh12is+OOfAgbLXxAwqFMVr/XQ&#10;T8Dg7Jv/R3pfl9ncRQ83PnPNyjZ7CisMcrLCqEo4qD718COPpU3rSfX+Lyxtu5ff88nL0+3K5NQl&#10;d7Tdj9SPgAEAAABQO1f84tW0+QcwTB/9yj+1NQGmc9K3Hk8/v8YlGuuqvQkdDUtVnyqe29BPwGAU&#10;0wvKrJfJCv/91y/uFlZ4ffPw7qniufV5Vu268upb06b1JOqcXnDwqXc39ppzdLptmSxdubbtnqR+&#10;BAwAAACA2rl+9Rtp8w9gmA5b9Ju2RsB04tvD2efXuFgeYWcVj4mAQb2qeG5DPwGD7J5mdloBhZgK&#10;8eAT66eO8Mxq6398fBXP7aMvvT31E1XFOu2MxWnTehJ94JQ72+6XfY+6KN2uTPY/aH7b/Ug9CRgA&#10;AAAAtXP7v7yVNv8AhunwJU+1NQK6yT6/xsXyCI1mw7l4TJ56TeiiTlU8t2G2AYP4Fn52PzMYMf1g&#10;puXerVcdc+yX0sb1pHnXIae13RsRNsi2K5t5Jy9qux+pJwEDAAAAoJaO/vq/pg1AgGEqNgO6ue3Z&#10;zenn16gZJ76zNCnrW53fcA/xZ7OpGPWf3c9Fn7jkweaUkk7ZtrSL5SdmWjGBpXhu/7DRvVvl2mf/&#10;uWnjetJ0Ti+IwEG2XdksXPZg2/1IPQkYAAAAALV03PdeTJt/AMP05+f0vjb71x5Zn35+jZrlEXZW&#10;Z5Ny3WbHpS7VGR4Js61uAYMIF/QaHorPgKIz7/ztLoedd3/6/JNgphVhoOJxne10CjX+eu21N9Km&#10;9aSp6vSCsGzNhrb7kXoSMAAAAABqacGP/i1t/gEM00fOf6itKTCd8+/+Xfr5NWqWR9hZmpT1rUEG&#10;DP77r19M7+eWz3999W6vNRsROMiefxLMtB5av63t2Knq1sOPPJY2rSfJXnOO3m16wd4HHp9uWzYH&#10;HX5S271IfQkYAAAAALV07n0vp80/gGH66Ff+qa0pMJ34lnL2+TVKlkf4U616+e22Y1On4EW8l2iy&#10;t8QI+QhUFMX7j0ZtJq6T4rHpVVlG1Q8yYLD0p8+l93PLoO7rW558PX3+STDTunfdn67P5S8IGFS5&#10;blz6g7RxPUn2Peqitvvh/V9Ymm5XRicuvLntc4z6EjAAAAAAaun61W+kzT+AYTr0stVtjYHpxJrs&#10;2efXKFke4U8VjfTisSl7tcICcQ5bIYFiKKD4XsapDFXFgMGkTjD466//eupI917F4xbXvqpuXbTw&#10;79PG9SQ5+NS72+6JqkwvCNfe/3Tb/Uh9CRgAAAAAtXTjbzalzT+AYfrY4jVtjYHpxFrt2efXKFke&#10;4U9VpoDB1u07m+KtSQOt6QLFb2pXxatbxn+NDTJgcPbN/yO9n1sWP7But9eaDQGD3iqur+Jxe3zD&#10;21M/UVWsY479Utq4nhTvOuS0tvuhStML9j9oftu9SL0JGAAAAAC1lTX/AIbpiGum/3Zzp+yza1Qs&#10;j9BexWMzqm9BR3N03eadIYJHX9oZIijux7hFoCH2aSY6QxDx/sZdgwwYRAM8u5dbIhjQ+VqzEZMQ&#10;suevu5kGDOL6Kh63uJdUdWuf/eemzetJ8YFT7my7H6o0vWDeyYva7kXqTcAAAAAAqK3P3ro2bQAC&#10;DFOxOdDNDatfST+/RsHyCO1VPDbRKB90tZYziGkEEe4ovt6gdQYDWksohNiH2JeimJgwqIrnK+5L&#10;GRq+nfsUZlvdAgaDuqcnNWAQS1DMpOL6Kh63ONeqmvXaa2+kjetJUeXpBWHhsvFPZWJ0BAwAAACA&#10;2jruey+mzT+AYfrI+Q+1NQmmM6hx6rNheYQ/VRyL4rGJaQKDqGh+DjJM0AoOxP61AgOtkEAZliKI&#10;6jyWEagYd3UGDOI4zray+7io+Dr9OOlbj6fPX3czDRjEvVA8bj7XqlsPP/JY2rieFJ3TCyJwkG1X&#10;VsvWbGi7F6k3AQMAAACgts697+W0+QcwTIdc/Ehbk2A68S3l7PNr2CyP0F6dDehBfOs+JgUUn7NX&#10;xQDBHzbuDBBUrWna+X7GXZ1j9PvZp+w+Liq+Tj8+c83K9Pnr7vaf/2HqSPdWcS6Lx01Vt25c+oO0&#10;cT0JYimE4n0QYYNsu7I6cv4Fbfch9SdgAAAAANTWFb94NW3+AQzTR7/yT22NgunEt5Szz69he3zD&#10;+L9VXqYaRsAgnqP4nJ2iMRrf7m9NIajTN6/L1vTtPBezDRi8vnlbeh+3fOKSwY0In9SAwernXpk6&#10;2r1V8Zj1ExxR46+LFv592ryeBLEcQvE+qNr0glOX3NF2L1J/AgYAAABAbV2/+o20+QcwTIct+k1b&#10;o2A60UTMPr+GrSzj9MtSndMG4hvv/Vbnc8ZUgphIUPVjH0GICES0xLGKBn7R8hf+9L7DuMMTgwoY&#10;RPM7u49bBnk/Z88/CWYSMIjrqnjMBrW0iRpPHXPsl9Lmdd29Y595bffAwafenW5XZktXrm27F6k/&#10;AQMAAACgtm7/l7fS5h/AMH1s8Zq2ZkE32efXMPWz/nxdq7MBHY3zfiueo/ic8Rplqc6QQCsYEGK6&#10;RTTgW+J6Kb6P2RjE8eynOs+vgEF5rXtl89TR7l5lvsfUzGuf/eemzeu6e++nr2y7B/Y96qJ0u7I6&#10;6PCT2u5DJoOAAQAAAFBrR3/9X9MGIMAwFZsF3dz27Ob082tYLI+we3U2oAfREI9JBcXnHNZxj9dp&#10;BQViQsKeggLFfRm1ugQMHnxifXoPt5x552/bXme2bnny9fT5J8FMahiTR9R46rXX3kib13W315yj&#10;mxMLivdA/Fm2bVmduPDmtvuQySBgAAAAANTacd97MW3+AQzTn5+zoq1hMJ2vPbI+/fwaFssj7F4x&#10;Wr14jLYOqE9ZfM6ZNLVbgYHi8gOrXv5TYKBzCYIyK0OgZVABg6U/fS69h1sGFTCIz4Ts+SfBTCqu&#10;reJxG3eQRc2+Hn7ksbR5XXfvPuLstus/phlk25XZtfc/3XYfMhkEDAAAAIBaW/Cjf0ubfwDD9JHz&#10;H2prGkzn/Lt/l35+DYPlEfKKhnPxOA2qissLxP9vTRsoThooe2igtX8hghit/W5phSFaBhXOGGTF&#10;fna+p9lUt4DBpfc+3/Y6szWpAYPPX/XI1JHureI8Fo+bqm7duPQHafO67j5wyp1t98A73/e5dLuy&#10;2v+g+W33IJNDwAAAAACotXPvezlt/gEM0yGXrGxrGkxnUN967kV8C17tXsNqVHY+77hEuCH2paUY&#10;EIiwQzEgUMcaVMDgK7c/kd7DLYOaRhKho+z56+6vv/7rqSPdWxVDOcJT1a7TzlicNrDrbO8Dj2+7&#10;/g884TvpdmU2/8zr2j67mBwCBgAAAECtXb/6jbT5BzBMh162uq1xMJ3PXLMy/fwaBmuU51VsVK74&#10;4+AalRHoKB7/QdlTWKAYFCjjJIFx1aACBtEAz+7hlkEFDCJ0lD1/3c00YFA8ZrM9p6ocdcyxX0ob&#10;2HUWyyEUr/93HXJaul2ZLVz2YNt9yOQQMAAAAABq7cbfbEqbfwDD9LHFa9oaB9OZu+jh9PNr0KKJ&#10;rvIqHqdBNiqfe729sT2dVmCguAxBBELqPFlgVDWqgMEtT77e9jqzteC7vX9+1EksQdFrxT1RPGZx&#10;jlV1K2te19lec45uu/YPPvXu5p9l25bVnP3mtt2DTBYBAwAAAKD2suYfwDAdcdUzbc2DbrLPrkGz&#10;PMKeq3icBhkwiCkCcdxb4YHO4MCrWwQHRlGDChj85QUr0vu35aRvPT6QKQYx1SR7/rqbScAglvYo&#10;HrMI86hq1vNr/5g2sOssphUUr/2YZpBtV2bzTl7Udg8yWQQMAAAAgNr77K1r0wYgwDAVmwfd3LD6&#10;lfTza5Asj5DXpm3t34SOCQKqXjWogEF273bziUsebAYGWmL5g5ZL732+GUhoue3ZzY3z757ZZ0ed&#10;3P7zP0wd6e7VeU5N+ahu/eTeX6QN7Do78ITvtF37ex94fLpdmVkeYbIJGAAAAAC1d9z3XkybfwDD&#10;9JHzH2prIExnUGu3T0flZdR6/WucAQN6t/q5V6aOdPeKc1g8pzEtRFWzrrz61rSBXVfv2Gde23X/&#10;gVPuTLcru+L9x+QRMAAAAABq79z7Xk6bfwDD9BcX/rKtiTCd+DZz9vk1KL6Vv+cSMKh/DSJgEM3v&#10;7N5lcGYSMLh33Z8CBstfEKCqch1/4kVpA7uu3n3E2W3X/b5HVe/9Hzn/grbPVCaPgAEAAABQewsf&#10;eCVt/gEM00e/8k9tTYTpxNrt2efXoMR65SovAYP6l4BBNax7ZfPU0e5e/Z5PVZ76+JH/NW1i11VM&#10;LChe9zHRINuuzM6+4Z62e5DJI2AAAAAA1N71q99Im38Aw3TYot+0NRGmE2uzZ59fg2J8+J7rudfb&#10;m8/CGPWrQQQMHnxifXrvMji91qtb2kNBj28woaXKlTWw6+qd7/tc2zV/4AnfSbcru2VrNrTdg0we&#10;AQMAAACg9m7/l7fS5h/AMH1s8Zq2RsJ0Djvv/vTzaxB8u3f66mw+x0QDVa8aRMBg6U+fS+9dBqfX&#10;Wre5/XyaOlLdeviRx9IGdl2955OXt13zsVxCtl2ZWR6BIGAAAAAATISs+QcwbMVGQje3Pbs5/fzq&#10;V3xDX+25BAzqXwIG5ff5qx6ZOtLdyz1bn/r+nfemTey6sjwCdSFgAAAAAEyE4773Ytr8AximPz9n&#10;RVszYTpfe2R9+vnVr03bNN+mK83K+tcgAgZfuf2J9L5lMP7667+eOtLd69GX3m47nz7jqlsXLfz7&#10;tIldR5ZHoE4EDAAAAICJsOBH/5Y2/wCG6SPnP9TWUJjOpfc+n35+9WPFHy2P0K1WvdzerIz13VW9&#10;ahABg2iAZ/ctgzGTgEF8rhXPp6puHXPsl9Imdh3FcgjFa76KyyMcOvf0tnuPySVgAAAAAEyEc+97&#10;OW3+AQzTIZesbGsoTOfMO3+bfn71w/II3SuazcVjpupXAgblF0tQ9Fr9nktVntpn/7lpI7uOYmJB&#10;8Zqv4vIIpy65o+3+Y3IJGAAAAAAT4apf/Xva/AMYpkMvW93WUJjOZ65ZmX5+9cO38buXgEH9axAB&#10;g7+8oPflTpi5XgMG8ZlWPJcxgURVs55f+8e0iV1HESYoXu9VXR5h6cq1bfcfk0vAAAAAAJgIN/5m&#10;U9r8Aximjy1e09ZUmM7cRQ+nn1+zde863+ztpQQM6l+DCBhk9yyDc/vP/zB1pKevdZvbz2WcW1XN&#10;eviRx9Imdh2965DT2q73fY+6KN2uzA46/KS2e4/JJmAAAAAATIys+QcwTEdc9UxbU6Gb7LNrth7f&#10;4Ju9vZSAQf1LwKD8Vj/3ytSRnr46z+VLb5nSUtW68upb00Z2HR3w2evbrvd3vu9z6XZlZnkEigQM&#10;AAAAgIkx76bn0wYgwDAVmwrd3LD6lfTzazYsj9BbxaSH1jFb/oKAQR2r34BBNL+z+5XB6TVg8OhL&#10;b7edy03bfM5VtY4/sXrf4p+t4rV+8Kl3p9uUneURKBIwAAAAACbGcd97MW3+AQzTR85/qK25MJ2v&#10;PbI+/fyaKY3y3qt43GbzzXZV/hIwKL91r2yeOtrTl4kj9amPH/lf00Z23cz50BfbrvX3fvrKdLsy&#10;szwCnQQMAAAAgIlx7n0vp80/gGH6iwt/2dZcmM6Zd/42/fyaqVUvWx6h1yoeNwGDela/AYMHn1if&#10;3q8MTq/Vz3lU5aqskV1H7/nk5W3XegQOsu3KzPIIdBIwAAAAACbGwgdeSZt/AMP00a/8U1tzYTon&#10;fevx9PNrptZt3j7VwlHdqnjcNCzrWf0GDJb+9Ln0fmVweqlYDqF4HgWpqlsPP/JY2siuowNP+E7b&#10;tb7XnKPT7crM8gh0EjAAAAAAJsb1q99Im38Aw3TYot+0NRem85lrVqafXzNheYSZVfHYCRjUswQM&#10;yu3zVz0ydaSnr5feag8YxHlV1azv33lv2siumwgTFK/1CBtk25WZ5RHICBgAAAAAE+P2f3krbf4B&#10;DNPHFq9pazBM57Dz7k8/v2bCt3pnVsVjJ2BQz3ru9f4CBute2ZzerwzGX3/911NHevrqDIpE4EBV&#10;sy5a+PdpM7tu3nXIaW3X+r5HXZRuV2aWRyAjYAAAAABMlKz5BzBsxQZDN7c9uzn9/OrVHzb6Vu9M&#10;qnjsBAzqWZ3ffF/xx5mf5//+6xcbf3nBivSepT+9BgwiPFU8j7FkgqpmHXPsl9Jmdt2899NXtl3r&#10;ex94fLpdmVkegYyAAQAAADBRjvvei2nzD2CY/vyc3huTX3tkffr51aut8gU9V+ea7gIG9azOgEGY&#10;ba1+7pVdHnxifXP5hKKv3P5Es2FeJJgwvThuvVTcn4M4h2r8tc/+c9Nmdt184JQ72671bJsyszwC&#10;eyJgAAAAAEyUBT/6t7T5BzBMHzn/obYmw3Quvff59POrF4++ZHmEmVRn4/nxDY5fHWuQAYNBVTGo&#10;MOlhhdt//oepozJ9Fc+fMFB167XX3kib2XXzjn3mtV3n7//C0nS7MrM8AnsiYAAAAABMlHPvezlt&#10;/gEM0yGXrGxrNEznzDt/m35+9cLyCDOrzsZzrPGu6ldlDBgMsnoJK5x98//YLayQff6MWgQm1r2y&#10;eeqd7Lle3dJ+DmO5BFXNeviRx9Jmdt2865DT2q71fY+6KN2uzCyPwJ4IGAAAAAAT5apf/Xva/AMY&#10;pkMvW93WaJjOZ65ZmX5+9cLyCDMrAYPJqLoHDAZVr2/etltY4b//+sWhhRUiXBBhiF5q3ebtbefP&#10;vVrduvLqW9Nmdt2855OXt13vex94fLpdWVkegekIGAAAAAAT5cbfbEqbfwDD9LHFa9oaDdOZu+jh&#10;9POrG8sjzLwEDCajBAxGX93CCvH/Y5teK+7N4vmLc6qqWaedsThtaNfNgSd8p+3v9mybMpt/5nVt&#10;9xwUCRgAAAAAEydr/gEM0xFXPdPWaOgm++zq5rnXNcdnWgIGk1ECBtWvCFAVz9+mbQIGVa2PH/lf&#10;04Z2new15+i2v9Pf/4Wl6XZldu39T7fdc1AkYAAAAABMnHk3PZ82AAGGqdhs6OaG1a+kn1/T0XCb&#10;eQkYTEYJGFS/Vvxxm/NXk8qa2XUTyyEU/06P5RKy7cpq/4Pmt91v0EnAAAAAAJg4x33vxbT5BzBM&#10;Hzn/obaGw3S+9sj69PNrT6L5pmZeAgaTURG+KZ7noKpVxXP30Hqfd1WtJ598Lm1o182+R13U9nf6&#10;nA99Md2urCyPQDcCBgAAAMDEOfe+l9PmH8Aw/cWFv2xrOEznzDt/m35+7YnlEWZXAgaTU8XzHF7d&#10;YuJHVSrOVfHcrXr57amfqKrVT+79RdrQrpsDPnt929/p79hnXrpdWVkegW4EDAAAAICJs/CBV9Lm&#10;H8AwffQr/9TWcJjOSd96PP382hPLI8yuBAwmp4rnOcS5V9WodZu3t507garq1pVX35o2tOvm4FPv&#10;3vX3+QdOuTPdpqwsj0AvBAwAAACAiXP96jfS5h/AMB226DdtIYLpfOaalennV8byCLMvAYPJqeJ5&#10;DgIG1am4L527etQxx34pbWrXSUwrKP59HtMMsu3KyvII9ELAAAAAAJg4t//LW2nzD2CYPrZ4TVvT&#10;YTqHnXd/+vmV8W3e2ZeAweRU8TwHTerq1EPrt7Wdu61u08rWwR+enza162TOh77Y9vf5vkddlG5X&#10;VpZHoBcCBgAAAMBEypp/AMNWbDp0k312ZSyPMPsSMJicKp7nIGBQnbp33Z8CBstf2Dr1p6qKlTW0&#10;6yYCBcW/y/c+8Ph0uzKyPAK9EjAAAAAAJtJx33sxbf4BDNOfn7OirfEwna89sj79/CqyPEJ/JWAw&#10;ORWN6eK5FjCoThXPW0wzUNWshx95LG1q1837v7C07e/yveYcnW5XRpZHoFcCBgAAAMBEWvCjf0ub&#10;fwDD9JHzH2prPEzn0nufTz+/iiyP0F8JGExOdY7Zd+9Uo9yj9anv33lv2tSum4NPvXvX3+MfOOXO&#10;dJuysjwCvRIwAAAAACbSufe9nDb/AIbpkEtWtoUIpnPmnb9NP7+KLI/QX2leTk51Bgyc62pUBEGK&#10;5+0PG523qtaVV9+aNrXrJKYVFP8ej2kG2XZlZHkEZkLAAAAAAJhIV/3q39PmH8AwffQr/9TWfJjO&#10;57++Ov38arE8Qv8lYDA5JWBQzXp8w9tt583SFtWtY479UtrYrpO9Dzy+7e/xfY+6KN2ujCyPwEwI&#10;GAAAAAAT6cbfbEqbfwDD9LHFa9qaD9OZu+jh9POrxYj3/kvAYHJKwKCa1XneVHXr4A/PTxvbdRKB&#10;guLf43M+9MV0uzKyPAIzIWAAAAAATKys+QcwTEdc9Uxb86Gb7LOrxfII/VdnwCC+La3qWQIG1azi&#10;OTO1pdqVNbXr5r2fvrLt7/B3vu9z6XZlY3kEZkrAAAAAAJhY8256Pm0AAgxTsfnQzS1Pvp5+fj36&#10;kkb4IKozYBBNaFXPikBB8Vy7h8pfEaJyzupRDz/yWNrYrpv3f2Fp29/h2TZlZHkEZkrAAAAAAJhY&#10;x33vxbT5BzBMf37uP7Y1IKbztUfWp59ff9jo29eDqFe3CBhMSnUGDJzr8te6ze3nzNSJ6tb377w3&#10;bWzXTfHv7wgbZNuUkeURmCkBAwAAAGBinXvfy2nzj8l2+JKnGodc/Ejjw2f9rOkvLvxl47BFv0m3&#10;hdmIa6rYhJjOmXf+Nv382qrPNrAqHldN5/qWgEH1qvOcxcQRVc268upb08Z2nbxjn3ltf3/HcgnZ&#10;dmVjeQRmQ8AAAAAAmFgLH3glbf4xuQ67/LG2Xw4XRVP4iGueSx8HM/HRr/xTeo1lFnx3zW6fXate&#10;NiZ8kFU8tprO9S0Bg+pVLIlQPGeCVdWtY479UtrcrpO9Dzy+7e/vfY+6KN2ubCyPwGwIGAAAAAAT&#10;6/rVb6TNPyZTTC4o/mI4E6PthQzo13RBlk6fuWblbp9dMTZcDa6Kx1bTub4Vy4oUz/WKPzrXZa97&#10;123bdb6Wv7B16k9VFevjR/7XtLldJxEoKP79HYGDbLuyWbjswbbPRuiFgAEAAAAwsW7/l7fS5h+T&#10;qdd18WOSQfZ46NXHFq9Jr63MYefd3/a5pck2+CoeXwGD+laM1y+e66DKWzGtoHiu3JvVrqyxXTex&#10;JELx7+93vu9z6XZlMme/uW33GfRKwAAAAACYaFnzj8kzk2+Uh0MvW50+D/Qqu672pPiZ9fgGyyMM&#10;uorHN74xrepZAgbVqs7zFUtcqGrWk08+lza36+b9X1ja9nd3tk3ZzDt5Udt9Br0SMAAAAAAm2nHf&#10;ezFt/jFZPnL+Q22/FO7mw2f9zFIJ9CWuoezaynztkfW7PrNe3bJjqmWjBlUxFaL494KqZwkYVKsi&#10;UFA8V5aGqW49/MhjaXO7bg4+9e5df28feMJ30m3KxvIIzJaAAQAAADDRFvzo39LmH5PjiKueaWvm&#10;9uqQix9Jnw96MZNQy6X3Pt/8vLJm/HAqRq8X/15Q9axN23YPGMQYflXOevSlt9vOVZw/Vc268upb&#10;0+Z2new15+i2v7djmkG2XZlYHoF+CBgAAAAAE+3c+15Om39Mjpkuj1AU4YTsOaGbQy5ZmV5TmTPv&#10;/G3z8+oPG3VDh1ECBpNTxfMcYqqBKmfFciWt8xRTRlR166KFf582uOtk7wOPb/t7e9+jLkq3KxPL&#10;I9APAQOA/3979+NrVX3njf75G24mzaQxk9b+mIkxtala/MXMvTV9Up5Q01xLUo2P7TOtmRg7bdTw&#10;4M/ieIkj6p3qdIhQHeqF8UdnrNb6+5GqtFhFsIoyyFNaFJEqCHpQVEBkXz7bfU732nw4+5zDXvvH&#10;2q935pWxss4+x7PWOgv4vPf3CwAADLVrntyZDv8YHrESQfNfCk/GCXOfTl8T2olrJ7umMt/40er6&#10;gM27rctJa8HA97m6aT7PQcGgPxP3YPN5intUBjdf/dr30gF3lfzFtPMKz+3439lx/cT2CBwOBQMA&#10;AABgqN245t10+MfwOG72o4W/FJ6M4y5clr4mtHPyVWvTayozY96K2qrt+xqjGul0WgsGhs7VTfN5&#10;dq77N3Fems/TuhGtn0HO54+dlQ64qyRWLGh+bseKBtlx/cL2CBwuBQMAAABg6GXDP4ZH818IT8VJ&#10;89akrwvjie01suvpUN7aYxBaVmJ42fxMMHSubpa9ViyTbHjb4Lof03pPbnnPeRrkZAPuqvmr028o&#10;PLP/7Igvp8f1iy/Nuqhwj8FkKRgAAAAAQ2/mwk3pAJDqm37dhsJfCE9FbLGQvTa0k11Ph7Jlx3uN&#10;UY10OgoGw5PW1Sq8M74/85tt+wrn6d0P3JODmhde2JAOuKvm6LNvKTyzs2P6yQUL7i3cYzBZCgYA&#10;AADA0Dtz6avp8I/qm8wy9YdimwSmajLbc6zesKMxrpFOp7Vg4F3t1Y2CwWDkgS1/Ok/3bN7b+Lcy&#10;iFnxxLPpgLtqmp/XR52xKD2mnyxZ+2bhZyFMloIBAAAAMPRmP7Q9Hf5RfZ0oGIRY7j57fRjPFy/+&#10;dXo9ZRY9uKExrpFOJ5Zfb34mGDpXN6u2F98Z/9yb+xq/Iv2SWK2g+RzFagYyuLlx0b+nA+4q+dgn&#10;Zxae1589bX56XL+wPQKdoGAAAAAADL3LfrkjHf5RfZ0qGJx05bPp68N4Tpj7dHo9Za6768XGuEY6&#10;ndgSofmZoGBQ3bSuVhErGkh/ReGnWpl/7eJ0yF0lHz/6rMLz+shTL0mP6xe2R6ATFAwAAACAoXfD&#10;6nfS4R/V16mCwbTLn0pfH8YTxZTsesqc86OVjXGNdDqtBQND5+pGwaD/E6tKNJ+juD9lcHPWN/t7&#10;2N4Jn5h+QeF5fcQXvp0e1y9sj0AnKBgAAAAAQ+/W3+9Oh39UX6cKBsfPWZ6+PoxnMtff31y0rDGu&#10;kU5n74e1wjPB0Lm62fC2gkG/Z9lrHxTOkQx2vvq176VD7ir59FeuLDyvY0WD7Lh+cOKM7xbuL5gq&#10;BQMAAACAA7LhH9XXqYLBsec/nL4+tJNdT4ci5aX5efDAFkPnqqZ1tYog/RNln+rl88fOSgfdVXLU&#10;GYsKz+rsmH5x7tW3F+4xmCoFAwAAAIADzlz6ajr8o9qmX7O+8JfChyN7fWgnyinZ9ZRZvWFHY2Qj&#10;nc49m4vPBKlmFAz6O1veK64wEdslyGAnG3JXzee+c8fYczr+OTumXyx66pXCPQZTpWAAAAAAcMDf&#10;/ez1dPhH9TUPcA/HKVevS18fxhPba2TXU+YXK19tjGyk04l3Sjc/E+Kd1FK9vLXn4IKBc90/WbV9&#10;X+HcRCFEBjcjI++kQ+6qaX5Ox2oG2TH94JhTvlW4v+BwKBgAAAAAHDD7oe3p8I/qm8w7yMcT2y1k&#10;rw/jmXb5U+n1lFn04IbG2EY6ndaCgcFmddN8np3r/oqVRKqVFU88mw66q+TP//Lrhef0p79yZXpc&#10;P7A9Ap2kYAAAAABwwDVP7kyHf1TfZN5BPh4FA6bihLlPp9dT5oKbf9sY20ins26kuDS7oXN103ye&#10;nev+Sev2CL/ZZnuEQc8wFAw+fvRZhef0kadekh7XD374yIuFewwOh4IBAAAAwAE3rnk3Hf5RfZN5&#10;B/l4FAyYirhususp841rnmiMbaTTaS0YxP+Waqb1XfIx2Jbep3V7hJd3OS+DnhsX/Xs66K6SKBQ0&#10;P6ejcJAd12ufOWZW4f6Cw6VgAAAAANCQDf+ovpOufLbwl8NTpWDAVEy/Zn16PR2KlJN4F3vz8+C5&#10;N717uqpp3Q5DmaT32XvgFDQXP+KfZfAz/9rF6bC7Sj572vzCMzq2TMiO67VZ37++8HMPDpeCAQAA&#10;AEDDzIWb0gEg1XbK1esKfzk8VQoGTFV2PR3Klh3vNUY30sm8tadYMIghtFQzCgb9l1itoPmcxGoG&#10;MvgZhoLBUWcsKjyjs2P6ge0R6DQFAwAAAICGM5e+mg7/qL5jz3+48BfEU6FgwFQdN/vR9JrKrN6w&#10;ozG6kU6n+XnwwBYFg6omVqdoPteG2b3Pb7YVz4ltK6qRYSgYfP7cu8eez0effUt6TK8d8akZhfsL&#10;OkHBAAAAAKBh9kPb0+Ef1Tft0icKQ9ypiJUQsteGdr548a/Taypz6+MvN0Y30ulEqaD5mSDVTKxY&#10;0HyerVbR28T2CM3nQ7mnOhmGgkHz8zlWM8iO6bWZfzuvcI9BJygYAAAAADRc9ssd6fCP6jtp3prC&#10;XxJPRfa6MBEnzH06vaYy1931YmN0I51O69L5sW2CVC8KBv2V1u0RYoUJqUaqXjD4+NFnFZ7PR556&#10;SXpcr1225LHCPQadoGAAAAAA0HDD6nfS4R/D4XC2STjuwmXpa8JEnHTls+l1lTnnRysboxvpdFqX&#10;zrdMezWzbff+wnkO0rsse02xp6r56te+lw68q+KIL3y78Hz+xPQL0uN6rfn+gk5RMAAAAABouPX3&#10;u9PhH8Nh2uVPFf6ieDJiifvsNWEiTr5qbXpdZWb+w+ON0Y10OhveLr6TOt7pLtWLgkH/xPYI1U7V&#10;CwaxYkHz8zlWNMiO66UvzbqocI9BpygYAAAAADTJhn8Mh+nXrC/8RfFknHjF6vQ1YaKy6+pQpJy0&#10;Dp5/s81S7VXMux8cXDCIfyfdj+0Rqp2qFww+e9r8wrP5Y5+cmR7XSxcsuLdwj0GnKBgAAAAANDlz&#10;6avp8I/hMO3SJwp/WTxRp1y9Ln09mKjJbNGxesOOxvhGOp3m54F3U1c3zec5RLlEup8o8TSfB9sj&#10;VCtVLxgcdcaiwrM5O6bXFj31SuEeg05RMAAAAABo8nc/ez0d/jEcprKKwXEXLktfCybj+DnL0+sr&#10;89jzWxvjG+l0olTQ/EyIJdylerlnc/HZr2DQmzSfh/hnqVaqXjD4/Ll3jz2Xjz77lvSYXjrmlG8V&#10;fs5BJykYAAAAADSZ/dD2dPjH8Dhh7tOFYW47tkegE6Zd/lR6fWUWPbihMb6RTqf1HdUGz9XM8q3F&#10;Ism6EU2Sbqd1qwpbklQvVS8YND+XYzWD7Jhe+uZlNxfuMegkBQMAAACAJtc8uTMd/jFcjpv9aOEv&#10;jg8llrWfft2G9DVgMiZTbLng5t82xjfS6cSgufmZYPBczSgY9D5R3nEOqp0qFww+fvRZhefykade&#10;kh7XSz985MXCPQadpGAAAAAA0OTGNe+mwz+GS5QGJlIyOGnemvTjYbJOvmpteo1lzvnRysb4Rjqd&#10;1qGnd1VXM8+9WVypwnnuflrvtS3vKRhULVUuGBzxhW8XnsufmH5BelyvfOaYWYX7CzpNwQAAAACg&#10;RTb8Y/i0KxmcdOWz6cfBVEy/Zn16nR2KlJfm54F94auZ1pUqYkUD6W4UDKqfKhcMYsWC5mdyrGiQ&#10;HdcrM/92XuH+gk5TMAAAAABoMXPhpnQAyHCKpeuPu3DZ2F8iR+nAygWUoXlY0c6WHe81RjjS6Sx7&#10;rbh8fuwVL9XKy7uKBYMHtigYdDu2SKh+qlww+Oxp8wvP5I99cmZ6XK9ctuSxwv0FnaZgAAAAANDi&#10;zKWvpsM/gDJNZFuOUas37GiMcKTTaV0+P4bRUq20DreDdDdR3Gn+/tumonqpcsHgqDMWFZ7J2TG9&#10;1HxvQRkUDAAAAABazH5oezr8AyjTFy/+dWFgMZ5bH3+5McKRTieWam9+JqzabvBZtby15+CCgZUq&#10;up9YOaL5HOzV5alUqlww+Py5d489j48++5b0mF750qyLCvcVlEHBAAAAAKDFZb/ckQ7/AMoU23E0&#10;lwjGc91dLzZGONLpxJCz+Zlwz2bvbq9ims9xiFUNpLtpXS3ENgnVSjb8rorm53GsZpAd0yvnXn17&#10;4b6CMigYAAAAALS4YfU76fAPoEwnXflsYWgxnnN+tLIxwpEysnxr8Z3V8Y53qVaiONJ8jmPlCulu&#10;WrdJiHNiFYPqJBt+V8HHjz6r8Dw+8tRL0uN6ZdFTrxTuKyiDggEAAABAi1t/vzsd/gGU6eSr1haG&#10;FuOZ+Q+PN0Y4UkY2vF3cJiHeaS3VSmuJxLvnexPnobrJht9VcMQXvl14Hn9i+gXpcb1wzCnfKtxP&#10;UBYFAwAAAIBENvwDKNP06zYUhhbtSHlpfWd17BUv1cpvthWX51ci6V5ilYJYMSK+53FvNZ+HWMUg&#10;7j8Z/GQD8CqIFQuan8WxokF2XC/M+v71hfsJyqJgAAAAAJA4c+mr6QAQoEzHnv9wYXAxntUbdjTG&#10;OFJGWgeftkmoVuKd8s3nN95JL+UlSgUv7/rwoGJHZtlrH0x5q4T4uG2799cLDHGOo8QQ5zbE62af&#10;r9nosfFx8fHxWrZtmFqyAXgVfPorVxaexX/+l19Pj+uFq+5alV7X0GkKBgAAAACJv/vZ6+nwD6BM&#10;x89ZXhhcjOex57c2xjhSRmyTUO20nt8YPkvnE4P+iZQKWsVKBnHPxYC/eUWDKPrEvwtRAAijpYDs&#10;dTolro/4XDLxZAPwKjjqjEWFZ3F2TC8c8akZ6bULZVAwAAAAAEjMfmh7OvwDKNO0S58oDC7Gs+jB&#10;DY0xjpSR1m0SYuAp1UkMqJvPb5DOJVYraF0F5FBieL9q++RLCL1gJZOJJxuCV8HnvnPH2HM4/jk7&#10;phe+NOui9JqFMigYAAAAACSueXJnOvwDKNMJc58ulAjGc8HNv22McaSstL4rOobSUo3EoLj53AZL&#10;4R9+JlIsiF+P1QlidYPm73l8bHZ8p0SRYXS1g0OJIlH2saP8DJh4siF4FTQ/h2M1g+yYXrhgwb3p&#10;NQtlUDAAAAAASNy45t10+AdQppOvWlsYXoznnB+tbIxxpKy0vsvdu5erleZzGwyPp55Y8SMG9K3f&#10;01GjWx60u4fi16eypUKIzx8fG1sZxBYYcT6nes/Gx0UBIr7mKCaMvr5MPNkQfND9+V9+vfAc/vRX&#10;rkyP64VFT71y0D0BZVEwAAAAADiEbPgHUKZTrl5XGF60I+Umhoyj72iOgaVUK63vVo+Bskw+sfLA&#10;od75H8P5+PXJJlY2iPMRZYFDiQKBUkh/ZtMrr6VD8EH38aPPKjyDjzz1kvS4bvvMMbPS+w/KomAA&#10;AAAAcAgzF25KB4AAZWoeXrSzZcd7jXGOdDrN5YKgYFC9tL7jPobWMrms2p6vNhDFAsP/4c2KJ55N&#10;B+GD7hPTLyg8g4/4wrfT47pt1vevT+9DKIuCAQAAAMAhnLn01XT4B1Cm42Y/WhhgjGf1hh2NcY50&#10;Mq3lghADU6lWWpfij2G5TDxZuSDuG2UcqWrBIFYsaH4Gx4oG2XHddtmSxw66F6FMCgYAAAAAhzD7&#10;oe3p8A+gTMfPWV4YYIzn1sdfboxzpFPJygWjYp95qU5ixYLm82uP/YknKxdECcc9IpGqFgyOOmNR&#10;4RmcHdMLrfcilE3BAAAAAOAQLvvljnT4B1CmE+Y+XRhgjOe6u15sjHOkExmvXBC8M7taeXlXsWAQ&#10;517ap7WYEaz+IM0ZhoLB58+9Oz2m206c8d2D7kcom4IBAAAAwCHcsPqddPgHUKaTrny2UCIYzzk/&#10;WtkY58jhpl25INgmoVrZtnv/QedYxk/2PVMukNZUtWDQ/PyNskF2TLede/XtB92TUDYFAwAAAIBD&#10;uPX3u9PhH0CZTr5qbWGIMZ6Z//B4Y5wjh5N4J3u7csEoS8BXJ3s/rB10fqNoIodOlGyav1+/2aZc&#10;IAenigWDPzviy4Xn71+dfkN6XLf98JEXC/ckdIOCAQAAAMA4suEfQJmmX7ehMMRoRw4vrcvkt2Ob&#10;hGql9fzGO/QlT+u98sCWD+olDZHWVLFg8PGjzyo8e4889ZL0uG464lMzCvckdIuCAQAAAMA4zlz6&#10;ajoABCjTsec/XBhkjGf1hh2NkY5MNpMtF4QYqkp1snxr8R3560ZMzA+V1u9V3D8iWeZfuzgdiA+y&#10;I77w7cKz9y+mnZce101fmnVR4Z6EblEwAAAAABjH3/3s9XT4B1Cm4+csLwwyxvPY81sbIx2ZTKZS&#10;LhhlGf3qJJb4bz63z71pyf8ssTVI8/dJ0UbGSxULBrFiQfOzN1Y0yI7rpgsW3Fu4L6FbFAwAAAAA&#10;xjH7oe3p8A+gTNMufaIwyBjPogc3NEY6MtEcTrkgGEJXJ7FiQfO5jXfpD0uiKBNbQjSL70dm1XZF&#10;DJl4qlgw+Oxp8wvP3o99cmZ6XDcteuqVwn0J3aJgAAAAADCOa57cmQ7/AMp0wtynC4OM8cy99fnG&#10;SEcmksMtF4R7Nu9tvJoMelqvh0E/t6NFgQ1vf1QMiCJAlCbCsteKWxwcrlj9Ib5/e+2UIC2pYsHg&#10;qDMWFZ692THd9JljZqX3JXSDggEAAADAOG5c8246/AMo08lXrS0MMsZzzo9WNkY60i6dKBeMiteS&#10;wU8M41vPbT8ntipoLhCMlgda/xu6KUoZscKBrUNkNFUsGHzuO3eMPXfjn7Njumnm385L70foBgUD&#10;AAAAgDay4R9AmU65el2hRNCOtE8nywUh3r0tg594933ruY0Bfq8TX1d8HaPbE/S6RDBR8XUq30gV&#10;CwbNz9xYzSA7ppsuWHBveg9CNygYAAAAALQxc+GmdAAIUKbmYUY7b783PPvGTyWxTHz28/1wxbvJ&#10;ZfAT78BvPq9b3uvugLy5TBDFlQe2lFMmiNcdXfEgPk98vmbxNYwnEv8/7qd2X2P8uqLB8Oasb16S&#10;DsUH1cc+ObPwzP3safPT47ppydo303sPukHBAAAAAKCNM5e+mg7/AMp03OxHCwON8azesKMx1pHW&#10;xLu/s5/tnRBDWRn8tK4OUPZ5jWJKDN/j2lz2WmfKBKPFgdGyQJQkogxQ5rYF8Tna3V9RNBgtJ8jw&#10;5Ktf+146FB9UHz/6rMIz98hTe1ugOOaUb6X3G3SLggEAAABAG7Mf2p4O/wDKdPyc5YWBxnhuffzl&#10;xlhHmlNmuSDE8FQGP63XSae3v4gVCkYLBe3e+T+e+NjREkG8Xgzu47V7nShMxNfUuhJEs/i6rfgx&#10;PKlaweAvpp1XeOYe8YVvp8d1y6zvX5/eZ9AtCgYAAAAAbVz2yx3p8A+gTCfMfbow0BjPogc3NMY6&#10;MprWoXFZur2cvnQ+MRxvPqexqsDhJlYOiNed6goFMZCPrQhGiwSDkCg7bHj7w3FLFPE96YdShJSb&#10;qhUMYsWC5mdurGiQHdctly15LL2/oFsUDAAAAADauGH1O+nwD6BMJ135bGGgMZ5zfrSyMdZJsmuk&#10;Vtv6Sq228YVa7YUVB9v8u49+vULpVrkgdPrd7tL9xAC/9bxOJaNbBkx2lYIoIcTHRZmgzC0NupUo&#10;EIy3okF8f2ybUO1UrWDw2dPmF565f3bEl9PjumXJ2jfTewu6RcEAAAAAoI1bf787Hf4BlOnkq9YW&#10;BhrjmfkPjzfGOgeyZ3e9TLD/yftr++9ZWNt/2/yJe/Antf3P/LJWe3Nr48UGL90sF4yy9PtgJ85f&#10;8/mczAoGMSiPa2687QFaxevH6gRRSKjyu/lHiwbZ9yDE90Cqmb/+0v9IB+OD6qgzFhWeudkx3XLM&#10;Kd9K7yfoJgUDAAAAgAnIhn8AZZp+3YbCQKOdWIWgXirIigNTcc/Cj1Y4iBUQBiS9KBeEGKLKYCeG&#10;/bEtQaxI0W4VgSgkxHB8oisVxHFxbVa9UHCoxPcrvrfZ9ybKFgo61Us2GB9kn/vOHWPP2qPPviU9&#10;pltmff/69F6CblIwAAAAAJiAM5e+mg4AAcp07PkPF0oE41l/8z/nRYFO+NVdH22l0MfpVbkgxABZ&#10;qp/YwuBQg/JWMTiP4kkVtjzoVDa8nW+bEP8uyhdSnWSD8UHW/KyN1QyyY7rlsiWPHXQPQbcpGAAA&#10;AABMwN/97PV0+AdQpuPnLC8MNsbz6IIb83JAJ915/UdbKPTRqgbxjvCJDn3LZEBazcS766MoMJEt&#10;EKJUEEN078g/dMZbzSC+d1KNZIPxQfWxT84sPGs//ZUr0+O6ZdFTr6T3D3STggEAAADABMx+aHs6&#10;/AMo07RLnygMNsaz8Npb8lJAWZbdXqttfKFW27O7MVLqfqJcEEPd7Od2t8XQVKqTGIRPZFWMWL1C&#10;qWDyidJG9v2M77kMfrLB+KD6+NFnFZ61R556SXpcN3zmmFnpfQPdpmAAAAAAMAHXPLkzHf4BlOmE&#10;uU8XBhvjmTvvtrwIULZY1eDJ+2u1N7c2RkvdST+VC0YZMg9+tu3eX/vNtvGLBbGaQQzCbX9weInv&#10;dbYyRHxv4/6WwcymV15Lh+OD6i+mnVd41sb/zo7rhpl/O++g+wV6QcEAAAAAYAJuXPNuOvwDKNPJ&#10;V60tDDbGc87ld+YFgG568CddWdWgH8sFwbuvBzcTWbEgrrmXd31o+N3BxPc9u5fj3/k+D2ZWPPFs&#10;OhwfVLFiQfOzNlY0yI7rhgsW3HvQvQK9oGAAAAAAMEHZ8A+gTKdcva4w2GgnHfr3SqxqsPWVxsip&#10;c+nXckGId2Mbig5W4nw99+b4xYIoHsS77aWcxDmILUZav+9KBoOZqhUMPnva/MJz9mOfnJke1w0/&#10;fOTFg+4T6AUFAwAAAIAJmrlwUzoABChT82CjnZ1Lr8uH/b10z8Jabf2qWm3XSGP8NPX0c7lgVOzH&#10;L4OROFfZEv2jolhg24vuJVtBIrarkMFK1QoGR52xqPCczY7phiM+NeOg+wN6RcEAAAAAYILOXPpq&#10;OvwDKNNxsx8tDDfGs2rhgnzI3y9+dVettvl3jTHU5DII5YLwwJYPGl+x9HNicJ2dv6BY0LtkJYP4&#10;dzI4uf+BX6UD8kF19Nm3jD1jP/edO9JjuuFLsy466N6AXlEwAAAAAJig2Q9tT4d/AGU6fs7yQolg&#10;PLf+07/mg/1+E6savLBiwqsaDEq5YNSW96xi0JeJ623rK7W3tr6enrdVq56r7XppagUY6VyyksG6&#10;EffUoGT+tYvTAfmgan7GxmoG2THd8M3Lbj7ovoBeUTAAAAAAmKDLfrkjHf4BlOmEuU8XBhzjWXjt&#10;LflAv58tu71W2/hCYzR1cN7as7++KkD2c7lfxX7y0sFsfaUoVsGIgkqTWB0jrqWC7Ho7YNfPbiyc&#10;r0fWbaltu//WsV8f73qU7iQrGSjuDEaqVDD4syO+XHjG/tXpN6THdcNVd6066J6AXlEwAAAAAJig&#10;G1a/kw7/AMp00pXPFgYc4znn8jsLg9SBcuf1tf3P/LJWe3NrY0z1UblgvD3y+9nQL7G/Z/fBxYD1&#10;q4qlgAPn+6BSwD0L8+ujw1596M7af674Ve13j/+v9NeVDHqbbNWS+Flg64r+T5UKBh8/+qzCM/bI&#10;Uy9Jj+uG5nsBek3BAAAAAGCCbv397nT4B1Cmk69aWxhwjGfm/7wnHZYOnAd/Utvz++drD7z0Tvrz&#10;eBAM7L7xUfBoLgVkqwU8ef/BxYDsPA44JYPeJkoGrauXROlA+jvn/f1V6YB8EPVLweCYU75VuA+g&#10;1xQMAAAAACYhG/4BlGn6dRsKA452skHpoNrz79fXXlp2b30J++xncr+LAWlXMoHVAurFgNZSQJdW&#10;CxhkSga9Taxi0npfrRuxVUI/56tf+146JB9EUShofr5G4SA7rmyzvn/9QfcB9JKCAQAAAMAknLn0&#10;1XQACFCmY89/uDDkGM/6m/85HZQOutg3/7knV9bu+cPgrGrQdhBqtYCBoGTQ22x4+8OD7q0oHkh/&#10;RsGg8y5YcO9B9wD0koIBAAAAwCR8644/psM/gDIdP2d5YcgxnkcX3JgOSaskVjX4zbMvpj+nyxYF&#10;h+XPbyxYteq5+n7+zbbdf2vtrQdv+1Mp4MGfpP8tDAYlg97mN9v2Fe5DWyX0b/76S/8jHZIPor86&#10;/YbC8zU7pht++EhvnndwKAoGAAAAAJMw+6Ht6fAPoEzTLn2iMOQYz8Jrb0kHpFUUqxrEMP+B321P&#10;f2Y3i20WWosBraWAKC5EMaBZbNOQfW6Gj5JB7xLbjdyzuXhPx8oG0n/JBuSD6qgzFhWer9kxZTvi&#10;UzMK1z30AwUDAAAAgEm45smd6fAPoEwnzH26MOQYz9x5t6XD0aprLgW8dc/i9Bg4XPWtLKQneXlX&#10;cauEKBxE8UD6K9mQfFB97jt3jD1bjz77lvSYsp0447uF6x76gYIBAAAAwCTcsPqddPgHUKaT5q0p&#10;lAjGc87ld6aDUaAD7ry+Vntza2OUKt3O8q0fFH5ftm5Ew6CfMjLyTjokH1TNz9ZYzSA7pmzfvOzm&#10;wjUP/UDBAAAAAGCSsuEfQJlOuXpdYdDRTjoYBTpDyaBn2bZ7/0G/L3v3g/2NX5VeZ8UTz6ZD8kHV&#10;/Fz9q9NvSI8p22VLHjvomodeUzAAAAAAmKSZCzelA0CAMjUPOtrZufS6fDAKdEaUDPbsboxVpZtZ&#10;tX1f4fdlUTqQ/kiVCgYfP/qswnP1yFMvSY8r26KnXilc79APFAwAAAAAJunMpa+mwz+AMh134bLC&#10;sGM8qxYuyIeiQOc8+BMlgx4kViy4Z/NHvyeL/28Fg/7JbXc8kA7JB1E/FAyO+NSMg/4cAv1AwQAA&#10;AABgkr73i23p8A+gTMfPWV4Ydozn1n/613wgCnTWstsbo1XpZqJUsG7kQ+WCPsv8axeng/JB9Inp&#10;FxSeq1E4yI4r04kzvpv+WQR6TcEAAAAAYJIu++WOdPgHUKYT5j5dGHaMZ+G1t+TDUKDznry/MV4V&#10;Ge5UqWAQKxY0P1d7UTD45mU3p38WgV5TMAAAAACYpBtWv5MO/wDKdOIVqwvDjvGcc/md+SAUKEVt&#10;/arGiFVkePPVr30vHZQPok9/5crCc/Vjn5yZHlemy5Y8lv5ZBHpNwQAAAABgkha/+F46/AMo08lX&#10;rS0MO8bzjYvvSoegQHlqm3/XGLOKDGeqVDA46oxFhedqdkzZfvjIi+mfRaDXFAwAAAAApiAb/gGU&#10;afp1GwrDjnayAShQojuvr9Xe3NoYtYoMXz5/7Kx0UD6I+qFgkP0ZBPqBggEAAADAFJy59NV0AAhQ&#10;puZhRzvrb/7nfAgKlOeehbXant2NcavIcCUbkg+qz33njrHnaZQNsmPKdOKM76Z/BoF+oGAAAAAA&#10;MAXfuuOP6fAPoEzHz1leKBGMZ9XCBfkAFCjXr+5qjFtFhiebXnktHZQPqubnaS8KBjP/dl76ZxDo&#10;BwoGAAAAAFMw+6Ht6fAPoEzTLn2iMPQYz8Jrb8mHn0Dpai+saIxdRYYjK554Nh2UD6rm52kvCgbn&#10;Xn17+mcQ6AcKBgAAAABTcM2TO9PhH0CZTpj7dGHoMZ65825LB59Ad9S2vtIYvYpUP7fd8UA6KB9E&#10;f/6XXy88T4889ZL0uDJdddeq9M8g0A8UDAAAAACm4IbV76TDP4AynTRvTWHoMZ5zLr8zHXoCXXLn&#10;9bXant2N8atItTP/2sXpoHwQ/dkRXy48Tz8x/YL0uDItWftm+mcQ6AcKBgAAAABTlA3/AMp0ytXr&#10;CkOP8fzNBfflQ0+ge5bd3hi/ilQ75/39VemgfFD9xbTz6lsjfPa0+fXCQXZMWY741Iz0zx7QLxQM&#10;AAAAAKZo5sJN6QAQoExZmeBQdi69Lh96Al1Te2FFYwQrUt189WvfS4flTN6JM76b/tkD+oWCAQAA&#10;AMAUnbn01XT4B1Cm4y5clpYJMqsWLkgHnkB31d7c2hjDilQzn/zMjHRYzuTN+v716Z89oF8oGAAA&#10;AABM0fd+sS0d/gGU6fg5y9MyQeYXN/w4HXYCXXbPwlptz+7GKFakWhkZeScdlDM15159e/pnD+gX&#10;/+WR1z6oAQAAADB5/7j8zXT4B1CmE+Y+nZYJMguvvSUfdgLd98wvG+NYkWplzQsbal857e/pkMWP&#10;r0//7AH94r9sfX9/DQAAAIDJe/QP76XDP4AynXjF6rRMkDnn8jvzQSfQE7WtrzRGsiLVybv7Dlza&#10;ye+VgWpSMAAAAACYorXb9qbDP4AynXzV2rRMkPnGxXelQ06gR2KrBJGK5Z0P8t8rA9WkYAAAAABw&#10;GLLhH0CZpl+3IS0THEo65AR6pvbCisZYVqQaeWtP/vtkoJoUDAAAAAAOw7l3bEkHgABlyooEh7L+&#10;5n9Oh5xA79R2jTRGsyKDn227898nA9WkYAAAAABwGC68+7V0+AdQpuPnLE/LBJlVCxekA06gh5bd&#10;3hjNigx29u2vpb9HBqpLwQAAAADgMPzLr99Mh38AZZp26RNpmSCz8Npb8gEn0FO1ra80RrQig5vd&#10;HyoYwLBRMAAAAAA4DPet25UO/wDKdMLcp9MyQWbuvNvS4SbQY/csbIxoRQY373yQ/x4ZqC4FAwAA&#10;AIDD8Ogf3kuHfwBlOmnemrRMkDnn8jvz4SbQc7WNLzTGtCKDmbf25L9HBqpLwQAAAADgMGXDP4Ay&#10;nXL1urRMkPmbC+5LB5tAH7jz+lptz+7GqFZk8JL93hioNgUDAAAAgMN0+k2b0gEgQJmyMsGh7Fx6&#10;XT7cBHqu9sKKxqhWZLCy90MFAxhGCgYAAAAAh+ncO7akwz+AMh134bK0TJBZtXBBOtgE+oBVDGRA&#10;s+sDBQMYRgoGAAAAAIdp/rI30uEfQJmOn7M8LRNkfnHDj/PBJtAXahtfaIxsRQYnb+3Jf28MVJuC&#10;AQAAAMBhWrxyJB3+AZTphLlPp2WCzMJrb0mHmkCfuGdhY2QrMhjZf0D2+2Kg+hQMAAAAAA7To394&#10;Lx3+AZTpxCtWp2WCzDmX35kPNbsgtmcIjy64sV50CNf+49L61xRm/s97at+4+K76Kgs7l16XvgYM&#10;g9rm3300uRUZgOz+UMEAhpWCAQAAAMBhWrttbzr8AyjTyVetTcsEmRjgZwPNqYgSwGhpIEoBo6WB&#10;ufNuGysN/M0F96VfRzvxcfE662/+5/RzQ6X96q7G6Fak/7Nzb/77YqD6FAwAAAAAOiAb/gGUafp1&#10;G9Ih/aGkA80WURq49Z/+daw0cMEVPx0rDWSvWSarGjCMartGGuNbkf7Ott3574mB6lMwAAAAAOiA&#10;c+/Ykg4AAcqUDeYP5VCrAsQAP0oFsVVB9nG9ZlUDhklt/arG+Fakf2N7BBhuCgYAAAAAHXDh3a+l&#10;wz+AMh0/Z3k6lM/E6gTNg8wtP/lh7dp/XDrl7Qx6waoGVN49CxsjXJH+zYjtEWCoKRgAAAAAdMC/&#10;/PrNdPgHUKZplz6RDuIzseVBDDCjaBBbH2THDAqrGlBltTe3Nsa4Iv2XffutXgDDTsEAAAAAoAPu&#10;W7crHf4BlOmEuU+nA/jMOZff2bfbIBwOqxpQNbZJkH7Org8UDGDYKRgAAAAAdMCjf3gvHf4BlOmk&#10;eWvSofswsqoBlbHs9sYoV6T/sn13/nthYHgoGAAAAAB0SDb8AyjTKVevS4ftw86qBgw6kX7M+/us&#10;XgAoGAAAAAB0zNlLNqcDQIAyZQN2PmJVAwZVbesrjZGuSP/E6gVAUDAAAAAA6JDFK0fS4R9AmY67&#10;cFk6XKdodFWDVQsX9K1nFt9c++0tizsiXiv7HJO17v9bVNvzv26jy/a98rvGSFekP/Ku1QuABgUD&#10;AAAAgA7ZOLKvdvpNm9IBIEBZjp+zPB2o09/ivE27/KnaSVc+Wzv5qrXpuZ2o6ddtqL/GCXOfrn3x&#10;4l93tHTyrRtWps88yrVz7/7GWFek94mrcZvVC4AGBQMAAACADlq5eXc6/AEoSwyps8Ew/eHY8x+u&#10;lwli+B9lglOuXpeex4mafs362knz1tRfL1637BUsFAx64609CgbSPxnZm1+nwHBSMAAAAADosEf/&#10;8F5txoKX0sEQQKedeMXqdDBM98Wwf6xMMG9NvQyQnbOJijJClBJGywRRVsg+b5nO+/Ez6bOOcsVe&#10;9yL9kN0f2hoBKFIwAAAAAChBbJfwg/u3KhoApYul8bPBMOWKMkFsRxDD/zgHsU1Bdn4mKl4jygSx&#10;IkWUCbLP2Qv/tmJz+pyjfCK9zr4Dl6GtEYBWCgYAAAAAJYsVDX763Nu1f/n1m7X5y96onXvHlrps&#10;wAQwWfEu+WwwTOccN/vR2rRLn6ivFtGpMkG8VrxmvHb2OfvB1+evSJ9rdIdILxNX4I49+bUJDDcF&#10;AwAAAIAeW7l5d72EsHjlSL2EECsfRAHh7CWb08EUQKtsOMzUxOoBsYrAaJkg+35PVBQR4jVilYNY&#10;7aCfywStolyw8a296XOL7hDpZUb25tclgIIBAAAAwACIAkKIAkK48O7X6iWE02/alA61gOHST0vq&#10;D4pjz394rEwQWxOccvW69Hs7UbGSxEnz1vypTHDhsvTz9rMZVzxeO+/Hz9gWoU+I9Co7lQuAcSgY&#10;AAAAAFTAxpF99QLCfet2jZUQRrdimLHgpXQYBlRHDLSzgTEfGS0TxPA/SgBRBsi+jxMVZYTRMkG8&#10;brx+9nn72fSLHql964aVtX+6d0Pt58+8brWCPiTS7cRVZ+UCoB0FAwAAAIAhsXbb3noJ4afPvV0v&#10;IMxf9sZYCSEboAGDIwbd2RB5GMXKAVG4iO9JbE/QkTLBlc/WVzoY5JUiokxw5X+sq69O8OTGnelz&#10;gv701p6DxTvMd31QO8jeDw+2T1dBJpC4TnYcuLayaxCgmYIBAAAAAGNWbt5dKCH84P6t9QLC2Us2&#10;p4M3oD/Eu+mzoXLVHTf70dq0S5/4U5ngug3p92ei4jVOvGJ1/TUHuUwQWx3MWfJ8bdGyl2qP/Of2&#10;9Oc9w23b7oNLC/HO9dbCwvv7Di4s6CtUL7sPnNe4JrJrBaCVggEAAAAAkxIFhLB45Ui9hHDh3a/V&#10;Swin37QpHdgB5YvBeDZorpIY+MfgPwoA8d+bfR8mKooI8RpRTIjXjKJC9jkHQWx1cN6Pn6lvdRBl&#10;Alsd0AutZYV3PiiWFVqLCgd+WfogsWpBnK/snAIcioIBAAAAAB21cWTfWAkhCghhdCuGGQteSod9&#10;wOHLhs+Dql4muPyp+tYEsUVB9t87UdOvWT9WJoitE2ILhexzDorRrQ5+/szrtef/+G76cxgGzfaW&#10;FRWaywnx7nqrJ3Q28X2M7212LgDaUTAAAAAAoOvWbttbLyDct25XvYAwf9kbYyWEbEAItDeIg/Nj&#10;z3+4XiaI4X9s89CJMkG8TrxevG68fvZ5B8XX56+ob3Xwbys2157cuDP9eQrDqHmLh9HVEkaLCPGu&#10;fMkTK0fs3PvR9y/7vgJMhIIBAAAAAH1p5ebd9RLCT597u15C+MH9W+sFhLOXbE4HizDsYqCeDan7&#10;RRQgYgWB0TJBlAGy/46JijJCrHAQKx1UoUww44rH61sdLFr2Un2rg+znIjBxo6sixEA9CgjvNrZp&#10;GLbtGaJwEf/tOw58L7LvE8BkKRgAAAAAMLBGt2JYvHKkXkK48O7X6iWE02/alA4kocpi0J4Nrnvh&#10;uNmPjpUJYnuC6ddtSL/miYrXOPGK1WNlguxzDpLpFz1S3+rgn+7dUN/qYONbe9OfcUC5WldBeL9R&#10;QgiDmihQxH9HFCuiZJH9dwMcDgUDAAAAACpr48i+sRJCFBCaSwgzFryUDjJhUMUAPhtmly3KBNMu&#10;faL++aMIkH1tExVFhLEywYHXjNfOPuegiTLBlf+xrr7VwfN/fDf9eQX0p9GVEJqLCM1bMvRiW4b4&#10;fPF5o0gQX0uUCeLry75+gE5TMAAAAABgqK3dtrdeQLhv3a6xEkIUEEI2AIV+FYP5bLjdSbF6QKwi&#10;EFsTdKpMEKscxGoHsYVC9jkHzdfnr6jNWfK8rQ5giDWXEpqNbtfQThQZWj/WagRAv1AwAAAAAIA2&#10;Vm7eXS8h/PS5t+sFhPnL3qgXEM5esjkdnEIvTL9mfTrwnopjz3+4XiaI4X+UCU65el36OScqvraT&#10;5q2pv168blXKBLHVwXk/fqa+1UGUCWx1AABUnYIBAAAAAHTA6FYMi1eO1EsIP7h/a72EcPpNm9KB&#10;K5QhG4K3E8P+sTLBvDX1MkD22hMVZYQoJYyWCaKskH3eQRRbHUSZ4OfPvG6rAwBgKCkYAAAAAEAX&#10;bBzZN1ZCGN2K4cK7X6uXEGYseCkd1MJkxUA/G4xnTrxidX2bgux1Jiq2OIgyQWybMJnPPQhGtzr4&#10;txWba09u3Jne1wAAw0bBAAAAAAD6xNpte+sFhPvW7RorIUQBIWTDXWj1xYt/nQ7LM7HCQPYahxJl&#10;giglTLv0idpxsx9NX3NQzbji8fpWB4uWvVTf6iC7PwEAUDAAAAAAgIGycvPuegnhp8+9XS8gzF/2&#10;hhICY6I0kA3QM7HqQPYasapBlAnitaKwULUywfSLHhnb6iDKBBvf2pveawAAHEzBAAAAAAAqZnQr&#10;hsUrR+olhB/cv7VeQDh7yeZ0oEx1nDRvTTpUz8SWBtOvWV//mLEywYXL0mMHWZQJrvyPdfWtDp7/&#10;47vpPQMAwMQoGAAAAADAkNk4sm+shDC6FcOFd79WLyGcftOmdHDNYIiVB7Ih+7D4+vwVtTlLnq9v&#10;dfDkxp3p9Q8AwNQpGAAAAAAAB1m7bW+9gHDful1jJYTRrRhmLHgpHW7TH7LBexXNuOLx2nk/fsZW&#10;BwAAXaRgAAAAAABMycrNu+slhJ8+93a9gDB/2RtjJYRs8E13VHGbgxBbHUSZ4OfPvG6rAwCAHlEw&#10;AAAAAABKM7oVw+KVI/USwg/u31ovIJy9ZHM6HOfwHT9neTqgHySx1cGV/7Gu9m8rNtvqAACgjygY&#10;AAAAAAA9s3Fk31gJYXQrhgvvfq1eQjj9pk3pAJ3xTbv8qXRo369GtzpYtOyl+lYH2XUCAEB/UDAA&#10;AAAAAPraaAnhvnW7xkoIo1sxzFjwUjpkH2YnXrE6HeT3g+kXPTK21UGUCTa+tTc95wAA9CcFAwAA&#10;AABg4K3dtrdeQvjpc2/XCwjzl70xVkLIhvBVdvJVa9Phfi9EmSC2Ovj5M6/Xnv/ju+m5AwBgcCgY&#10;AAAAAABDYeXm3fUSwuKVI/USwg/u31ovIJy9ZHM6qB9U069Znw77y/b1+Stqc5Y8X9/q4MmNO9Nz&#10;AADAYFMwAAAAAABoiAJCGN2K4cK7X6uXEE6/aVM6zO9XWQGgk2Zc8XjtvB8/M7bVQfa9BACgehQM&#10;AAAAAAAmaOPIvnoB4b51u8ZKCKNbMcxY8FI67O+F4+csT4sBUzH9okfqWx1EmcBWBwAAw03BAAAA&#10;AACgg9Zu21svIfz0ubfrBYT5y94YKyFkZYAyfPHiX6dlgYmIrQ6u/I91tX9bsdlWBwAAFCgYAAAA&#10;AAB02crNuwslhB/cv7VeQDh7yea0MDBZJ8x9Oi0PtIqtDuYseb62aNlLtjoAAKAtBQMAAAAAgD4U&#10;BYSweOVIvYRw4d2v1UsIp9+0KS0VNDtp3pqDygTNWx1EmWDjW3vTzwsAAIeiYAAAAAAAMIA2juwb&#10;KyFEASGMbsXwX//fdfUyQWx18PNnXq89/8d309cAAIDJUDAAAAAAAAAAANpSMAAAAAAAAAAA2lIw&#10;AAAAAAAAAADaUjAAAAAAAAAAANpSMAAAAAAAAAAA2lIwAAAAAAAAAADaUjAAAAAAAAAYMF857e8H&#10;xg/+cXH63wDA4FEwAAAAAAAAGDD/x8emD4xZZ12c/je02rZ7f+2tPftr73ywv/buvlpt74e12v7a&#10;R9l34B/eP/DvRvZ+dFz28QCUT8EAAAAAAABgwLQO8e997Lfpcf1ovCLBRBMfEx+/48DrZJ8DgHIo&#10;GAAAAAAAAHTIjh//uDbyf3/1sMRrtL7uG799vnBMa8Hg4VNnFH69H8TX9d8+83+lv1ZFf/zqf609&#10;M2tmbc13z6n975sW1v7wi1/UNq1cddC5BBhkCgYAAAAAAAAdsG39H9LB81TEazW/toJB/4uCwcq/&#10;/kJK8QCoCgUDAAAAAACADmgtARyOGMw3FwhaB/XNvxYUDHpvvILBoaz6b39TLx68+MNraxtuu7Ve&#10;PHjtjZ3p9QXQDxQMAAAAAAAAOkDBoCj7uqtsKgWDQ3n4J7fX7n3st2N+u+GP6TUH0G0KBgAAAAAA&#10;AB2gYFCUfd1V1smCwf/5iZMK53fufz+/tuPW22rbH16WXnsA3aJgAAAAAAAA0AEKBkXZ111lZRYM&#10;/uG4L9c/x5uXXpxeewDdomAAAAAAAADQAQoGRdnXXWVlFgx+cME/1q+vbev/kF57AN2iYAAAAAAA&#10;ANABCgZF2dddZZ0sGGxeuz69xgB6TcEAAAAAAACgAxQMirKvu8qmUjBY891zav/5/8yt/e+bFtY2&#10;rVxV2/LylvTaAugXCgYAAAAAAAAdsO2V19PB81Tse2ljrTkfrH2h8OsKBv1nvIKBIgFQFQoGAAAA&#10;AAAAHbL97ntqI2d9Ix1AT8TO//6N2vuLb2rUCv4UBYP+FwWDF793Tu0PV82tvfqTRbUtTysSANWj&#10;YAAAAAAAANAh23fvr721Z39t1we12vv7arW9HzYaAh1Oa8FgxRPPNn5F+in7D4jrYOfej66N7JoB&#10;GCQKBgAAAAAAAJPUrSKBVCsf7K/V3j1wvcS1k11XAP1OwQAAAAAAAOAQduzZXxvZq0ggnU+sbrD7&#10;wPVkdQNgkCgYAAAAAAAAQ6+5SBBD33inuUg3s6+xukFch9k1CtAPFAwAAAAAAIChoUggg5K4Pt85&#10;cIFa3QDoJwoGAAAAAABA5cQe97H0fBQJYlsDRQIZ5DSvbrBN4QDoIQUDAAAAAABgYLUWCWIQK1L1&#10;xLUeqxvEihzZfQFQFgUDAAAAAACgr8U7thUJRPLEvfC+1Q2ALlEwAAAAAAAA+sJokSDemR3LwUeR&#10;QI9AZHKJ7UCiiGN1A6AMCgYAAAAAAEBXKRKIdCdxX8XqBrH6h9UNgE5QMAAAAAAAAEqxvVEkiHdT&#10;KxKI9D6xukHci3FfZvcsQDsKBgAAAAAAwGFpLhLEu6WjSCAi/Z0o++w+cK/G6gZxD2f3NkArBQMA&#10;AAAAAGBCFAlEqpvR1Q1G9ub3P0BQMAAAAAAAAAp27NlfHzJGkSDe4axIIDJ8iXv/nQ+sbgAUKRgA&#10;AAAAAMCQai0SxDuYRURas69pdYNtCgcw1BQMAAAAAACg4hQJRKSTiVVNYnWD+NmS/cwBqkvBAAAA&#10;AAAAKuKtPftrOxtFghgAxruORUTKTPyced/qBjA0FAwAAAAAAGDAKBKISL8mVkiJn01WN4BqUjAA&#10;AAAAAIA+FO8EjiJBLEOuSCAig5j4kRWrG0QhyuoGUA0KBgAAAAAA0CeiTBBFAj0CEaliRlc3iPJU&#10;9jMQ6H8KBgAAAAAA0EdiWfEYwMUgTkSkqokfcbs//Gh1g+1WN4CBoWAAAAAAAAB9KoZusaqBsoGI&#10;VD3xc+7dfTVlA+hzCgYAAAAAADAAYugW7/SNd/yKiFQl+/Z/tJJBlKlsnQD9T8EAAAAAAAAGzDZl&#10;AxEZwMRiLHsP/NyKbWBGDvwMi59l2c84oH8pGAAAAAAAwACLAV0M6t7f99HwTkSkXzK67UEUonZY&#10;nQAqQcEAAAAAAAAqRNlARHoRWx3AcFAwAAAAAACAioohX7x7OAZ/IiKdSvxIsdUBDCcFAwAAAAAA&#10;GAKxPLmygYhMJbY6AEYpGAAAAAAAwJDZvnt/fRnzGBqKiDTHVgfAeBQMAAAAAABgiCkbiAx3mrc6&#10;iJ8H2c8JgFEKBgAAAAAAQF3sox5LoMe7l0Wkeoki0fu2OgAOg4IBAAAAAABwEGUDkcHO6FYHsTqB&#10;rQ6ATlEwAAAAAAAA2orl0+Odz3ZSEOnP2OoA6AYFAwAAAAAAYFKUDUR6G1sdAL2iYAAAAAAAAExZ&#10;DDff3ffRcuwi0vnY6gDoJwoGAAAAAABAR4yWDeLd1SIytdjqAOhnCgYAAAAAAEDHxWD0nQ/2KxuI&#10;jJPRrQ7iXrHVATAIFAwAAAAAAIBSjZYN4p3ZIsOa6No0b3WwzeoEwABSMAAAAAAAALomhqo79+6v&#10;D1pFqpwo1MSWIbY6AKpEwQAAAAAAAOiJ5rKBnRRkkGOrA2BYKBgAAAAAAAB9Id7pHUNaZQPp59jq&#10;ABhmCgYAAAAAAEDfibJBLC+/T9tAehxbHQD8iYIBAAAAAADQ12LJeWUD6UZsdQAwPgUDAAAAAABg&#10;YMTQN5amj0GwyOHEVgcAk6dgAAAAAAAADKRYrj7eaa5sIBPJ6FYHO211ADBlCgYAAAAAAMDAGy0b&#10;xDvSRWI7jdGtDmJ1guyaAWDyFAwAAAAAAIBKiaXu413qygbDkVjAIlYnsNUBQPkUDAAAAAAAgMqK&#10;YfPI3v31d7PbSaEasdUBQO8oGAAAAAAAAEND2WCwYqsDgP6iYAAAAAAAAAylGFjHO+FjiC29j60O&#10;APqfggEAAAAAADD0digbdD22OgAYPAoGAAAAAAAATaJsEEvyH/g/6VCiuLH7Q1sdAAw6BQMAAAAA&#10;AIBDiHfWKxtMLs1bHYzstdUBQJUoGAAAAAAAAExADMpjOf94J778KVG+GN3qIFZ/yL53AFSDggEA&#10;AAAAAMAkDWvZwFYHAMNNwQAAAAAAAOAwxVYA7+/7aHuAqsRWBwC0UjAAAAAAAADooEEtG9jqAIB2&#10;FAwAAAAAAABKEoP6GNrH1gL9FFsdADAVCgYAAAAAAABd0Muyga0OAOgEBQMAAAAAAIAu2757f331&#10;gNiWoNOJ14wtGmx1AECnKRgAAAAAAAD00GjZIFYZmGxGtzqI1QlsdQBA2RQMAAAAAAAA+kRsXxAr&#10;D0RpIEvzVgdRTMheAwDKomAAAAAAAADQh0bLBrY6AKBfKBgAAAAAAAAAAG0pGAAAAAAAAAAAbSkY&#10;AAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAA&#10;AAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAA&#10;AAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAA&#10;AABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAA&#10;bSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0p&#10;GAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgA&#10;AAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAA&#10;AAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAA&#10;AAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAA&#10;AG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABt&#10;KRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkY&#10;AAAAAAAAAABtKRgAAAAAAAAAAG0pGAAAAAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG0pGAAA&#10;AAAAAAAAbSkYAAAAAAAAAABtKRgAAAAAAAAAAG3sr/3/oxdYw2DwgCwAAAAASUVORK5CYIJQSwME&#10;FAAGAAgAAAAhAL83CLDiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+J&#10;pJg2jms5hND2FApNCqU3xdrYJpZkLMV2/r6bU3ubYR+zM/l6si0bsA+NdwrkXABDV3rTuErB1+Ft&#10;lgILUTujW+9QwRUDrIv7u1xnxo/uE4d9rBiFuJBpBXWMXcZ5KGu0Osx9h45uJ99bHcn2FTe9Hinc&#10;tnwhxDO3unH0odYdbmssz/uLVfA+6nGTyNdhdz5trz+Hp4/vnUSlHh+mzQuwiFP8g+FWn6pDQZ2O&#10;/uJMYK2CWSoloSRWgkbdCJGkS2BHUslquQBe5Pz/iuIXAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+&#10;vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWy&#10;N6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINr&#10;YFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGK&#10;yShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAF4myJRQEAAC9CwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEAWYZmiPDHAADwxwAAFAAAAAAAAAAAAAAAAAB6BgAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAvzcIsOIAAAANAQAADwAAAAAAAAAAAAAA&#10;AACczgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAA&#10;AAAAAAAAq88AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAntAAAAAA&#10;">
                 <v:roundrect id="Rectangle : coins arrondis 30" o:spid="_x0000_s1027" style="position:absolute;top:25384;width:71104;height:69058;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="1359f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVu92NywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RTsJA&#10;EEXfTfyHzZD4BltQBAoLEROJxgRD4QMm3aFt7M7W7lrK3zsPJD7O3Dv3nlltelerjtpQeTYwHiWg&#10;iHNvKy4MnI5vwzmoEJEt1p7JwJUCbNb3dytMrb/wgbosFkpCOKRooIyxSbUOeUkOw8g3xKKdfesw&#10;ytgW2rZ4kXBX60mSPGuHFUtDiQ29lpR/Z7/OQLYvus+P/WwW8/MPN7zbTr94a8zDoH9ZgorUx3/z&#10;7frdCv7kafE4TeZjgZafZAF6/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVu92NywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#e9f7fe" stroked="f" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:roundrect>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 4" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Une image contenant ordinateur, habits, ordinateur portable, personne&#10;&#10;Le contenu généré par l’IA peut être incorrect." style="position:absolute;top:13374;width:71100;height:40761;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6/Y9FyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PT8Iw&#10;FL6b+D80z8SbdEN0MukIgShwHHrx9rI+t+n6OtvCpn89NTHx+OX7vViOphMncr61rCCdJCCIK6tb&#10;rhW8vjzdPIDwAVljZ5kUfJOHZXF5scBc24FLOh1CLWII+xwVNCH0uZS+asign9ieOHLv1hkMEbpa&#10;aodDDDednCbJvTTYcmxosKd1Q9Xn4WgUfHy5bNi49W5fdu387We1ne+ft0pdX42rRxCBxvAv/nPv&#10;dJw/S7O7WTa9hd9LEYMszgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6/Y9FyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" adj="796">
-                  <v:imagedata r:id="rId12" o:title="Une image contenant ordinateur, habits, ordinateur portable, personne&#10;&#10;Le contenu généré par l’IA peut être incorrect" cropleft="14338f"/>
+                  <v:imagedata r:id="rId13" o:title="Une image contenant ordinateur, habits, ordinateur portable, personne&#10;&#10;Le contenu généré par l’IA peut être incorrect" cropleft="14338f"/>
                 </v:shape>
                 <v:roundrect id="Rectangle : coins arrondis 34" o:spid="_x0000_s1029" style="position:absolute;width:71100;height:16173;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="4718f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQQKryygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJvidSEhNiNbFJDaQ4lEKcfsFgb28RaGUuN3X59VSjkOMzMG2aXT7YTNxp861jD80KB&#10;IK6cabnW8Hl+m29B+IBssHNMGr7JQ549zHaYGjfyiW5lqEWEsE9RQxNCn0rpq4Ys+oXriaN3cYPF&#10;EOVQSzPgGOG2k0ulNtJiy3GhwZ6Khqpr+WU19GX5roqP8RCOxRlfj3teq5+V1k+P0/4FRKAp3MP/&#10;7YPRkCzVdr1KVAJ/l+IdkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBAqvLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#ace1fa" stroked="f" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:roundrect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A1BF0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B22BD49" wp14:editId="75A0EBC9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -421,232 +488,129 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1057275" cy="318135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0A5908BF" w14:textId="77777777" w:rsidR="005A1BF0" w:rsidRDefault="005A1BF0" w:rsidP="005A1BF0">
                             <w:pPr>
                               <w:spacing w:line="270" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="12153E"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="en-CA"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="12153E"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="en-CA"/>
                               </w:rPr>
-                              <w:t>Propulsé</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> par</w:t>
+                              <w:t>Propulsé par</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" lIns="51435" tIns="25718" rIns="51435" bIns="25718" rtlCol="0" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5B22BD49" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:195.5pt;margin-top:532pt;width:83.25pt;height:25.05pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3FD7PpQEAADsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNEmX0FXUdAWsQEgr&#10;WGnZD3Adu7GIPZbH26R8PWMntAt7Q1ycjGf85r03s72Z7MCOKqAB1/JqVXKmnITOuEPLH79/enPN&#10;GUbhOjGAUy0/KeQ3u9evtqNv1Bp6GDoVGIE4bEbf8j5G3xQFyl5ZgSvwylFSQ7AiUhgORRfESOh2&#10;KNZl+a4YIXQ+gFSIdHs7J/ku42utZPymNarIhpYTt5jPkM99OovdVjSHIHxv5EJD/AMLK4yjpmeo&#10;WxEFewrmBZQ1MgCCjisJtgCtjVRZA6mpyr/UPPTCq6yFzEF/tgn/H6z8enzw94HF6QNMNMAsAv0d&#10;yB9I3hSjx2apSZ5ig1SdhE462PQlCYwekrens59qikwmtLLerDc1Z5JyV9V1dVUnw4vLax8wflZg&#10;WfppeaB5ZQbieIdxLv1dspCZ+ycmcdpPzHSJNFWmmz10J9JC60hYPYSfnA1fHLlVV2+pNYs5WNeb&#10;irYyPM/s/8jE4SPM+yKcJJyWz6wcvH+KoE1mdmm4MKMJZW3LNqUVeB7nqsvO734BAAD//wMAUEsD&#10;BBQABgAIAAAAIQDWq0Do4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhc&#10;EHUcmhRCnAohcUEC1MKlNzfexlH9E8VuGt6e5QS33Z3R7Df1enaWTTjGPngJYpEBQ98G3ftOwtfn&#10;y+09sJiU18oGjxK+McK6ubyoVaXD2W9w2qaOUYiPlZJgUhoqzmNr0Km4CAN60g5hdCrROnZcj+pM&#10;4c7yPMtK7lTv6YNRAz4bbI/bk5OAGovXkB93b/nNYWPe7cfclpOU11fz0yOwhHP6M8MvPqFDQ0z7&#10;cPI6Mivh7kFQl0RCVi5pIktRrApgezoJsRTAm5r/b9H8AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHcUPs+lAQAAOwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANarQOjiAAAADQEAAA8AAAAAAAAAAAAAAAAA/wMAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="4.05pt,.71439mm,4.05pt,.71439mm">
                   <w:txbxContent>
                     <w:p w14:paraId="0A5908BF" w14:textId="77777777" w:rsidR="005A1BF0" w:rsidRDefault="005A1BF0" w:rsidP="005A1BF0">
                       <w:pPr>
                         <w:spacing w:line="270" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="12153E"/>
                           <w:kern w:val="24"/>
                           <w:lang w:val="en-CA"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="12153E"/>
                           <w:kern w:val="24"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
-                        <w:t>Propulsé</w:t>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve"> par</w:t>
+                        <w:t>Propulsé par</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A1BF0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:drawing>
-[...75 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E38F663" wp14:editId="65DCD908">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E38F663" wp14:editId="24CBFA5A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1937385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5363210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2148840" cy="318135"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Titre 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ED1C2C0-184D-579C-8BF4-B0D9111DF1AB}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
@@ -654,189 +618,163 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2148840" cy="318135"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6C3AB854" w14:textId="77777777" w:rsidR="005A1BF0" w:rsidRDefault="005A1BF0" w:rsidP="005A1BF0">
                             <w:pPr>
                               <w:spacing w:line="270" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="12153E"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="en-CA"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="12153E"/>
                                 <w:kern w:val="24"/>
                                 <w:lang w:val="en-CA"/>
                               </w:rPr>
-                              <w:t>Présenté</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> par</w:t>
+                              <w:t>Présenté par</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" lIns="51435" tIns="25718" rIns="51435" bIns="25718" rtlCol="0" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3E38F663" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:152.55pt;margin-top:422.3pt;width:169.2pt;height:25.05pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCeoUapAEAADsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E23hSpqugJWIKQV&#10;rLTwAa5jNxaxx/J4m5SvZ+yEdoEb4jKJPeM3772Z3e3oenbSES34hleLJWfaK2itPzb829cPr7ac&#10;YZK+lT143fCzRn67f/liN4Rar6CDvtWREYjHeggN71IKtRCoOu0kLiBoT0kD0clEx3gUbZQDobte&#10;rJbL12KA2IYISiPS7d2U5PuCb4xW6YsxqBPrG07cUomxxEOOYr+T9THK0Fk105D/wMJJ66npBepO&#10;Jsmeov0LylkVAcGkhQInwBirdNFAaqrlH2oeOxl00ULmYLjYhP8PVn0+PYaHyNL4DkYaYBGB4R7U&#10;dyRvxBCwnmuyp1gjVWeho4kuf0kCo4fk7fnipx4TU3S5qtbb7ZpSinI31ba62WTDxfV1iJg+anAs&#10;/zQ80rwKA3m6xzSV/iqZyUz9M5M0HkZmW2qTQfPNAdozaaF1JKwO4g/O+k+e3NpUa2rNUjmsNm8q&#10;2sr4PHP4LZP69zDti/SKcBo+sfLw9imBsYXZteHMjCZUtM3blFfg+blUXXd+/xMAAP//AwBQSwME&#10;FAAGAAgAAAAhAIqpMizhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6I&#10;pevaMkrTCSFxQQK0wYVb1nhNtcapmqwrb485wdH2p9/fX21m14sJx9B5UrBcJCCQGm86ahV8fjzf&#10;rkGEqMno3hMq+MYAm/ryotKl8Wfa4rSLreAQCqVWYGMcSilDY9HpsPADEt8OfnQ68ji20oz6zOGu&#10;l2mSFNLpjviD1QM+WWyOu5NTgAbzF58ev17Tm8PWvvXvc1NMSl1fzY8PICLO8Q+GX31Wh5qd9v5E&#10;JohewSrJl4wqWGdZAYKJIlvlIPa8uc/uQNaV/N+h/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDCeoUapAEAADsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCKqTIs4QAAAAsBAAAPAAAAAAAAAAAAAAAAAP4DAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="3E38F663" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:152.55pt;margin-top:422.3pt;width:169.2pt;height:25.05pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCeoUapAEAADsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E23hSpqugJWIKQV&#10;rLTwAa5jNxaxx/J4m5SvZ+yEdoEb4jKJPeM3772Z3e3oenbSES34hleLJWfaK2itPzb829cPr7ac&#10;YZK+lT143fCzRn67f/liN4Rar6CDvtWREYjHeggN71IKtRCoOu0kLiBoT0kD0clEx3gUbZQDobte&#10;rJbL12KA2IYISiPS7d2U5PuCb4xW6YsxqBPrG07cUomxxEOOYr+T9THK0Fk105D/wMJJ66npBepO&#10;Jsmeov0LylkVAcGkhQInwBirdNFAaqrlH2oeOxl00ULmYLjYhP8PVn0+PYaHyNL4DkYaYBGB4R7U&#10;dyRvxBCwnmuyp1gjVWeho4kuf0kCo4fk7fnipx4TU3S5qtbb7ZpSinI31ba62WTDxfV1iJg+anAs&#10;/zQ80rwKA3m6xzSV/iqZyUz9M5M0HkZmW2qTQfPNAdozaaF1JKwO4g/O+k+e3NpUa2rNUjmsNm8q&#10;2sr4PHP4LZP69zDti/SKcBo+sfLw9imBsYXZteHMjCZUtM3blFfg+blUXXd+/xMAAP//AwBQSwME&#10;FAAGAAgAAAAhAIqpMizhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6I&#10;pevaMkrTCSFxQQK0wYVb1nhNtcapmqwrb485wdH2p9/fX21m14sJx9B5UrBcJCCQGm86ahV8fjzf&#10;rkGEqMno3hMq+MYAm/ryotKl8Wfa4rSLreAQCqVWYGMcSilDY9HpsPADEt8OfnQ68ji20oz6zOGu&#10;l2mSFNLpjviD1QM+WWyOu5NTgAbzF58ev17Tm8PWvvXvc1NMSl1fzY8PICLO8Q+GX31Wh5qd9v5E&#10;JohewSrJl4wqWGdZAYKJIlvlIPa8uc/uQNaV/N+h/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDCeoUapAEAADsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCKqTIs4QAAAAsBAAAPAAAAAAAAAAAAAAAAAP4DAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="4.05pt,.71439mm,4.05pt,.71439mm">
                   <w:txbxContent>
                     <w:p w14:paraId="6C3AB854" w14:textId="77777777" w:rsidR="005A1BF0" w:rsidRDefault="005A1BF0" w:rsidP="005A1BF0">
                       <w:pPr>
                         <w:spacing w:line="270" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="12153E"/>
                           <w:kern w:val="24"/>
                           <w:lang w:val="en-CA"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sen"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="12153E"/>
                           <w:kern w:val="24"/>
                           <w:lang w:val="en-CA"/>
                         </w:rPr>
-                        <w:t>Présenté</w:t>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve"> par</w:t>
+                        <w:t>Présenté par</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A1BF0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B9106C" wp14:editId="0DD57626">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B9106C" wp14:editId="0DD57626">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1856096</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5668370</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2313157" cy="846016"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="255049618" name="Graphique 9">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A564042-CFFC-249B-FAF8-DCC6E35F65C5}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Graphique 9">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A564042-CFFC-249B-FAF8-DCC6E35F65C5}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2313157" cy="846016"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CF0D95" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -984,51 +922,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123EA1">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU DOCUMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C0B660" w14:textId="1A50AAEB" w:rsidR="00B26264" w:rsidRPr="00B26264" w:rsidRDefault="00B26264" w:rsidP="00B26264">
+    <w:p w14:paraId="34C0B660" w14:textId="614314DC" w:rsidR="00B26264" w:rsidRPr="00B26264" w:rsidRDefault="00B26264" w:rsidP="00B26264">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26264">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cet outil a été conçu par un sous-groupe de travail du Comité consultatif qualité et formation de CATALIS Québec, dédié à la gestion administrative de la recherche. Présenté sous forme de liste de vérification, il vise à </w:t>
       </w:r>
       <w:r w:rsidRPr="0032318C">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>guider les établissements</w:t>
@@ -1094,77 +1032,77 @@
         <w:t>. L’outil résume chacun de ces éléments, propose des pistes de réflexion, identifie les parties prenantes concernées et oriente vers des ressources ou lectures pertinentes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071302AA" w14:textId="56200051" w:rsidR="00C81259" w:rsidRPr="00B26264" w:rsidRDefault="00C81259" w:rsidP="00B26264">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2E8187" wp14:editId="5FE4A817">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2E8187" wp14:editId="03C3790C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-105410</wp:posOffset>
+                  <wp:posOffset>-95885</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>162561</wp:posOffset>
+                  <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6477000" cy="1873250"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6477000" cy="1914525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle : coins arrondis 4">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51F9D40F-1074-31A8-AFB2-D5D3963A9D94}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6477000" cy="1873250"/>
+                          <a:ext cx="6477000" cy="1914525"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 5542"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="89D1F4">
                             <a:tint val="66000"/>
                             <a:satMod val="160000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
@@ -1261,126 +1199,121 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, puis propose des </w:t>
                             </w:r>
                             <w:r w:rsidRPr="004338CE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>suggestions de mesures supplémentaires</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004338CE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>, que les établissements pourront implanter au fur et à mesure de la croissance de leurs activités de recherche.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4CE1866E" w14:textId="77777777" w:rsidR="005B78A8" w:rsidRPr="004338CE" w:rsidRDefault="005B78A8" w:rsidP="005A4795">
+                          <w:p w14:paraId="02EF1377" w14:textId="3FEFDDA6" w:rsidR="005B78A8" w:rsidRPr="006343C5" w:rsidRDefault="005B78A8" w:rsidP="006343C5">
                             <w:pPr>
                               <w:spacing w:line="256" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004338CE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Il exclut les aspects spécifiques à la conduite de protocoles de recherche, lesquels feront l’objet de formations spécifiques offertes par </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CATALIS Québec sous la bannière </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DF0B38">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Recherche clinique Québec</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004338CE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="02EF1377" w14:textId="77777777" w:rsidR="005B78A8" w:rsidRDefault="005B78A8" w:rsidP="005A4795">
-[...3 lines deleted...]
-                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" rtlCol="0" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5B2E8187" id="Rectangle : coins arrondis 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-8.3pt;margin-top:12.8pt;width:510pt;height:147.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3632f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACnJ/jOQIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlN6qmK7RVeeGy&#10;2oUPcH1pjBxPsN2m/XvGdpruAuIB8eLa45lzzhxnur47N4acpPMabEXHo5ISaTkIbQ8V/fZ192ZJ&#10;iQ/MCmbAyopepKd3m9ev1l27khOowQjpCIJYv+raitYhtKui8LyWDfMjaKXFSwWuYQGP7lAIxzpE&#10;b0wxKct50YETrQMuvcfoNl/STcJXSvLwRSkvAzEVRW0hrS6t+7gWmzVbHRxra817GewfVDRMWyQd&#10;oLYsMHJ0+jeoRnMHHlQYcWgKUEpzmXrAbsblL9081ayVqRc0x7eDTf7/wfLPp6f2waENXetXHrex&#10;i7NyTfxFfeSczLoMZslzIByD8+liUZboKce78XLxdjJLdha38tb58EFCQ+Kmog6OVjzikySn2Omj&#10;D8kyQSxr8Ntg4jslqjH4ACdmyGw2ncT3QcA+F3dXyFjowWix08akgzvs740jWFnR5bvteDdNNEHb&#10;kIPzeZSbHtyz8AlEDo9j+KrcZ5RE+gLe2EhiIdJlTTFS3ExLu3AxMuYZ+ygV0QJtmiQV6XuWgz7G&#10;ubRhnK9qJmQvZfZMSZyAWJG0JMCIrJB/wO4BrpkZ5IqdVfb5sVSmcRiKy78Jy8VDRWIGG4biRltw&#10;fwIw2FXPnPOvJmVrokvhvD+jNxWdxswY2YO4PDjS4RhW1P84MicpccHcQ55aZnkNOLQ8ZE4L748B&#10;lA6R6QbQH3BSkmf9VMdRfH5OWbf/ns1PAAAA//8DAFBLAwQUAAYACAAAACEAHSeXmuAAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokttZuClGb5lIhpIIYGBoYOrqxSULtc2Q7&#10;bXh73Amm0+k+/ff95Xayhp21D70jhMVcANPUONVTi/D5sZutgIUoSUnjSCP86ADb6vamlIVyF9rr&#10;cx1blkIoFBKhi3EoOA9Np60MczdoSrcv562MafUtV15eUrg1PBMi51b2lD50ctDPnW5O9WgR/PDy&#10;TusD+Tcxfh/Mafe6r9eEeH83PW2ART3FPxiu+kkdquR0dCOpwAzCbJHnCUXIHtO8AkIsH4AdEZaZ&#10;yIFXJf/fofoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAApyf4zkCAADDBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHSeXmuAAAAALAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="#abe7ff" stroked="f" strokeweight="1pt">
+              <v:roundrect w14:anchorId="5B2E8187" id="Rectangle : coins arrondis 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-7.55pt;margin-top:7.05pt;width:510pt;height:150.75pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3632f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+hYUAOQIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XpIgYHcRYVUtoi+9&#10;rHa3H2B8Ia4cT2obAn/fsR3C9qI+VH0x9njmnDPHGVb3p9aQo3Reg61pNSkpkZaD0HZf068v23e3&#10;lPjArGAGrKzpWXp6v377ZtV3SzmFBoyQjiCI9cu+q2kTQrcsCs8b2TI/gU5avFTgWhbw6PaFcKxH&#10;9NYU07JcFD040Tng0nuMbvIlXSd8pSQPX5TyMhBTU9QW0urSuotrsV6x5d6xrtF8kMH+QUXLtEXS&#10;EWrDAiMHp3+DajV34EGFCYe2AKU0l6kH7KYqf+nmuWGdTL2gOb4bbfL/D5Z/Pj53jw5t6Du/9LiN&#10;XZyUa+Mv6iOnZNZ5NEueAuEYXMxubsoSPeV4V91Vs/l0Hu0sruWd8+GDhJbETU0dHKx4widJTrHj&#10;Rx+SZYJY1uK3wcQ3SlRr8AGOzJD5fDYdAIdchL5AxkIPRoutNiYd3H73YBzBypre3m2q7SzRBG1D&#10;Di4WUW56cM/CJxA5XMVwiiO8zyipi5/gjY0kFiJdbjJGiqtpaRfORsY8Y5+kIlqgTdOkIn3PctTH&#10;OJc2VPmqYUIOUuavlMQJiBVJSwKMyAr5R+wB4JKZQS7YWeWQH0tlGoexuPybsFw8ViRmsGEsbrUF&#10;9ycAg10NzDn/YlK2JroUTrsTelPTWcyMkR2I86MjPY5hTf33A3OSEhfMA+SpZZY3gEPLQ+a08P4Q&#10;QOkQma4AwwEnJXk2THUcxdfnlHX971n/AAAA//8DAFBLAwQUAAYACAAAACEAxwJDX+AAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokttYOtFWTxqkQUkEMDA0MHd3YJKH2ObKd&#10;Nrw91wmm0+n/9N935XZylp1NiL1HCdlcADPYeN1jK+HzYzdbA4tJoVbWo5HwYyJsq9ubUhXaX3Bv&#10;znVqGZVgLJSELqWh4Dw2nXEqzv1gkLIvH5xKtIaW66AuVO4sfxBixZ3qkS50ajDPnWlO9egkhOHl&#10;HfMDhjcxfh/safe6r3OU8v5uetoAS2ZKfzBc9UkdKnI6+hF1ZFbCLFtmhFKwoHkFhFjkwI4SHrPl&#10;CnhV8v8/VL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvoWFADkCAADDBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxwJDX+AAAAALAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="#abe7ff" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="232A003C" w14:textId="77777777" w:rsidR="005B78A8" w:rsidRDefault="005B78A8" w:rsidP="005A4795">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="326FB7"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004643D4">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="326FB7"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
@@ -1446,106 +1379,101 @@
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, puis propose des </w:t>
                       </w:r>
                       <w:r w:rsidRPr="004338CE">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>suggestions de mesures supplémentaires</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004338CE">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>, que les établissements pourront implanter au fur et à mesure de la croissance de leurs activités de recherche.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4CE1866E" w14:textId="77777777" w:rsidR="005B78A8" w:rsidRPr="004338CE" w:rsidRDefault="005B78A8" w:rsidP="005A4795">
+                    <w:p w14:paraId="02EF1377" w14:textId="3FEFDDA6" w:rsidR="005B78A8" w:rsidRPr="006343C5" w:rsidRDefault="005B78A8" w:rsidP="006343C5">
                       <w:pPr>
                         <w:spacing w:line="256" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004338CE">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Il exclut les aspects spécifiques à la conduite de protocoles de recherche, lesquels feront l’objet de formations spécifiques offertes par </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CATALIS Québec sous la bannière </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DF0B38">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Recherche clinique Québec</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004338CE">
                         <w:rPr>
                           <w:rFonts w:ascii="Sen" w:eastAsia="Calibri" w:hAnsi="Sen"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="02EF1377" w14:textId="77777777" w:rsidR="005B78A8" w:rsidRDefault="005B78A8" w:rsidP="005A4795">
-[...3 lines deleted...]
-                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1954F7B0" w14:textId="3B6A130D" w:rsidR="006A63BA" w:rsidRPr="00A9570D" w:rsidRDefault="006A63BA" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD4DC93" w14:textId="46496631" w:rsidR="00123415" w:rsidRPr="004643D4" w:rsidRDefault="00123415" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1585,51 +1513,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F4467B" w14:textId="77777777" w:rsidR="00BD638B" w:rsidRPr="00BD638B" w:rsidRDefault="00BD638B" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207C383A" w14:textId="6D9A519C" w:rsidR="003E0A97" w:rsidRPr="004643D4" w:rsidRDefault="0025280D" w:rsidP="00BD638B">
+    <w:p w14:paraId="207C383A" w14:textId="0A69EE48" w:rsidR="003E0A97" w:rsidRPr="004643D4" w:rsidRDefault="0025280D" w:rsidP="00BD638B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>STRUCTURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2981C7" w14:textId="03F76E67" w:rsidR="00845487" w:rsidRPr="004338CE" w:rsidRDefault="00845487" w:rsidP="00A503A1">
@@ -2096,54 +2024,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En tout temps, nous vous invitons à nous contacter si vous avez besoin d’un </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06585">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">accompagnement personnalisé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">et/ou si vous avez des questions : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00717D95" w:rsidRPr="00297B39">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>info@catalisquebec.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00717D95" w:rsidRPr="00297B39">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A45F6DF" w14:textId="17BB87DB" w:rsidR="00325FC0" w:rsidRPr="004643D4" w:rsidRDefault="00325FC0" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Gouvernance de la recherche</w:t>
@@ -3167,103 +3095,83 @@
       <w:r w:rsidR="00DB6CD4" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>rérogatives</w:t>
       </w:r>
       <w:r w:rsidR="003F79B5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>) et</w:t>
       </w:r>
       <w:r w:rsidR="00DB6CD4" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cas particuliers (examen éthique</w:t>
       </w:r>
       <w:r w:rsidR="00886917" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, banque de données, biobanques et projets étudiants).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184E6F0D" w14:textId="3E2EEFAF" w:rsidR="00886917" w:rsidRPr="004643D4" w:rsidRDefault="00886917" w:rsidP="00A503A1">
+    <w:p w14:paraId="184E6F0D" w14:textId="4EB9E2D3" w:rsidR="00886917" w:rsidRPr="004643D4" w:rsidRDefault="00886917" w:rsidP="00A503A1">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Norme 6</w:t>
       </w:r>
       <w:r w:rsidR="005A64AC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00090909" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="005A64AC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ctroi d’un statut de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ou de privilèges de recherche </w:t>
+        <w:t xml:space="preserve">ctroi d’un statut de chercheur ou de privilèges de recherche </w:t>
       </w:r>
       <w:r w:rsidR="00A456B6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(critères, </w:t>
       </w:r>
       <w:r w:rsidR="00090909" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A456B6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rocédures et </w:t>
       </w:r>
       <w:r w:rsidR="00090909" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -3294,109 +3202,83 @@
       <w:r w:rsidR="0034011E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">éclaration des recherches qui ne sont pas réalisées sous les auspices de l’établissement, </w:t>
       </w:r>
       <w:r w:rsidR="00C83BFE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0034011E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>enouvellement</w:t>
       </w:r>
       <w:r w:rsidR="00A456B6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A31A39F" w14:textId="1480826A" w:rsidR="0034011E" w:rsidRPr="004643D4" w:rsidRDefault="0034011E" w:rsidP="00A503A1">
+    <w:p w14:paraId="4A31A39F" w14:textId="1F8ACC1D" w:rsidR="0034011E" w:rsidRPr="004643D4" w:rsidRDefault="0034011E" w:rsidP="00A503A1">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Norme 7</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00D36B41" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00425288" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">iste des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> à la recherche (</w:t>
+        <w:t>iste des participants à la recherche (</w:t>
       </w:r>
       <w:r w:rsidR="00A0134D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="004A52A2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">onfidentialité et accès, </w:t>
       </w:r>
       <w:r w:rsidR="00A0134D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="004A52A2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ollecte, </w:t>
       </w:r>
@@ -3498,51 +3380,51 @@
       <w:r w:rsidR="00D36B41" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0010679F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ôles, </w:t>
       </w:r>
       <w:r w:rsidR="00D36B41" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="00C41072" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>valuations contractuelles).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5DC271" w14:textId="4A347A73" w:rsidR="002C0E18" w:rsidRPr="004643D4" w:rsidRDefault="00C41072" w:rsidP="00A503A1">
+    <w:p w14:paraId="5F5DC271" w14:textId="294E86AB" w:rsidR="002C0E18" w:rsidRPr="004643D4" w:rsidRDefault="00C41072" w:rsidP="00A503A1">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Norme 9</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00D32414" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -3608,72 +3490,52 @@
         </w:rPr>
         <w:t xml:space="preserve">ompétences, </w:t>
       </w:r>
       <w:r w:rsidR="00D32414" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00CB2C27" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection de la confidentialité, </w:t>
       </w:r>
       <w:r w:rsidR="00D32414" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00CB2C27" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">rotection des </w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>rotection des participants</w:t>
+      </w:r>
       <w:r w:rsidR="00615E08" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D32414" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00615E08" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>llégation de manquement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD38DC3" w14:textId="629AE694" w:rsidR="00B861F1" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -3732,115 +3594,89 @@
       <w:r w:rsidR="000E659A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">recommandations </w:t>
       </w:r>
       <w:r w:rsidR="003B4A76" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>proposées</w:t>
       </w:r>
       <w:r w:rsidR="002F6BB7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B861F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>dans le présent document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AD8713" w14:textId="3C5655D5" w:rsidR="00322CFE" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00A503A1">
+    <w:p w14:paraId="66AD8713" w14:textId="1262DF1F" w:rsidR="00322CFE" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-257984338"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00D9222F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D9222F">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00500518" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diffuser auprès des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t>Diffuser auprès des chercheurs d</w:t>
       </w:r>
       <w:r w:rsidR="00E026F3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="00500518" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">instructions claires pour </w:t>
       </w:r>
       <w:r w:rsidR="00983BAE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>distinguer</w:t>
       </w:r>
       <w:r w:rsidR="00500518" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> les projets de recherche</w:t>
       </w:r>
@@ -3951,104 +3787,104 @@
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
       <w:r w:rsidR="00703AE5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> votre centre pourrait devoir se conformer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27124921" w14:textId="77777777" w:rsidR="00B861F1" w:rsidRPr="004643D4" w:rsidRDefault="00B861F1" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8C52BC" w14:textId="6F07AE3A" w:rsidR="005F52D1" w:rsidRPr="004643D4" w:rsidRDefault="005F52D1" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Présentation du Cadre de référence ministériel pour la recherche avec des participants humains</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1878880A" w14:textId="1B66E708" w:rsidR="00B861F1" w:rsidRPr="004643D4" w:rsidRDefault="00B861F1" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020</w:t>
         </w:r>
         <w:r w:rsidR="009B2D7B" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30884A7C" w14:textId="54325351" w:rsidR="00A708CB" w:rsidRPr="004643D4" w:rsidRDefault="00A708CB" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence : foire aux questions - MSSS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7896AB33" w14:textId="613C808D" w:rsidR="00956AE8" w:rsidRPr="004643D4" w:rsidRDefault="00956AE8" w:rsidP="00A503A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Plusieurs exemples </w:t>
       </w:r>
@@ -4061,228 +3897,228 @@
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>sont disponibles en ligne</w:t>
       </w:r>
       <w:r w:rsidR="00DA78E8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331CD97A" w14:textId="0A6FFE63" w:rsidR="00716D3F" w:rsidRPr="004643D4" w:rsidRDefault="00716D3F" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre intégré universitaire de santé et de services sociaux de la Mauricie-et-du-Centre-du-Québec</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="223D779B" w14:textId="5F6B05BB" w:rsidR="00744B40" w:rsidRPr="004643D4" w:rsidRDefault="00744B40" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre de recherche du Centre hospitalier de l’Université de Montréal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B2C580E" w14:textId="73C94651" w:rsidR="004F18F8" w:rsidRPr="004643D4" w:rsidRDefault="00D168AE" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre hospitalier universitaire</w:t>
         </w:r>
         <w:r w:rsidR="004F18F8" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> de Québec-Université Laval </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36020C70" w14:textId="0B9B8CC3" w:rsidR="00166A00" w:rsidRPr="004643D4" w:rsidRDefault="00BF37F7" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre intégré de santé et de services sociaux</w:t>
         </w:r>
         <w:r w:rsidR="00FE3D86" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> de la Montérégie Ouest</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14723C31" w14:textId="6973C7B7" w:rsidR="007B70E1" w:rsidRPr="004643D4" w:rsidRDefault="007B70E1" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre intégré universitaire </w:t>
         </w:r>
         <w:r w:rsidR="00B363F1" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> santé et </w:t>
         </w:r>
         <w:r w:rsidR="00B363F1" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">de </w:t>
         </w:r>
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>services sociaux du Centre-Ouest-de-l’Île-de-Montréal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="345BB828" w14:textId="21D3AC42" w:rsidR="00762544" w:rsidRPr="004643D4" w:rsidRDefault="00762544" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre hospitalier universitaire de Sherbrooke (CHUS)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38C31B5B" w14:textId="35794645" w:rsidR="007474DF" w:rsidRPr="004643D4" w:rsidRDefault="007474DF" w:rsidP="00A503A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Centre intégré universitaire de santé et de services sociaux du Nord-de-l’Île-de-Montréal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76185207" w14:textId="2AD1C593" w:rsidR="00B861F1" w:rsidRPr="00D8047D" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Titre2Car"/>
           </w:rPr>
           <w:id w:val="-942616364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4636,53 +4472,52 @@
           <w:bCs/>
         </w:rPr>
         <w:t>personne en charge de la conduite responsable de la recherche (PCCRR)</w:t>
       </w:r>
       <w:r w:rsidR="00C6001C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C6001C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Norme 9 du Cadre de référence ministériel)</w:t>
       </w:r>
       <w:r w:rsidR="005710BD" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A516A57" w14:textId="657249D9" w:rsidR="006C63ED" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00A503A1">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1A516A57" w14:textId="44FFDD07" w:rsidR="006C63ED" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00AC451B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1236200317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00D9222F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -4751,106 +4586,86 @@
         <w:sdtContent>
           <w:r w:rsidR="00D9222F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D9222F">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00807C21" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Désigner</w:t>
       </w:r>
       <w:r w:rsidR="006C63ED" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
       <w:r w:rsidR="006C63ED" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gestionnaire responsable de la logistique</w:t>
+      </w:r>
       <w:r w:rsidR="006C63ED" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> entourant l'application du cadre réglementaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BAD358" w14:textId="77777777" w:rsidR="00B861F1" w:rsidRPr="004643D4" w:rsidRDefault="00B861F1" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68236CCE" w14:textId="29B32B16" w:rsidR="00645502" w:rsidRPr="004643D4" w:rsidRDefault="00645502" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CDFE79" w14:textId="0207F257" w:rsidR="00E60AA5" w:rsidRPr="00D8047D" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -4917,51 +4732,51 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025B89" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001D1CA5" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>irection de l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31913908" w14:textId="2124C8DB" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="00E60AA5" w:rsidP="00553C82">
+    <w:p w14:paraId="31913908" w14:textId="70F8ECE7" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="00E60AA5" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette structure, </w:t>
       </w:r>
       <w:r w:rsidR="007D105B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>appelée</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A503A1" w:rsidRPr="004643D4">
@@ -5018,94 +4833,76 @@
         </w:rPr>
         <w:t>appliquer le cadre réglementaire. Elle</w:t>
       </w:r>
       <w:r w:rsidR="00247631" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> est</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00247631" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">souvent </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">constituée de </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004643D4">
+        <w:t>constituée de professionnels</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5E7B" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE44DB" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>agent</w:t>
+      </w:r>
+      <w:r w:rsidR="009626FB">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AE44DB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de planification</w:t>
       </w:r>
       <w:r w:rsidR="007F011B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, de programmation de recherche</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00583A0F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(APPR) </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
@@ -5505,129 +5302,101 @@
       </w:r>
       <w:r w:rsidR="005B699F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ils </w:t>
       </w:r>
       <w:r w:rsidR="00E60AA5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>sont encouragés à harmoniser leurs pratiques afin d'assurer une certaine cohérence dans l'application des règles d'encadrement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F639C40" w14:textId="2B10DAC3" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CEC4F6" w14:textId="2E6F8EB5" w:rsidR="00E60AA5" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00553C82">
+    <w:p w14:paraId="37CEC4F6" w14:textId="01C27AC3" w:rsidR="00E60AA5" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-880782633"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="003D0575">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003D0575">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E60AA5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nommer </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nommer u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B817D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidR="00E60AA5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>un</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> représentant </w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">aux </w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tables et comités pertinents</w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex. </w:t>
       </w:r>
       <w:r w:rsidR="00961B6F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -6251,304 +6020,140 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025B89" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="001020F5" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CC2120" w14:textId="18DB10A0" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="003C4188" w:rsidP="00553C82">
+    <w:p w14:paraId="72CC2120" w14:textId="13E8C938" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="003C4188" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le bureau de la recherche doit veiller à ce que </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Le bureau de la recherche doit veiller à ce que tous </w:t>
       </w:r>
       <w:r w:rsidR="00A250D7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> clés de l'encadrement de la recherche disposent des ressources nécessaires à leurs opérations. </w:t>
+        <w:t xml:space="preserve">les chercheurs et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les acteurs clés de l'encadrement de la recherche disposent des ressources nécessaires à leurs opérations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1FBFD7" w14:textId="1C0F9E00" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1901BA10" w14:textId="44EA3D7C" w:rsidR="003C4188" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00553C82">
+    <w:p w14:paraId="1901BA10" w14:textId="64BCC45A" w:rsidR="003C4188" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1667931224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00037736">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C4188" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prévoir dans les budgets le </w:t>
       </w:r>
       <w:r w:rsidR="003C4188" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">financement requis pour les activités des </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> clés</w:t>
+        <w:t>financement requis pour les activités des acteurs clés</w:t>
       </w:r>
       <w:r w:rsidR="003C3BB1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (les </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> à la recherche et le CER). </w:t>
+        <w:t xml:space="preserve"> (les chercheurs et leurs équipes, les collaborateurs à la recherche et le CER). </w:t>
       </w:r>
       <w:r w:rsidR="0031024A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Il est important de b</w:t>
       </w:r>
       <w:r w:rsidR="001841FF" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>ien considérer que</w:t>
       </w:r>
       <w:r w:rsidR="00EF443A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> la recherche ne peut être financée à partir </w:t>
       </w:r>
       <w:r w:rsidR="008E7894" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
@@ -6732,68 +6337,68 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003C4188" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> si nécessaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3AFC52" w14:textId="77777777" w:rsidR="00856B99" w:rsidRPr="004643D4" w:rsidRDefault="00856B99" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7743D605" w14:textId="5988AA9B" w:rsidR="001D0D84" w:rsidRPr="004643D4" w:rsidRDefault="001D0D84" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Manuel de gestion financière du MSSS </w:t>
         </w:r>
         <w:r w:rsidR="00B80B97" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">- </w:t>
         </w:r>
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Annexe 1H - Recherche (établissements uniquement)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FF45B0" w14:textId="01BF1FC9" w:rsidR="005710BD" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -7208,188 +6813,142 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rStyle w:val="Titre2Car"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00037736">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Trouver du financement pour les projets de recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345ABD52" w14:textId="11F35A97" w:rsidR="00EF36D4" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00553C82">
+    <w:p w14:paraId="345ABD52" w14:textId="1404EF53" w:rsidR="00EF36D4" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="00EF36D4" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EA608F" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00EF36D4" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA608F" w:rsidRPr="00F15138">
+        <w:t>hercheurs</w:t>
+      </w:r>
+      <w:r w:rsidR="002A52F8" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>·euse·</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF36D4" w:rsidRPr="00F15138">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA608F" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>f</w:t>
+      </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>ondations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A80AFB" w14:textId="3FE70E80" w:rsidR="00F71CBB" w:rsidRPr="004643D4" w:rsidRDefault="00F71CBB" w:rsidP="00553C82">
+    <w:p w14:paraId="57A80AFB" w14:textId="1C5E0338" w:rsidR="00F71CBB" w:rsidRPr="004643D4" w:rsidRDefault="00F71CBB" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trouver du financement en recherche ne repose pas uniquement sur la qualité scientifique des projets. Pour un établissement de recherche et ses </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">, structurer efficacement la veille des opportunités, la préparation des dossiers et la gestion des partenariats permet non seulement de maximiser les chances d’obtenir des fonds, mais aussi d’assurer la pérennité des projets. L’enjeu dépasse la simple obtention de subventions : il s’agit de bâtir une capacité institutionnelle à soutenir l’innovation et à répondre rapidement aux appels à projets, tout </w:t>
+        <w:t xml:space="preserve">Trouver du financement en recherche ne repose pas uniquement sur la qualité scientifique des projets. Pour un établissement de recherche et ses chercheurs, structurer efficacement la veille des opportunités, la préparation des dossiers et la gestion des partenariats permet non seulement de maximiser les chances d’obtenir des fonds, mais aussi d’assurer la pérennité des projets. L’enjeu dépasse la simple obtention de subventions : il s’agit de bâtir une capacité institutionnelle à soutenir l’innovation et à répondre rapidement aux appels à projets, tout </w:t>
       </w:r>
       <w:r w:rsidR="0053011F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00E022F2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>garantissant la</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> confiance </w:t>
       </w:r>
       <w:r w:rsidR="00332B43" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
@@ -7545,82 +7104,80 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">National </w:t>
       </w:r>
       <w:r w:rsidR="001573D4" w:rsidRPr="008F43BD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="5AEB22C9" w:rsidRPr="008F43BD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">nstitutes of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001573D4" w:rsidRPr="008F43BD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="5AEB22C9" w:rsidRPr="008F43BD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ealth</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F43BD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671C9E10" w14:textId="34145CB4" w:rsidR="002A52F8" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00137137">
+    <w:p w14:paraId="671C9E10" w14:textId="2D72C522" w:rsidR="002A52F8" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00137137">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1090382549"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -7644,161 +7201,101 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>processus de soumission</w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="008C03B0">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> des demandes de subvention</w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="008C03B0">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> d’infrastructure</w:t>
       </w:r>
       <w:r w:rsidR="00736F98" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour </w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="78130E89" w14:textId="77777777" w:rsidR="00630EDF" w:rsidRDefault="00000000" w:rsidP="007B5747">
+        <w:t xml:space="preserve"> pour les chercheurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78130E89" w14:textId="30BF727D" w:rsidR="00630EDF" w:rsidRDefault="00000000" w:rsidP="007B5747">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-543139224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00037736">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00630EDF">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Offrir un </w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00630EDF">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">accompagnement aux </w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>accompagnement aux chercheurs</w:t>
+      </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00630EDF">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans la préparation de </w:t>
       </w:r>
       <w:r w:rsidR="006A0E7D" w:rsidRPr="00630EDF">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la soumission de </w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00630EDF">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>leurs demandes de subvention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5061C84D" w14:textId="56579604" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="007B5747">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -8113,54 +7610,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> et le suivi des paiements</w:t>
       </w:r>
       <w:r w:rsidR="00FC57E8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E24548B" w14:textId="77777777" w:rsidR="005710BD" w:rsidRPr="004643D4" w:rsidRDefault="005710BD" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A50D644" w14:textId="38020653" w:rsidR="00EF1172" w:rsidRPr="004643D4" w:rsidRDefault="00610C42" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Circulaire - Facturation à l'entreprise privée des services fournis par les établissements publics de santé et de services sociaux lors de l'examen et de l'autorisation d'un projet de recherche (2023)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B1769">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692CF6D4" w14:textId="177EE853" w:rsidR="005710BD" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Titre2Car"/>
           </w:rPr>
           <w:id w:val="-1736932519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8168,51 +7665,51 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rStyle w:val="Titre2Car"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00037736">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Administrer les fonds de recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E705FA" w14:textId="14FE3C56" w:rsidR="003B263C" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00553C82">
+    <w:p w14:paraId="36E705FA" w14:textId="75CF2428" w:rsidR="003B263C" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="003B263C" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -8254,88 +7751,68 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="003B263C" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>entre de recherche</w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00936FC0" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="002A52F8" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>hercheurs</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="19984091" w14:textId="1D24A3D2" w:rsidR="00DE4407" w:rsidRPr="004643D4" w:rsidRDefault="00D33BEE" w:rsidP="00553C82">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00DE4407" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>’accès à des fonds est indispensable, mais leur administration rigoureuse l’est tout autant. Une gestion efficace et transparente des ressources financières</w:t>
       </w:r>
       <w:r w:rsidR="000D38CB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, notamment par le </w:t>
@@ -8793,51 +8270,51 @@
       <w:r w:rsidR="00054D94" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>la vérification</w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00054D94" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>es factures soumises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBEDCC" w14:textId="77777777" w:rsidR="00037736" w:rsidRDefault="00000000" w:rsidP="007B5747">
+    <w:p w14:paraId="47EBEDCC" w14:textId="2BCDE66A" w:rsidR="00037736" w:rsidRDefault="00000000" w:rsidP="007B5747">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1688199367"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -8859,77 +8336,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dépenses encourues</w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre du projet et fournir des </w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rapports financiers</w:t>
       </w:r>
       <w:r w:rsidR="00610C42" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aux </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> aux chercheurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367FDA35" w14:textId="2D62B10A" w:rsidR="00037736" w:rsidRDefault="00000000" w:rsidP="007B5747">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1770452710"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00037736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -9926,54 +9377,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> toutes les informations nécessaires</w:t>
       </w:r>
       <w:r w:rsidR="000F2A00" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, en conformité avec le Cadre de référence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0114C4" w14:textId="77777777" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00610C42" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63865D58" w14:textId="595EB313" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00C9226D" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> section </w:t>
       </w:r>
       <w:r w:rsidR="00B26702" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.3.4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B7F760" w14:textId="153E7E24" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
@@ -10113,51 +9564,51 @@
       </w:r>
       <w:r w:rsidR="00B241B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> l'université d'affiliation).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A76BF0B" w14:textId="3BF00B04" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A550324" w14:textId="16EAE08A" w:rsidR="000C0C23" w:rsidRDefault="00000000" w:rsidP="000C0C23">
+    <w:p w14:paraId="2A550324" w14:textId="19398BDB" w:rsidR="000C0C23" w:rsidRDefault="00000000" w:rsidP="000C0C23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-379401985"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="000C0C23">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -10175,85 +9626,63 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Convenir des modalités pour la transmission de</w:t>
       </w:r>
       <w:r w:rsidR="00A7180C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CF07EE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> rapports d'activités de recherche</w:t>
       </w:r>
       <w:r w:rsidR="00CF07EE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, avec </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, avec les acteurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00187D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CF07EE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
-[...26 lines deleted...]
-        <w:t>, les autorités de l'établissement, les directions menant les examens de la convenance, et les partenaires de recherche.</w:t>
+        <w:t>clés, les autorités de l'établissement, les directions menant les examens de la convenance, et les partenaires de recherche.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4483F19A" w14:textId="6ED308BB" w:rsidR="000C0C23" w:rsidRDefault="00000000" w:rsidP="000C0C23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1339235464"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="000C0C23">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -10568,51 +9997,51 @@
       </w:r>
       <w:r w:rsidR="00606596" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laquelle </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>requiert de définir les « exigences quant à la déclaration des activités de recherche qui sont menées à l’extérieur de l’établissement et dont il n’autorise pas la réalisation. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581EE1BA" w14:textId="66F2C377" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C69428" w14:textId="2F906DEF" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="000F0FB8">
+    <w:p w14:paraId="33C69428" w14:textId="114058E5" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="000F0FB8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-569579155"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="003D0575">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -10642,148 +10071,128 @@
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dans la procédure</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00620CEB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">’octroi d’un statut de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">’octroi d’un statut de chercheur ou de privilèges de recherche, </w:t>
+      </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou de privilèges de recherche, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>les</w:t>
+        <w:t>conditions concernant la déclaration d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2057C" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>activités</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>conditions concernant la déclaration d</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> de recherche menées </w:t>
       </w:r>
       <w:r w:rsidR="00C2057C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">es </w:t>
+        </w:rPr>
+        <w:t>à l’extérieur</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642E9879" w14:textId="77777777" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00610C42" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9C40E8" w14:textId="404B4FD0" w:rsidR="00610C42" w:rsidRPr="004643D4" w:rsidRDefault="00F36D43" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  section </w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.6.4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E212A59" w14:textId="5D5980BF" w:rsidR="00CF07EE" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
@@ -10830,51 +10239,51 @@
       <w:r w:rsidR="00811B1F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>iste</w:t>
       </w:r>
       <w:r w:rsidR="00957771" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> des participants à la recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CABF049" w14:textId="4C0D03A5" w:rsidR="007F4A9A" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
+    <w:p w14:paraId="2CABF049" w14:textId="4D66D02C" w:rsidR="007F4A9A" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="00976AD9" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10889,160 +10298,113 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="007F4A9A" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00C87E8D" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00135DC0" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C87E8D" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>hercheur principal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCEAB6A" w14:textId="54889BAF" w:rsidR="00991CE0" w:rsidRPr="004643D4" w:rsidRDefault="008B3CFF" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Se référer à la section 2.7 du Cadre de référence de la recher</w:t>
       </w:r>
       <w:r w:rsidR="00991CE0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>che, qui mentionne</w:t>
       </w:r>
       <w:r w:rsidR="006E40EE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00991CE0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> « L’établissement exige du chercheur responsable d’une recherche qu’il tienne à jour et conserve la liste des personnes qui ont consenti à participer à une recherche, aux fins de protection des participants. » </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A53B8D" w14:textId="10A7135C" w:rsidR="00CF07EE" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEA5B9A" w14:textId="253E61AA" w:rsidR="00CF07EE" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
+    <w:p w14:paraId="4EEA5B9A" w14:textId="7E94D9E3" w:rsidR="00CF07EE" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="40558268"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
@@ -11114,99 +10476,73 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00811B1F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’obligation</w:t>
       </w:r>
       <w:r w:rsidR="00E301EB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de gérer un</w:t>
       </w:r>
       <w:r w:rsidR="00811B1F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E301EB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> liste des </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> liste des participants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC8F273" w14:textId="77777777" w:rsidR="00CF07EE" w:rsidRPr="001B201D" w:rsidRDefault="00CF07EE" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B09CE8A" w14:textId="56AF1F3B" w:rsidR="00CF07EE" w:rsidRPr="004643D4" w:rsidRDefault="00C9226D" w:rsidP="00D1413C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section </w:t>
       </w:r>
       <w:r w:rsidR="001C4ADE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A754C83" w14:textId="4EFDDC07" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00811B1F" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Évaluation</w:t>
       </w:r>
@@ -11410,51 +10746,51 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rStyle w:val="Titre2Car"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Se doter d'une procédure d'évaluation de la faisabilité d'un protocole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2083D8D9" w14:textId="5451E093" w:rsidR="009C5374" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
+    <w:p w14:paraId="2083D8D9" w14:textId="329DFEFD" w:rsidR="009C5374" w:rsidRPr="00F15138" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="009C5374" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
@@ -11467,341 +10803,238 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009C5374" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00C87E8D" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C45A3" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C87E8D" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>hercheur principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2C93F0" w14:textId="757B9120" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Il s'agit du processus par lequel un chercheur</w:t>
+      </w:r>
+      <w:r w:rsidR="00934628" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou une chercheuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirme la capacité de ses ressources </w:t>
+      </w:r>
+      <w:r w:rsidR="00934628" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conduire une étude</w:t>
+      </w:r>
+      <w:r w:rsidR="0092077A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0092077A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avant même </w:t>
+      </w:r>
+      <w:r w:rsidR="00016B3F" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>son dépôt</w:t>
+      </w:r>
+      <w:r w:rsidR="006612D3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...82 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004E3F69" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
       <w:r w:rsidR="002820AC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidR="00D6077F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">triple examen et </w:t>
       </w:r>
       <w:r w:rsidR="004E3F69" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">son </w:t>
       </w:r>
       <w:r w:rsidR="00D6077F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>autorisation f</w:t>
       </w:r>
       <w:r w:rsidR="004E3F69" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>ormelle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323456C0" w14:textId="7EDAD8A6" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B332C69" w14:textId="73039FDB" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
+    <w:p w14:paraId="5B332C69" w14:textId="4FCB3188" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1744551533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB2FE8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ournir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ournir au</w:t>
+      </w:r>
+      <w:r w:rsidR="002820AC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> au</w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">hercheur principal </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>les outils qui lui permettront de mener adéquatement l'évaluation de la faisabilité</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005264A1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il s’agit d’abord de vérifier </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -11984,94 +11217,74 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00F837F1" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau de la recherche, </w:t>
       </w:r>
       <w:r w:rsidR="00082C27" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>conseil des médecins, dentistes et pharmaciens (CMDP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B7333E" w14:textId="2E6CFE1F" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00F006EF" w:rsidP="00F96267">
+    <w:p w14:paraId="17B7333E" w14:textId="6BA11DBD" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00F006EF" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00AE1E35" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">section 2.6 du Cadre de référence </w:t>
       </w:r>
       <w:r w:rsidR="001C3E37" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">requiert des procédures d’octroi d’un statut de </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ou de privilèges de recherche</w:t>
+        <w:t>requiert des procédures d’octroi d’un statut de chercheur ou de privilèges de recherche</w:t>
       </w:r>
       <w:r w:rsidR="005A742E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et décrit les engagements qui y sont liés.</w:t>
       </w:r>
       <w:r w:rsidR="00AE1E35" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC3E01" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Elle </w:t>
       </w:r>
       <w:r w:rsidR="00D816DB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">traite </w:t>
       </w:r>
@@ -12152,51 +11365,51 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>enouvellement</w:t>
       </w:r>
       <w:r w:rsidR="004969CB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A35817A" w14:textId="6B1ABD36" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
       <w:r w:rsidR="00C21832" w:rsidRPr="004643D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B508C1" w14:textId="6C3C4538" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
+    <w:p w14:paraId="21B508C1" w14:textId="6C69A98E" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1802878834"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -12215,74 +11428,54 @@
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>procédure d'octroi</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> des privilèges de recherche et </w:t>
       </w:r>
       <w:r w:rsidR="002A576F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">du </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">statut de </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="391D8903" w14:textId="3D643A84" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
+        <w:t>statut de chercheur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391D8903" w14:textId="7D33D0AD" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="629207346"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -12291,264 +11484,194 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mettre en place des mécanismes afin de </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">coordonner l'évaluation des </w:t>
       </w:r>
       <w:r w:rsidR="00C07E81" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">privilèges et statuts de </w:t>
-[...8 lines deleted...]
-        <w:t>chercheur</w:t>
+        <w:t>privilèges et statuts de chercheur</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les centres de recherche ou tout</w:t>
       </w:r>
       <w:r w:rsidR="00256188" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par les centres de recherche ou tout</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve"> autre entité responsable </w:t>
+      </w:r>
+      <w:r w:rsidR="000027D4" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de l’évaluation,</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> autre entité responsable </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ainsi que le CMDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1E1B12" w14:textId="6F5D6EDB" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
+    <w:p w14:paraId="3D1E1B12" w14:textId="3654019D" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00E71601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1945915815"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mettre en place un </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">système de gestion des dossiers des </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>système de gestion des dossiers des chercheur</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>chercheur</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> ayant obtenu un privilège de recherche ou un statut de chercheur</w:t>
       </w:r>
       <w:r w:rsidR="00361B2B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>·euse·</w:t>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00306F13" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accessible aux</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> évaluateurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00022428" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ayant obtenu un privilège de recherche ou un statut de </w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> et tenir un registre à cet égard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CDCD68" w14:textId="77777777" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074DBDFD" w14:textId="7B7F2C69" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="005C46A1" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  section </w:t>
       </w:r>
       <w:r w:rsidR="004A2551" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78537778" w14:textId="01B39E25" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
@@ -12937,69 +12060,61 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>des processus clairs</w:t>
       </w:r>
       <w:r w:rsidR="00696F32" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en ce qui concerne:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E62C70" w14:textId="64DA9D18" w:rsidR="00CD3175" w:rsidRPr="004643D4" w:rsidRDefault="00A62B40" w:rsidP="00F96267">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00BD3B67" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00EE5BFB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>distinction</w:t>
       </w:r>
       <w:r w:rsidR="00BD3B67" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0011134E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">entre les </w:t>
       </w:r>
       <w:r w:rsidR="00BD3B67" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">projets </w:t>
       </w:r>
@@ -13066,150 +12181,126 @@
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>autres projets</w:t>
       </w:r>
       <w:r w:rsidR="00100DE9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E102118" w14:textId="31C9952F" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00696F32" w:rsidP="00F96267">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> dépôt des projets pour examen</w:t>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>le dépôt des projets pour examen</w:t>
       </w:r>
       <w:r w:rsidR="00100DE9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD25A81" w14:textId="1D6D0265" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00696F32" w:rsidP="00F96267">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> déroulement des divers examens</w:t>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>le déroulement des divers examens</w:t>
       </w:r>
       <w:r w:rsidR="00100DE9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE6D6F7" w14:textId="50199F7B" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00696F32" w:rsidP="00F96267">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (ou le refus) de la conduite d'une étude.</w:t>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l'autorisation (ou le refus) de la conduite d'une étude.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A186A" w14:textId="77777777" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00696F32" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD784C1" w14:textId="785A717F" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00B05309" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00696F32" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Norme 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA09851" w14:textId="2734F8F8" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
@@ -13366,135 +12457,97 @@
       </w:r>
       <w:r w:rsidR="00CE022C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cadre de référence ministériel</w:t>
       </w:r>
       <w:r w:rsidR="00B05309" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2C7133" w14:textId="30AF96C4" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C368E5" w14:textId="0B5415DF" w:rsidR="002F3046" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
+    <w:p w14:paraId="24C368E5" w14:textId="5DDD57E3" w:rsidR="002F3046" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-1596478703"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F3046" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prévoir </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Prévoir un </w:t>
+      </w:r>
       <w:r w:rsidR="002F3046" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>remplaçant</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">remplaçant </w:t>
       </w:r>
       <w:r w:rsidR="0077413A" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
       <w:r w:rsidR="002F3046" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>la personne mandatée</w:t>
       </w:r>
       <w:r w:rsidR="0077413A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, afin de</w:t>
       </w:r>
       <w:r w:rsidR="002F3046" w:rsidRPr="004643D4">
         <w:rPr>
@@ -13764,145 +12817,131 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00696F32" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>) ou en cas de refus du projet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D99953" w14:textId="77777777" w:rsidR="00696F32" w:rsidRPr="004643D4" w:rsidRDefault="00696F32" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A0ABEA" w14:textId="7881C063" w:rsidR="00CE022C" w:rsidRPr="004643D4" w:rsidRDefault="00B05309" w:rsidP="007F4A8E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE022C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Norme 3, section 2.3.1</w:t>
       </w:r>
       <w:r w:rsidR="002E2CD7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D57B11" w14:textId="32890E7F" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="000D6947" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Examen</w:t>
       </w:r>
       <w:r w:rsidR="00733B66" w:rsidRPr="004643D4">
         <w:t xml:space="preserve"> éthique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DF1A1C" w14:textId="2BA0BD32" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="0043187B" w:rsidP="00F96267">
+    <w:p w14:paraId="32DF1A1C" w14:textId="09DB86B4" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="0043187B" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00733B66" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>’aspect éthique</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00733B66" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">est essentiel à la protection des </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>est essentiel à la protection des participan</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3369">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidR="00733B66" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>participant</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> et à la fiabilité de la recherche. Le CER en est la pierre angulaire. Il intervient par l’examen et la surveillance des projets de recherche chez l’humain, dès leur dépôt jusqu’à leur clôture. Il dispose de ses propres règles de fonctionnement et procédures, qui sont importantes</w:t>
+        <w:t>s et à la fiabilité de la recherche. Le CER en est la pierre angulaire. Il intervient par l’examen et la surveillance des projets de recherche chez l’humain, dès leur dépôt jusqu’à leur clôture. Il dispose de ses propres règles de fonctionnement et procédures, qui sont importantes</w:t>
       </w:r>
       <w:r w:rsidR="000338E0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00733B66" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mais qui ne seront pas abordées ici.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F98355" w14:textId="44B71C81" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="00733B66" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
@@ -14103,88 +13142,62 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonne formellement mandatée, </w:t>
       </w:r>
       <w:r w:rsidR="004640BB" w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00F15138">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51331F6C" w14:textId="01A399CC" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="00733B66" w:rsidP="00F96267">
+    <w:p w14:paraId="51331F6C" w14:textId="237B9231" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="00733B66" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">La recherche clinique éthique et rigoureuse repose sur une communication transparente, étroite et suivie entre le CER, l’équipe de recherche et l’établissement. Elle permet d’assurer la protection des </w:t>
-[...25 lines deleted...]
-        <w:t>, la qualité des projets, et le respect des obligations réglementaires. La personne mandatée par l’établissement, en tant que représentante officielle, joue un rôle stratégique pour encadrer ces échanges et valider l’engagement institutionnel.</w:t>
+        <w:t>La recherche clinique éthique et rigoureuse repose sur une communication transparente, étroite et suivie entre le CER, l’équipe de recherche et l’établissement. Elle permet d’assurer la protection des participants, la qualité des projets, et le respect des obligations réglementaires. La personne mandatée par l’établissement, en tant que représentante officielle, joue un rôle stratégique pour encadrer ces échanges et valider l’engagement institutionnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31494003" w14:textId="0084D48E" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62297B65" w14:textId="63151F8A" w:rsidR="00733B66" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="1914052861"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -14601,54 +13614,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> de chaque projet</w:t>
       </w:r>
       <w:r w:rsidR="00C94CC9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F75F6C" w14:textId="77777777" w:rsidR="00AE1C35" w:rsidRPr="004643D4" w:rsidRDefault="00AE1C35" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051480C3" w14:textId="023820D7" w:rsidR="00AE1C35" w:rsidRPr="004643D4" w:rsidRDefault="00B05309" w:rsidP="00DC090F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, section </w:t>
       </w:r>
       <w:r w:rsidR="00AE1C35" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.2.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698ACA76" w14:textId="372F6177" w:rsidR="00315E4A" w:rsidRPr="004643D4" w:rsidRDefault="0051226E" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>E</w:t>
       </w:r>
@@ -15109,54 +14122,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00601ED7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>cette évaluation soit effectuée avec diligence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D68371D" w14:textId="77777777" w:rsidR="0026285B" w:rsidRPr="004643D4" w:rsidRDefault="0026285B" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62172EB9" w14:textId="3135F9C1" w:rsidR="0026285B" w:rsidRPr="004643D4" w:rsidRDefault="00B05309" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0026285B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Norme 2, section 2.2.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7E5705" w14:textId="7038B857" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
@@ -15178,156 +14191,116 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>S'assurer de disposer de personnel qualifié et suffisant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C5E647" w14:textId="7D7B8AD3" w:rsidR="0047398B" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
+    <w:p w14:paraId="04C5E647" w14:textId="5487C6C7" w:rsidR="0047398B" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="0047398B" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA2842" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0047398B" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau de la recherche, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA2842" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0047398B" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...39 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>hercheur principal</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="25DD38EE" w14:textId="492BB527" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00DB041A" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les ressources humaines sont naturellement l’un</w:t>
       </w:r>
       <w:r w:rsidR="00E30E7D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e des premières ressources auxquelles on pense en matière de </w:t>
       </w:r>
       <w:r w:rsidR="00AC3164" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">réalisation d’une étude. </w:t>
@@ -15400,233 +14373,147 @@
       </w:r>
       <w:r w:rsidR="002B7E5F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
       <w:r w:rsidR="004331D5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> formation) qui importe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DDBB55" w14:textId="72129B79" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F68808B" w14:textId="40CA55C8" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="000F0FB8">
+    <w:p w14:paraId="7F68808B" w14:textId="2BEEE4E8" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="000F0FB8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="585417917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mettre en place des </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">mesures pour s'assurer que le </w:t>
+        <w:t xml:space="preserve">mesures pour s'assurer que le chercheur </w:t>
       </w:r>
       <w:r w:rsidR="00BB7BCD" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ou la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>dispose</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>chercheur</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB7BCD" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>·euse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004F2CAD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>es ressources humaines compétentes et qualifiées</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (chercheurs secondaires, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4B38" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spécialistes, </w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>chercheur</w:t>
-[...56 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>équipe, étudiants).</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-866212213"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -15681,204 +14568,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> que sur les spécificités des protocoles de recherche.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67185E70" w14:textId="77777777" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEBD7F7" w14:textId="64EEB09B" w:rsidR="008174FE" w:rsidRPr="008174FE" w:rsidRDefault="007309B3" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Programme de formation R</w:t>
         </w:r>
         <w:r w:rsidR="00D231E0" w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">echerche clinique </w:t>
         </w:r>
         <w:r w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Q</w:t>
         </w:r>
         <w:r w:rsidR="00D231E0" w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>uébec</w:t>
         </w:r>
         <w:r w:rsidR="00646BDC" w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> et formations N2</w:t>
         </w:r>
         <w:r w:rsidR="00B830B0" w:rsidRPr="00707993">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Canada</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00646BDC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00940918">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00940918" w:rsidRPr="00C42C4A">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1BEA26E2" w14:textId="600B3775" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
+        <w:t>Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme DualCode de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEA26E2" w14:textId="5E917CF3" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00000000" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:caps w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="ACE1FA"/>
           </w:rPr>
           <w:id w:val="48049717"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00297903">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00297903" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veiller à ce que les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> disposent des ressources TI adéquates</w:t>
+        <w:t>Veiller à ce que les chercheurs disposent des ressources TI adéquates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B129814" w14:textId="79FC3AF6" w:rsidR="00C450D1" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="00C450D1" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
@@ -16091,60 +14934,58 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- Validation des logiciels </w:t>
       </w:r>
       <w:r w:rsidR="007B5DEC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>firmwares</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00991B48" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4120E7F9" w14:textId="256D495E" w:rsidR="00054A3A" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="00CF4294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>- Conformité des signatures électroniques</w:t>
       </w:r>
       <w:r w:rsidR="00991B48" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -16232,206 +15073,200 @@
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> surveillance à distance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C70C3E3" w14:textId="77777777" w:rsidR="00CF4294" w:rsidRPr="004643D4" w:rsidRDefault="00CF4294" w:rsidP="00CF4294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D4876E" w14:textId="77777777" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5C371A" w14:textId="4341965B" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="00F96267">
+    <w:p w14:paraId="5B5C371A" w14:textId="6B1C57FB" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00D46195" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
-        <w:r w:rsidRPr="004643D4">
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+        </w:rPr>
+        <w:t>Bonnes pratiques cliniques</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
-          <w:t>ICH E6 (R2)</w:t>
+          <w:t>ICH E6 (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B83972">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>R3</w:t>
+        </w:r>
+        <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A2392" w:rsidRPr="004643D4">
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Bonnes pratiques cliniques)</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBAC21C" w14:textId="55B95D6A" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717DF5" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00717164">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">International Society for Pharmaceutical Engineering </w:t>
         </w:r>
         <w:r w:rsidR="007309B3" w:rsidRPr="00717164">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>GAMP 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD7BF2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004E2600" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>lignes directrices pour garantir la qualité et la conformité des systèmes informatiques, en particulier dans le contexte de la validation des systèmes informatisés</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B5B6A4" w14:textId="4631FBA6" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>US-FDA 21 CFR part 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A2392" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> (réglementation américaine sur l</w:t>
       </w:r>
       <w:r w:rsidR="00402501" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>es données numériques et la</w:t>
       </w:r>
       <w:r w:rsidR="004A2392" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> signature électronique)</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442C7ED4" w14:textId="41632434" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="00D8047D">
+    <w:p w14:paraId="442C7ED4" w14:textId="73D5633B" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="001F4C2A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veiller à ce que les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> disposent de l'équipement adéquat</w:t>
+        <w:t>Veiller à ce que les chercheurs disposent de l'équipement adéquat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F8C805" w14:textId="1404D331" w:rsidR="00C450D1" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="00C450D1" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
@@ -16672,94 +15507,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Outils de gestion de l'entretien </w:t>
       </w:r>
       <w:r w:rsidR="00EA3A79" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">préventif </w:t>
       </w:r>
       <w:r w:rsidR="00C976BB" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>des équipements</w:t>
       </w:r>
       <w:r w:rsidR="00EA3A79" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de leur réparation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF69187" w14:textId="43238E13" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="00D8047D">
+    <w:p w14:paraId="4CF69187" w14:textId="215F10D4" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veiller à ce que les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> disposent des </w:t>
+        <w:t xml:space="preserve">Veiller à ce que les chercheurs disposent des </w:t>
       </w:r>
       <w:r w:rsidR="00EE3B17" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>installations</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve"> adéquates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72ED972A" w14:textId="4A405475" w:rsidR="00F06A7E" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -16797,100 +15606,74 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ureau de la recherche, </w:t>
       </w:r>
       <w:r w:rsidR="00B75299" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00F06A7E" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>estion des infrastructures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A39B8D1" w14:textId="4778B07B" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00956D27" w:rsidP="00F96267">
+    <w:p w14:paraId="2A39B8D1" w14:textId="4D52CDD4" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00956D27" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00BC7097" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>l faut v</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">eiller à ce que les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> disposent d</w:t>
+        <w:t>eiller à ce que les chercheurs disposent d</w:t>
       </w:r>
       <w:r w:rsidR="00BC7097" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00BC4B10" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>installations</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> adéquates</w:t>
       </w:r>
       <w:r w:rsidR="00BC7097" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, en</w:t>
       </w:r>
@@ -16941,356 +15724,338 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0373FC6D" w14:textId="608781D3" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
       <w:r w:rsidR="00BA252A" w:rsidRPr="004643D4">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678230D4" w14:textId="77777777" w:rsidR="00C6388B" w:rsidRDefault="00717164" w:rsidP="006727C2">
+    <w:p w14:paraId="678230D4" w14:textId="65F9C8C8" w:rsidR="00C6388B" w:rsidRDefault="00717164" w:rsidP="006727C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Les lieux dans lesquels </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Les lieux dans lesquels participan</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3369">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>participant</w:t>
-[...7 lines deleted...]
-        <w:t>·e·</w:t>
+        <w:t xml:space="preserve">s et </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31C90" w:rsidRPr="00093E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31C90" w:rsidRPr="00093E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> év</w:t>
+      </w:r>
+      <w:r w:rsidR="001A28AD" w:rsidRPr="00093E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oluent</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A28AD" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contribue</w:t>
+      </w:r>
+      <w:r w:rsidR="001A28AD" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la sécurité et au bon déroulement de la recherche</w:t>
+      </w:r>
+      <w:r w:rsidR="001A28AD" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La température, l'humidité, l'éclairage, l'espace, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5732" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4B10" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>confidentialité et</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'accès </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5732" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aux </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>différents locaux où se déroule la recherche sont à considérer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F4922A" w14:textId="77777777" w:rsidR="00C6388B" w:rsidRDefault="00717164" w:rsidP="006727C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il faut aussi veiller aux </w:t>
+      </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> et </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">le </w:t>
+        <w:t xml:space="preserve">étapes de conception d'un </w:t>
+      </w:r>
+      <w:r w:rsidR="006B76BD" w:rsidRPr="00093E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nouveau</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>personnel</w:t>
-[...15 lines deleted...]
-        <w:t>oluent</w:t>
+        <w:t xml:space="preserve"> local spécialisé</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A7948D" w14:textId="7F400B0B" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="006727C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prévoir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54C91" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A28AD" w:rsidRPr="004643D4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">doivent </w:t>
+      <w:r w:rsidR="007309B3" w:rsidRPr="00093E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>surveillance des conditions environnementales pour les zones sensibles</w:t>
       </w:r>
       <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>contribue</w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (pharmacie, entreposage d'échantillons, archives).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFAAC7B" w14:textId="77777777" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B7BA8F" w14:textId="0DE65E55" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00D37692" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00A356CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>OMS</w:t>
         </w:r>
         <w:r w:rsidR="00AF6C67" w:rsidRPr="00A356CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A356CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidR="00AF6C67" w:rsidRPr="00A356CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00AD1F94" w:rsidRPr="00A356CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Programme de maintenance des équipements médicaux: présentation générale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD1F94" w:rsidRPr="00A356CA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E562E4" w14:textId="3883FF9B" w:rsidR="00E57671" w:rsidRPr="004643D4" w:rsidRDefault="00717164" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
@@ -17517,73 +16282,73 @@
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E57671" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>harmacie, dans le cas de médicaments).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F79DD9F" w14:textId="77777777" w:rsidR="00E57671" w:rsidRPr="004643D4" w:rsidRDefault="00E57671" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4249B5DC" w14:textId="482E18DC" w:rsidR="005B1344" w:rsidRPr="004643D4" w:rsidRDefault="005B1344" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r w:rsidR="00D323DA" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.8.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1731FC" w14:textId="026A2B59" w:rsidR="00E57671" w:rsidRPr="00E50BCD" w:rsidRDefault="00726FFF" w:rsidP="00F96267">
+    <w:p w14:paraId="1F1731FC" w14:textId="5B366F6A" w:rsidR="00E57671" w:rsidRPr="00E50BCD" w:rsidRDefault="00726FFF" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E50BCD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Les éléments </w:t>
       </w:r>
       <w:r w:rsidR="007C702A" w:rsidRPr="00E50BCD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -17661,164 +16426,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> dans l’utilisation des ressources </w:t>
       </w:r>
       <w:r w:rsidR="00AF4B38" w:rsidRPr="00E50BCD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mises à disposition</w:t>
       </w:r>
       <w:r w:rsidR="00C559D8" w:rsidRPr="00E50BCD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> du</w:t>
       </w:r>
-      <w:r w:rsidR="00612885" w:rsidRPr="00E50BCD">
+      <w:r w:rsidR="004A3369">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou de la</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C559D8" w:rsidRPr="00E50BCD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="326FB7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>chercheur principal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0EEFE4" w14:textId="58E09041" w:rsidR="00B8781E" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Favoriser l'accès aux ressources internes à l'établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D8A183" w14:textId="043ED8B4" w:rsidR="003F53F3" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
+    <w:p w14:paraId="03D8A183" w14:textId="6B508E9D" w:rsidR="003F53F3" w:rsidRPr="009C7472" w:rsidRDefault="00EE3395" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Parties prenantes:</w:t>
       </w:r>
       <w:r w:rsidR="003F53F3" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
@@ -17831,588 +16526,531 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="003F53F3" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00FF67BE" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006963B4" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FF67BE" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>hercheur</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        <w:t>hercheur principal</w:t>
+      </w:r>
+      <w:r w:rsidR="003F53F3" w:rsidRPr="009C7472">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:color w:val="F0524D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B15E767" w14:textId="71B33A83" w:rsidR="00B8781E" w:rsidRPr="004643D4" w:rsidRDefault="00B8781E" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S'assurer que les ressources internes à l'établissement qui contribueront à l'étude sont disponibles et adéquates pour accomplir les procédures prévues au protocole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025B31B7" w14:textId="51F1EC05" w:rsidR="00B8781E" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Mesures à considérer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8EDE0B" w14:textId="51BCA386" w:rsidR="00B8781E" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4028" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Établir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des modèles d'entente avec les ressources internes à l'établissement, telles </w:t>
+      </w:r>
+      <w:r w:rsidR="007E09FF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidR="008E093A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidR="007E09FF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00200EE5" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pharmacie, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E093A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="00200EE5" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laboratoire</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> central, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E093A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00612885" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radiologie et autres examens, </w:t>
+      </w:r>
+      <w:r w:rsidR="00612885" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">équipes spécialisées (ex.: oncologie), </w:t>
+      </w:r>
+      <w:r w:rsidR="00612885" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et la </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8781E" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>statistique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507CCB8D" w14:textId="69B87BA6" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00D8047D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veiller à disposer d'un système de </w:t>
+      </w:r>
+      <w:r w:rsidR="008477E3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+        <w:t>gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des réactifs et consommables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E0C38D" w14:textId="5B9BFAD4" w:rsidR="00201AFA" w:rsidRPr="009C7472" w:rsidRDefault="00201AFA" w:rsidP="00201AFA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:color w:val="F0524D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7472">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>·euse</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FF67BE" w:rsidRPr="009C7472">
+        <w:t xml:space="preserve">Parties prenantes: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12776">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FF67BE" w:rsidRPr="009C7472">
+        <w:t>chercheur.e</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3D27" w:rsidRPr="00E12776">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>principal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006963B4" w:rsidRPr="009C7472">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00543825" w:rsidRPr="00E12776">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>·e</w:t>
-[...189 lines deleted...]
-          <w:bCs/>
+        <w:t>principal</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4047" w:rsidRPr="00E12776">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parties prenantes: </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        <w:t>.e,</w:t>
+      </w:r>
+      <w:r w:rsidR="00543825">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>chercheur.e</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="004B3D27" w:rsidRPr="00E12776">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        <w:t>bureau de la recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E99C4A0" w14:textId="3CCFE2C3" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="007309B3" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S'assurer que les réactifs et consommables </w:t>
+      </w:r>
+      <w:r w:rsidR="0049664D" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">soient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disponibles et adéquats tout au long de l'étude. Des anomalies d’entreposage </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0103" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>non justifiées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent nuire à la recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C191740" w14:textId="7DE8F270" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Mesures à considérer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EB03EC" w14:textId="77777777" w:rsidR="00E213DD" w:rsidRDefault="00F620F9" w:rsidP="00D323DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00381ADC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposer de </w:t>
+      </w:r>
+      <w:r w:rsidR="00381ADC" w:rsidRPr="00E213DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">procédures pour </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="00E213DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">la gestion des stocks et </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0103" w:rsidRPr="00E213DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>des dates de péremption</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0103" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799DC604" w14:textId="09D5BE1D" w:rsidR="007309B3" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00D323DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00381ADC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposer de </w:t>
+      </w:r>
+      <w:r w:rsidR="00381ADC" w:rsidRPr="00E213DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">procédures pour </w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="00E213DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>la surveillance des conditions d'entreposage</w:t>
+      </w:r>
+      <w:r w:rsidR="007309B3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9BB09F" w14:textId="6AF479D7" w:rsidR="00726FFF" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00D8047D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00726FFF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rStyle w:val="Titre2Car"/>
+        </w:rPr>
+        <w:t>Établir des mesures de santé et sécurité du personnel de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D3ABE9" w14:textId="77234E0E" w:rsidR="00726FFF" w:rsidRPr="009C7472" w:rsidRDefault="00726FFF" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:color w:val="F0524D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7472">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>principal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B4047" w:rsidRPr="00E12776">
+        <w:t xml:space="preserve">Parties prenantes: </w:t>
+      </w:r>
+      <w:r w:rsidR="0018492C" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.e</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="000B4047" w:rsidRPr="00E12776">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">ureau de la recherche, </w:t>
+      </w:r>
+      <w:r w:rsidR="0018492C" w:rsidRPr="009C7472">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>bureau de la recherche</w:t>
-[...213 lines deleted...]
-        </w:rPr>
         <w:t>essources humaines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B76F5EB" w14:textId="33DBEE6C" w:rsidR="00726FFF" w:rsidRPr="004643D4" w:rsidRDefault="00726FFF" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ces mesures permettent de s'assurer que le personnel travaille en sécurité.</w:t>
       </w:r>
       <w:r w:rsidR="00D27FAD" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006477C5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -18547,138 +17185,89 @@
         <w:t>gestion de la santé et sécurité</w:t>
       </w:r>
       <w:r w:rsidR="006477C5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC19EE7" w14:textId="77777777" w:rsidR="00726FFF" w:rsidRPr="004643D4" w:rsidRDefault="00726FFF" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7151D017" w14:textId="3D04238F" w:rsidR="0025702A" w:rsidRPr="004643D4" w:rsidRDefault="0025702A" w:rsidP="00C2408B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Norme 8, section 2.2.8)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5EE2C6" w14:textId="1A0E71C5" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="00CC03A9">
+    <w:p w14:paraId="5A5EE2C6" w14:textId="7189321F" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00B77DC0" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004643D4">
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:t xml:space="preserve">Aspect légal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052EBE45" w14:textId="2FE43366" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="00F96267">
+    <w:p w14:paraId="052EBE45" w14:textId="79106BB8" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les contrats et ententes légales encadrent les responsabilités des parties prenantes, protègent les droits des </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> et partenaires externes. Sans une base contractuelle solide, même les projets les plus </w:t>
+        <w:t xml:space="preserve">Les contrats et ententes légales encadrent les responsabilités des parties prenantes, protègent les droits des participants, assurent la conformité réglementaire et clarifient les conditions de collaboration entre institutions, chercheurs et partenaires externes. Sans une base contractuelle solide, même les projets les plus </w:t>
       </w:r>
       <w:r w:rsidR="00B74AC7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>innova</w:t>
       </w:r>
       <w:r w:rsidR="00DA4810" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>nts</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> peuvent être compromis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2642C555" w14:textId="718B233D" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00057D93" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
@@ -18781,150 +17370,116 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidR="00530FAC" w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7472">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ervices juridiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD5674D" w14:textId="55DDD11D" w:rsidR="00607D1F" w:rsidRPr="004643D4" w:rsidRDefault="00607D1F" w:rsidP="00F96267">
+    <w:p w14:paraId="7BD5674D" w14:textId="0B1E6463" w:rsidR="00607D1F" w:rsidRPr="004643D4" w:rsidRDefault="00607D1F" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les assurances constituent un autre point essentiel. Il est primordial de s’assurer</w:t>
       </w:r>
       <w:r w:rsidR="00B62A8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour chaque étude</w:t>
       </w:r>
       <w:r w:rsidR="00B62A8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> que les activités conduites par le</w:t>
       </w:r>
       <w:r w:rsidR="00B62A8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou la</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A3369">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hercheur </w:t>
+      </w:r>
       <w:r w:rsidR="00B62A8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rincipal</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> soient couvertes (éventuellement par l’établissement lui-même).</w:t>
+        <w:t>rincipal soient couvertes (éventuellement par l’établissement lui-même).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E8F181" w14:textId="77777777" w:rsidR="00607D1F" w:rsidRPr="004643D4" w:rsidRDefault="00607D1F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3785B782" w14:textId="2117028B" w:rsidR="00607D1F" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
@@ -19018,495 +17573,451 @@
     <w:p w14:paraId="069AC4FA" w14:textId="77777777" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Diverses ententes et contrats sont indispensables avant de débuter une étude. Une structure doit être mise en place pour la négociation et la révision des différents types de contrats liés à la recherche. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8368B5" w14:textId="1473648E" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54E94F" w14:textId="5B63AC6F" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+    <w:p w14:paraId="1E54E94F" w14:textId="32280DE3" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">S’adjoindre les </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="00E213DD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>services d’</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>services d’un juriste ou avocat</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pouvant réviser des contrats de recherche. Il est recommandé que cette personne fasse partie du regroupement des gestionnaires de contrats de recherche et participe à la </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26489" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ommunauté de pratique de la gestion administrative de la recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A87316C" w14:textId="7F979EA0" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposer de </w:t>
+      </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="00E213DD">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>un</w:t>
-[...35 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>modèles de tous les types de contrats</w:t>
+      </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pouvant réviser des contrats de recherche. Il est recommandé que cette personne fasse partie du regroupement des gestionnaires de contrats de recherche et participe à la </w:t>
-[...5 lines deleted...]
-        <w:t>c</w:t>
+        <w:t xml:space="preserve"> incluant : DTQ, CTA,</w:t>
+      </w:r>
+      <w:r w:rsidR="0013421A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7FDF23" w14:textId="7497655C" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ommunauté de pratique de la gestion administrative de la recherche.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A87316C" w14:textId="7F979EA0" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+        <w:t xml:space="preserve">Disposer d'une </w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="00C4327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>procédure d'entente</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2265" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>avec l</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es différents services (ex.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013421A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacie)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2265" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A038EE" w14:textId="1878A5A2" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disposer de </w:t>
-[...7 lines deleted...]
-        <w:t>modèles de tous les types de contrats</w:t>
+        <w:t xml:space="preserve">Disposer d'une </w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="00C4327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>procédure d</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1FEF" w:rsidRPr="00C4327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e gestion</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1FEF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> incluant : DTQ, CTA,</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6F7FDF23" w14:textId="7497655C" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
+        <w:t>ententes de service</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2265" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B4B5A2" w14:textId="5BBB1E52" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disposer d'une </w:t>
+        <w:t xml:space="preserve">Inclure </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="00C4327C">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>procédure d'entente</w:t>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="00C4327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="00C4327C">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> types d'ententes</w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">, tels que: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente de confidentialité, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente d'essai clinique, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente de transfert de matériel, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente de transfert de données, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AB3" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente de service </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B6C" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>avec les</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> différents services (comme la pharmacie), </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B6C" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntente de qualité (avec </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6B6C" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sous-traitants). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFFEEE6" w14:textId="77777777" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Sources utiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB01032" w14:textId="2A9D3B87" w:rsidR="003848AA" w:rsidRPr="004643D4" w:rsidRDefault="00840F73" w:rsidP="00F96267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Règlement (UE) N° 536/2014</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB2265" w:rsidRPr="004643D4">
-[...256 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000E2842" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidR="00313F05" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidR="009B7670" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>élécharge</w:t>
         </w:r>
         <w:r w:rsidR="000E2842" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>ment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007A7619" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077CC839" w14:textId="2FF72919" w:rsidR="002622D1" w:rsidRPr="004643D4" w:rsidRDefault="003848AA" w:rsidP="00841B8C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outil </w:t>
       </w:r>
@@ -19524,91 +18035,91 @@
       </w:r>
       <w:r w:rsidR="00840F73" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B750F7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002622D1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>mCTA provincial</w:t>
       </w:r>
       <w:r w:rsidR="00841B8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Modèle d’entente d’essai clinique pour essai multicentrique commandité par l’industrie – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00841B8C" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
         <w:r w:rsidR="00937A4F" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>ersion française</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00937A4F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00937A4F" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>version bilingue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00937A4F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00937A4F" w:rsidRPr="000463A6">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>version anglaise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000463A6" w:rsidRPr="000463A6">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E716B4B" w14:textId="7422C0A9" w:rsidR="0034554A" w:rsidRPr="004643D4" w:rsidRDefault="002622D1" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outil </w:t>
       </w:r>
@@ -19632,109 +18143,109 @@
       </w:r>
       <w:r w:rsidR="007453C7" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prise de position</w:t>
       </w:r>
       <w:r w:rsidR="009910F2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur le soutien pharmaceutique à la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00313F05" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidR="00313F05" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
         <w:r w:rsidR="0034554A" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>ersion française</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007829C5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="007829C5" w:rsidRPr="00205F0B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>version anglaise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000463A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0265DC68" w14:textId="09CD0A3D" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="00F44CCC" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Gestion des données et accès aux renseignements</w:t>
       </w:r>
       <w:r w:rsidR="009032AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009032AD" w:rsidRPr="004643D4">
         <w:t>personnels</w:t>
       </w:r>
       <w:r w:rsidR="009032AD">
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A35B1B" w:rsidRPr="004643D4">
         <w:t>de santé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4230CDE6" w14:textId="265FCF0D" w:rsidR="004C54EB" w:rsidRPr="004643D4" w:rsidRDefault="00BB439C" w:rsidP="00F96267">
+    <w:p w14:paraId="4230CDE6" w14:textId="47AD717C" w:rsidR="004C54EB" w:rsidRPr="004643D4" w:rsidRDefault="00BB439C" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00A377A6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>a protection et l’accès au</w:t>
       </w:r>
       <w:r w:rsidR="00DE6AC9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00A377A6" w:rsidRPr="004643D4">
@@ -19791,77 +18302,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> d’ampleur et demande</w:t>
       </w:r>
       <w:r w:rsidR="00F02DD8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
       <w:r w:rsidR="00A377A6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> beaucoup de rigueur afin de protéger </w:t>
       </w:r>
       <w:r w:rsidR="00F02DD8" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">à la fois </w:t>
       </w:r>
       <w:r w:rsidR="00A377A6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">les droits des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">les droits des participants </w:t>
       </w:r>
       <w:r w:rsidR="00BD6CCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidR="00A377A6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">la réputation de la recherche. Cette section </w:t>
       </w:r>
       <w:r w:rsidR="004A2E03" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>présent</w:t>
       </w:r>
       <w:r w:rsidR="000E5030" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -20173,51 +18658,51 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00681F77" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00105E18" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABA1993" w14:textId="2956AAE0" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="007323DE" w:rsidP="00F96267">
+    <w:p w14:paraId="1ABA1993" w14:textId="086267F0" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="007323DE" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il faut </w:t>
       </w:r>
       <w:r w:rsidR="008F6284" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">mettre en place </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>un processus pour évaluer les demandes internes et externes d'accès aux renseignements</w:t>
       </w:r>
       <w:r w:rsidR="00A728A6" w:rsidRPr="004643D4">
@@ -20256,77 +18741,51 @@
         </w:rPr>
         <w:t>EFVP</w:t>
       </w:r>
       <w:r w:rsidR="00804C0C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> une démarche systématique requise par la loi, vis</w:t>
       </w:r>
       <w:r w:rsidR="00804C0C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>ant</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à protéger la vie privée des personnes (dans notre cas, les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> à la recherche). </w:t>
+        <w:t xml:space="preserve"> à protéger la vie privée des personnes (dans notre cas, les participants à la recherche). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7073DB31" w14:textId="67091991" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27ACC8E2" w14:textId="61D582EB" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="00F620F9" w:rsidP="00F96267">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
@@ -20369,172 +18828,172 @@
         </w:rPr>
         <w:t xml:space="preserve"> et de santé</w:t>
       </w:r>
       <w:r w:rsidR="00B55139" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA3571A" w14:textId="77777777" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="00F44CCC" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42767B47" w14:textId="3042ED40" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00777522">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide : </w:t>
         </w:r>
         <w:r w:rsidR="00AF0D9F" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Réaliser une évaluation des facteurs relatifs à la vie privée</w:t>
         </w:r>
         <w:r w:rsidR="00B55139" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
         <w:r w:rsidR="00AF0D9F" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Guide d’accompagnement à la démarche et à sa documentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981441">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26754C88" w14:textId="12948BBE" w:rsidR="00A9210B" w:rsidRPr="004643D4" w:rsidRDefault="00A9210B" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="000F3857">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Guide de référence - Renseignements de santé et de services sociaux</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981441">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252C3516" w14:textId="67C1A32E" w:rsidR="007323DE" w:rsidRPr="000648E5" w:rsidRDefault="00777522" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           <w:color w:val="326FB7" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="006802AD" w:rsidRPr="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>ommission d’accès à l’information du Québec</w:t>
         </w:r>
         <w:r w:rsidR="004922C2" w:rsidRPr="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidR="00C847DB" w:rsidRPr="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t>Guide d’accompagnement à la</w:t>
         </w:r>
         <w:r w:rsidR="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00C847DB" w:rsidRPr="000648E5">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t>démarche et à sa documentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981441">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AD0E35" w14:textId="0A9E0D88" w:rsidR="734C477E" w:rsidRPr="004643D4" w:rsidRDefault="00036E69" w:rsidP="734C477E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t>Loi sur les renseignements de santé et de services sociaux</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00981441">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6349FEFF" w14:textId="1DCE6BC7" w:rsidR="00F44CCC" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00F44CCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
@@ -20743,214 +19202,188 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>approuvés</w:t>
       </w:r>
       <w:r w:rsidR="004661EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004661EE" w:rsidRPr="004661EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>par Santé Canada</w:t>
       </w:r>
       <w:r w:rsidR="006F4F77" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="008515BF" w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>disponibles ici</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008515BF" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F44CCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5215DE" w14:textId="0CC30D26" w:rsidR="00D85AE0" w:rsidRPr="00286923" w:rsidRDefault="00F44CCC" w:rsidP="00286923">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>formulaire</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> EFVP</w:t>
+        <w:t>formulaire EFVP</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B22D1C1" w14:textId="31DC2686" w:rsidR="00D85AE0" w:rsidRPr="00286923" w:rsidRDefault="00F44CCC" w:rsidP="00286923">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rapport</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> EFVP</w:t>
+        <w:t>rapport EFVP</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248A4171" w14:textId="65BEB39A" w:rsidR="00D85AE0" w:rsidRPr="00286923" w:rsidRDefault="00F44CCC" w:rsidP="00286923">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>lettre</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre d'</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFVP</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196731EA" w14:textId="5FFCFB60" w:rsidR="00992B93" w:rsidRPr="00286923" w:rsidRDefault="00F44CCC" w:rsidP="00286923">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>formulaire</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de dépôt d'entente de communication sans consentement </w:t>
+        <w:t xml:space="preserve">formulaire de dépôt d'entente de communication sans consentement </w:t>
       </w:r>
       <w:r w:rsidR="00DB722C" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00DB722C" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commission d’accès à l’information</w:t>
       </w:r>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20969,121 +19402,87 @@
       <w:r w:rsidR="00DB722C" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2460F6" w14:textId="07448951" w:rsidR="00F44CCC" w:rsidRPr="00286923" w:rsidRDefault="00F44CCC" w:rsidP="00286923">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>entente</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">entente </w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>d’accès</w:t>
       </w:r>
       <w:r w:rsidR="00A76798" w:rsidRPr="00286923">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC35C42" w14:textId="3DAE387C" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
+    <w:p w14:paraId="1AC35C42" w14:textId="64983E52" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informer les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> des modalités d’accès et de transfert </w:t>
+        <w:t xml:space="preserve">Informer les chercheurs des modalités d’accès et de transfert </w:t>
       </w:r>
       <w:r w:rsidR="00AE791C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>données</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B71728" w14:textId="2CE884B2" w:rsidR="007323DE" w:rsidRPr="007834F7" w:rsidRDefault="007323DE" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007834F7">
@@ -21094,51 +19493,51 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidR="00A00A88" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ureau de la recherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320048CD" w14:textId="246426E3" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00AE791C" w:rsidP="002F3DB7">
+    <w:p w14:paraId="320048CD" w14:textId="1F3BBAA7" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00AE791C" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>es modalités d’accès</w:t>
       </w:r>
       <w:r w:rsidR="00A72AB4" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou de transfert</w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
@@ -21207,183 +19606,155 @@
         </w:rPr>
         <w:t xml:space="preserve"> ou le </w:t>
       </w:r>
       <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>pays</w:t>
       </w:r>
       <w:r w:rsidR="00B62A8F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00992B93" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0025670F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il est donc essentiel que les </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Il est donc essentiel que les chercheurs soient bien informés de ces différences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF5B032" w14:textId="77777777" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="007323DE" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Mesures à considérer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F755232" w14:textId="770C8D3E" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00365F40" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rédiger </w:t>
+      </w:r>
+      <w:r w:rsidR="007323DE" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="007323DE" w:rsidRPr="00480130">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">procédures internes </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76726" w:rsidRPr="00480130">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>précisant les modalités d’accès et de transfert des données</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76726" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans votre établissement</w:t>
+      </w:r>
       <w:r w:rsidR="0025670F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
-        <w:t>chercheur·euse·s</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0025670F" w:rsidRPr="004643D4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DF0E72" w14:textId="77777777" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="007323DE" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Sources utiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723A13C9" w14:textId="068FD9F0" w:rsidR="007323DE" w:rsidRPr="004643D4" w:rsidRDefault="0035206D" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
-        <w:t xml:space="preserve"> soient bien </w:t>
-[...93 lines deleted...]
-      <w:hyperlink r:id="rId57" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00592238">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t xml:space="preserve">Diagramme d’accès </w:t>
         </w:r>
         <w:r w:rsidR="00365F40" w:rsidRPr="00592238">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t xml:space="preserve">de </w:t>
         </w:r>
         <w:r w:rsidRPr="00592238">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t xml:space="preserve">CATALIS </w:t>
         </w:r>
         <w:r w:rsidR="00365F40" w:rsidRPr="00592238">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
           </w:rPr>
           <w:t>Québec</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F608EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D0567E" w14:textId="3C224565" w:rsidR="004E5C7C" w:rsidRPr="004643D4" w:rsidRDefault="00114FD2" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Conduite responsable de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00DC2A2B" w:rsidRPr="004643D4">
         <w:t xml:space="preserve"> (C</w:t>
       </w:r>
       <w:r w:rsidR="00ED00FC" w:rsidRPr="004643D4">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00DC2A2B" w:rsidRPr="004643D4">
         <w:t>R)</w:t>
       </w:r>
@@ -21459,54 +19830,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conduite</w:t>
       </w:r>
       <w:r w:rsidR="007C2307" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsable de la recherche et</w:t>
       </w:r>
       <w:r w:rsidR="002D5D81" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> prévenir les conflits d’intérêts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1421077C" w14:textId="59EC7A13" w:rsidR="004A5483" w:rsidRPr="004643D4" w:rsidRDefault="00484461" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462C23" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(Norme 9, section </w:t>
       </w:r>
       <w:r w:rsidR="0018462A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C22640" w14:textId="310BEA13" w:rsidR="00AE58CF" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
@@ -21573,51 +19944,51 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidR="00AB740B" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>irection de l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791F70A4" w14:textId="6FC2DF53" w:rsidR="00C7002F" w:rsidRPr="004643D4" w:rsidRDefault="00FC3226" w:rsidP="002F3DB7">
+    <w:p w14:paraId="791F70A4" w14:textId="49F47724" w:rsidR="00C7002F" w:rsidRPr="004643D4" w:rsidRDefault="00FC3226" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00F04EC5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">adre de référence ministériel (Norme 9, section 2.9) </w:t>
       </w:r>
       <w:r w:rsidR="00170E8D" w:rsidRPr="004643D4">
@@ -21770,77 +20141,51 @@
         </w:rPr>
         <w:t>quelles sont les précautions</w:t>
       </w:r>
       <w:r w:rsidR="00910BD3" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> à prendre</w:t>
       </w:r>
       <w:r w:rsidR="00A071BC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00F96D32" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">matière de </w:t>
       </w:r>
       <w:r w:rsidR="00137BB2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">protection des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> et de la confidentialité.</w:t>
+        <w:t>protection des participants et de la confidentialité.</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61650791" w14:textId="1EC7BEA5" w:rsidR="00AE58CF" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026845F9" w14:textId="26F2DF61" w:rsidR="007434F4" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
@@ -22101,89 +20446,89 @@
         </w:rPr>
         <w:t xml:space="preserve">Procéder aux redditions de comptes en matière de </w:t>
       </w:r>
       <w:r w:rsidR="00B27963" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>CRR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4551E532" w14:textId="77777777" w:rsidR="00AE58CF" w:rsidRPr="004643D4" w:rsidRDefault="00AE58CF" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D2937E" w14:textId="1EC0E58E" w:rsidR="00AE58CF" w:rsidRPr="004643D4" w:rsidRDefault="00484461" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057874" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00AE58CF" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>2.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFD2D46" w14:textId="57A87C5E" w:rsidR="004E16FF" w:rsidRPr="004643D4" w:rsidRDefault="001F0DF2" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>FRQ - Politique sur la conduite responsable en recherche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022)</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCCCCB7" w14:textId="6AE9F102" w:rsidR="00860D32" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
@@ -22230,551 +20575,439 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidR="000E6D89" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>irection de l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCFDFCB" w14:textId="1F224D3C" w:rsidR="00A343F9" w:rsidRPr="004643D4" w:rsidRDefault="001F3AF0" w:rsidP="002F3DB7">
+    <w:p w14:paraId="1FCFDFCB" w14:textId="6278B93C" w:rsidR="00A343F9" w:rsidRPr="004643D4" w:rsidRDefault="001F3AF0" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>En plus des plaintes relatives à la conduite responsable</w:t>
       </w:r>
       <w:r w:rsidR="00A343F9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, l’établissement doit être doté de mécanismes de traitement des plain</w:t>
       </w:r>
       <w:r w:rsidR="00F9766A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00A343F9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">es des </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00A343F9" w:rsidRPr="004643D4">
+        <w:t>es des participants et des chercheurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17126AD0" w14:textId="6EB4EB39" w:rsidR="00860D32" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Mesures à considérer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A19C324" w14:textId="4DF8E42A" w:rsidR="007434F4" w:rsidRPr="004643D4" w:rsidRDefault="00A7150D" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement doit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9766A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instaurer un encadrement de </w:t>
+      </w:r>
+      <w:r w:rsidR="00775083" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la gestion des </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9766A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plaintes</w:t>
+      </w:r>
+      <w:r w:rsidR="00375F95" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, comportant les éléments suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735CA84E" w14:textId="5B0E8913" w:rsidR="0079462D" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00836A34" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00815B57" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dentifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5F81" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clairement</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0486" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0486" w:rsidRPr="007F6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5F81" w:rsidRPr="007F6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou la</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0486" w:rsidRPr="007F6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commissaire aux plaintes</w:t>
+      </w:r>
+      <w:r w:rsidR="0079462D" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B39" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans </w:t>
+      </w:r>
+      <w:r w:rsidR="00815B57" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A34" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulaires d’information et de consentement</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B39" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836A34" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B39" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>FIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A34" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00230B39" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ainsi que sur le </w:t>
+      </w:r>
+      <w:r w:rsidR="00603A74" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00A343F9" w:rsidRPr="004643D4">
+      <w:r w:rsidR="00230B39" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ite web de l’établissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00815B57" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0BA631" w14:textId="03325B6E" w:rsidR="001C09A0" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F82" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Élaborer u</w:t>
+      </w:r>
+      <w:r w:rsidR="001C09A0" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="001C09A0" w:rsidRPr="007F6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>processus de gestion des plaintes des participants</w:t>
+      </w:r>
+      <w:r w:rsidR="001C09A0" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D546418" w14:textId="1A4C9CAC" w:rsidR="00E549A7" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="002F3DB7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F82" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Élaborer u</w:t>
+      </w:r>
+      <w:r w:rsidR="00375F95" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00375F95" w:rsidRPr="007F6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>processus de gestion des plaintes des chercheurs</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1314" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, portant notamment sur</w:t>
+      </w:r>
+      <w:r w:rsidR="00E549A7" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le traitement de leur projet, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B64" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00E549A7" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décision</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B64" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A343F9" w:rsidRPr="004643D4">
+      <w:r w:rsidR="00E549A7" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du CER</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B64" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00E549A7" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les délais</w:t>
+      </w:r>
+      <w:r w:rsidR="001C09A0" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17126AD0" w14:textId="6EB4EB39" w:rsidR="00860D32" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+    <w:p w14:paraId="5A5F2F31" w14:textId="77777777" w:rsidR="00860D32" w:rsidRPr="004643D4" w:rsidRDefault="00860D32" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
-        <w:t>Mesures à considérer</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A19C324" w14:textId="4DF8E42A" w:rsidR="007434F4" w:rsidRPr="004643D4" w:rsidRDefault="00A7150D" w:rsidP="002F3DB7">
+        <w:t>Sources utiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C92A8FD" w14:textId="77777777" w:rsidR="004E16FF" w:rsidRPr="004643D4" w:rsidRDefault="004E16FF" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004643D4">
-[...367 lines deleted...]
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Cadre de référence ministériel pour la recherche avec des participants humains (2020)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>section 2.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1F2C5B" w14:textId="75B7F41E" w:rsidR="00AE58CF" w:rsidRPr="004643D4" w:rsidRDefault="004E16FF" w:rsidP="009032AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="004643D4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>FRQ - Politique sur la conduite responsable en recherche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022)</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF5C718" w14:textId="26CDB194" w:rsidR="004A5ABD" w:rsidRPr="004643D4" w:rsidRDefault="004A5ABD" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Qualité</w:t>
       </w:r>
@@ -22867,51 +21100,51 @@
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0073035F" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bureau de la recherche, </w:t>
       </w:r>
       <w:r w:rsidR="008A5196" w:rsidRPr="007834F7">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5634434F" w14:textId="6704EA4F" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00503FB1" w:rsidP="002F3DB7">
+    <w:p w14:paraId="5634434F" w14:textId="7C27DC72" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00503FB1" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>e système</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de gestion de la qualité</w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
@@ -22932,747 +21165,687 @@
         </w:rPr>
         <w:t xml:space="preserve"> en matière de conformité réglementaire et </w:t>
       </w:r>
       <w:r w:rsidR="00AF562C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>thique</w:t>
       </w:r>
       <w:r w:rsidR="00FA1790" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">de bien-être et de sécurité des </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de bien-être et de sécurité des participan</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3369">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>participant</w:t>
-[...5 lines deleted...]
-        <w:t>·e·</w:t>
+        <w:t xml:space="preserve">s à la recherche. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E0A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Il définit également l</w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>es rôles</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76E74" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, les</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0137" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à la recherche. </w:t>
-[...5 lines deleted...]
-        <w:t>Il définit également l</w:t>
+        <w:t>responsabilités, ainsi que la structure documentaire (politiques, MONs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90E9D" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Modes opératoires normalisés)</w:t>
       </w:r>
       <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>es rôles</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002C0137" w:rsidRPr="004643D4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E09BB" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nstructions de travail et ressources diverses</w:t>
+      </w:r>
+      <w:r w:rsidR="001E09BB" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui permettent d</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2AB1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="001E09BB" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>atteindre</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2AB1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les objectifs de qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E070046" w14:textId="765269AA" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Mesures à considérer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBDD1FF" w14:textId="77777777" w:rsidR="00592238" w:rsidRDefault="00592238" w:rsidP="00C4160D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mettre en place une</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structure de qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00266FE6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exigences</w:t>
+      </w:r>
+      <w:r w:rsidR="00266FE6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rôles </w:t>
+      </w:r>
+      <w:r w:rsidR="00266FE6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>et responsabilités</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et processus mis en </w:t>
+      </w:r>
+      <w:r w:rsidR="00910FE2" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les atteindre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA5EBD0" w14:textId="7AE4A52D" w:rsidR="00592238" w:rsidRDefault="00592238" w:rsidP="00C4160D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nommer un </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gestionnaire de l'</w:t>
+      </w:r>
+      <w:r w:rsidR="00056D3D" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssurance </w:t>
+      </w:r>
+      <w:r w:rsidR="00056D3D" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7340B" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsable de </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>maint</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7340B" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>enir</w:t>
+      </w:r>
+      <w:r w:rsidR="00910FE2" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000635F1" w:rsidRPr="004643D4">
-[...43 lines deleted...]
-      <w:r w:rsidR="009B2AB1" w:rsidRPr="004643D4">
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au quotidien la structure documentaire de processus, ainsi que son amélioration continue (audits et actions correctives). </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0CFC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S’assurer de</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indépendance de la fonction</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0CFC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ualité </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0CFC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>par rapport aux</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opérations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D9083F" w14:textId="77777777" w:rsidR="00592238" w:rsidRDefault="00592238" w:rsidP="00C4160D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si possible, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4642" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">désigner </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une fonction de </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4642" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ontrôle de la qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ou de </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4642" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>onformité)</w:t>
+      </w:r>
+      <w:r w:rsidR="00046FEF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chargée </w:t>
+      </w:r>
+      <w:r w:rsidR="00046FEF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>du suivi</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au quotidien</w:t>
+      </w:r>
+      <w:r w:rsidR="00046FEF" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="00880EA2" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des données d'études, de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC43E6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la gestion des </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>déviations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC43E6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC43E6" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la mise </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en place d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC43E6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="001E09BB" w:rsidRPr="004643D4">
-[...18 lines deleted...]
-    <w:p w14:paraId="2E070046" w14:textId="765269AA" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>actions correctives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA23759" w14:textId="2A3C5D6E" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00C4160D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717164">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggestion: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05D8B" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Élaborer </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Manuel de Qualité</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40702" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui</w:t>
+      </w:r>
+      <w:r w:rsidR="00291C07" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00132A5A" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>décrit comment la qualité est gérée au sein de la recherche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33323AD5" w14:textId="77777777" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="008E078F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3EBDD1FF" w14:textId="77777777" w:rsidR="00592238" w:rsidRDefault="00592238" w:rsidP="00C4160D">
+      </w:pPr>
+      <w:r w:rsidRPr="004643D4">
+        <w:t>Sources utiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2907CDA1" w14:textId="0BC1C9FD" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00132A5A" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00717164">
-[...469 lines deleted...]
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Formation R</w:t>
         </w:r>
         <w:r w:rsidR="00C4160D" w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">echerche clinique </w:t>
         </w:r>
         <w:r w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Q</w:t>
         </w:r>
         <w:r w:rsidR="00C4160D" w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>uébec</w:t>
         </w:r>
         <w:r w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E9468F" w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">- </w:t>
         </w:r>
         <w:r w:rsidRPr="007F7D0E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Gestion de la qualité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F7D0E">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008174FE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008174FE" w:rsidRPr="00C42C4A">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
+        <w:t>Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme DualCode de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E35F24D" w14:textId="0E49D2F3" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00592238" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00C87880" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Assurer la disponibilité et le contrôle d'instructions écrites</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32256696" w14:textId="44B74DAD" w:rsidR="00BB1FAC" w:rsidRPr="007834F7" w:rsidRDefault="00BB1FAC" w:rsidP="00BB1FAC">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -23705,85 +21878,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="669D395B" w14:textId="77E471A3" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00DA1B20" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Idéalement, tout processus inclus dans le présent outil devrait être écrite et à </w:t>
       </w:r>
       <w:r w:rsidR="00B2404E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>jour (</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">politiques, </w:t>
-[...13 lines deleted...]
-        <w:t>, instructions de travail), ainsi que tout ce qui concerne directement la conduite de l'étude (et relève des BPC).</w:t>
+        <w:t>politiques, MONs, instructions de travail), ainsi que tout ce qui concerne directement la conduite de l'étude (et relève des BPC).</w:t>
       </w:r>
       <w:r w:rsidR="00C20C20" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L’ensemble des processus liés à la conduite de la recherche doit être documenté dans des documents à jour, tels que les politiques, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et instructions de travail.</w:t>
+        <w:t xml:space="preserve"> L’ensemble des processus liés à la conduite de la recherche doit être documenté dans des documents à jour, tels que les politiques, MONs et instructions de travail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AE398B" w14:textId="439D3237" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED39868" w14:textId="77777777" w:rsidR="00592238" w:rsidRDefault="00592238" w:rsidP="00592238">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
@@ -23931,63 +22076,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> pour son rôle</w:t>
       </w:r>
       <w:r w:rsidR="00D22F25" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A18B94F" w14:textId="77777777" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="008E078F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4189D9C6" w14:textId="2D1D182A" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00D22F25" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001064A1">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MONs</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> provinciaux</w:t>
+        <w:t>MONs provinciaux</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAE2C64" w14:textId="359368BD" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00F160DA" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
@@ -24288,88 +22425,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>l’analyse des données recueillies</w:t>
       </w:r>
       <w:r w:rsidR="009F1C53" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8D3CF3" w14:textId="048D3F9D" w:rsidR="0023547C" w:rsidRPr="004643D4" w:rsidRDefault="0023547C" w:rsidP="0035206D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Par la suite, il est important de favoriser l'amélioration continue des opérations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCF8F68" w14:textId="4F88E7DD" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
+    <w:p w14:paraId="7DCF8F68" w14:textId="45B327BA" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00DC376F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se tenir </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> aux inspections réglementaires</w:t>
+        <w:t>Se tenir prêt aux inspections réglementaires</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384A062B" w14:textId="752ECB8E" w:rsidR="00BB1FAC" w:rsidRPr="00A31E32" w:rsidRDefault="00BB1FAC" w:rsidP="00BB1FAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
@@ -24453,82 +22570,82 @@
         </w:rPr>
         <w:t>ons pour la gestion des inspections réglementaires</w:t>
       </w:r>
       <w:r w:rsidR="006C6CF5" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEA8372" w14:textId="77777777" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="008E078F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C183A1" w14:textId="64D6478B" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="003633F5" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="001064A1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Guide R</w:t>
         </w:r>
         <w:r w:rsidR="007D0DAE" w:rsidRPr="001064A1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">echerche clinique </w:t>
         </w:r>
         <w:r w:rsidRPr="001064A1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Q</w:t>
         </w:r>
         <w:r w:rsidR="007D0DAE" w:rsidRPr="001064A1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>uébec</w:t>
         </w:r>
         <w:r w:rsidRPr="001064A1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Inspections réglementaires</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00454B6B">
         <w:t xml:space="preserve"> (onglet ‘Formations en recherche clinique)</w:t>
       </w:r>
       <w:r w:rsidR="00F608EE">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E3B24A" w14:textId="46F8845E" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -24563,154 +22680,158 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>direction de l’établissement, bureau de la recherche, assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053BA750" w14:textId="56B86ADC" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00904D41" w:rsidP="002F3DB7">
+    <w:p w14:paraId="053BA750" w14:textId="42E092EB" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00904D41" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L’établissement peut </w:t>
       </w:r>
       <w:r w:rsidR="006B2A44" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>soutenir</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> les promoteurs-chercheurs dans </w:t>
       </w:r>
       <w:r w:rsidR="006B2A44" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>la vérification de la conformité des opérations confiées au</w:t>
       </w:r>
       <w:r w:rsidR="0041678A" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="006B2A44" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sous-traitants</w:t>
       </w:r>
       <w:r w:rsidR="004F7E89" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ex. : radiologie, </w:t>
-[...13 lines deleted...]
-        <w:t>, examens spécialisés, archivage, utilisation des installations d'un autre établissement)</w:t>
+        <w:t xml:space="preserve"> (ex. : radiologie, bioanalyse, examens spécialisés, archivage, utilisation des installations d'un autre établissement)</w:t>
       </w:r>
       <w:r w:rsidR="006B2A44" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00755DCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00DE7001" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ette exigence </w:t>
       </w:r>
       <w:r w:rsidR="00755DCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="005E3E41" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>évoquée</w:t>
       </w:r>
       <w:r w:rsidR="00755DCC" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dans les Bonnes pratiques cliniques (ICH E6(R2)) et renforcée dans la version révisée (R3)</w:t>
+        <w:t xml:space="preserve"> dans les Bonnes pratiques cliniques (ICH E6(</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DCC" w:rsidRPr="00B83972">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83972" w:rsidRPr="00B83972">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DCC" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>))</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A6633F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il s’agit d’u</w:t>
       </w:r>
       <w:r w:rsidR="000F40F6" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A6633F" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> processus rarement implanté, mais que les BPC rendent indispensables.</w:t>
       </w:r>
@@ -25061,474 +23182,336 @@
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>liste de fournisseurs qualifiés</w:t>
       </w:r>
       <w:r w:rsidR="00361E55" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>bureau de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="00361E55" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11053BFE" w14:textId="12CFB8E4" w:rsidR="008923F1" w:rsidRPr="004643D4" w:rsidRDefault="006549B4" w:rsidP="002F3DB7">
+    <w:p w14:paraId="11053BFE" w14:textId="6FF21C96" w:rsidR="008923F1" w:rsidRPr="004643D4" w:rsidRDefault="006549B4" w:rsidP="002F3DB7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>En cours d’étude, l</w:t>
       </w:r>
       <w:r w:rsidR="008923F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="008923F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t>chercheur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004643D4">
+        <w:t>chercheur prin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21595" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t>·euse</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008923F1" w:rsidRPr="004643D4">
+        <w:t>cipal</w:t>
+      </w:r>
+      <w:r w:rsidR="00361E55" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008923F1" w:rsidRPr="004643D4">
+        <w:t xml:space="preserve"> doit s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4307" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t>prin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E21595" w:rsidRPr="004643D4">
+        <w:t xml:space="preserve">’assurer </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4BF9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t>cipal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004643D4">
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4BF9" w:rsidRPr="007F6E75">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00361E55" w:rsidRPr="004643D4">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>qualité des services sous-traités</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4BF9" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Segoe UI Symbol"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doit s</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC76B47" w14:textId="77777777" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="008E078F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466B64B9" w14:textId="0F3FB594" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00601407" w:rsidP="000953D8">
+    <w:p w14:paraId="466B64B9" w14:textId="56E359BB" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00601407" w:rsidP="000953D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bonnes pratiques cliniques (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="005F1071">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
-          <w:t>ICH E6 (R2)</w:t>
+          <w:t>ICH E6 (</w:t>
+        </w:r>
+        <w:r w:rsidR="00B83972" w:rsidRPr="001E1B3A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>R3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F1071">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F1071">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1071">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637DA7E9" w14:textId="34832921" w:rsidR="00F81F5F" w:rsidRPr="004643D4" w:rsidRDefault="00103897" w:rsidP="00CC03A9">
+    <w:p w14:paraId="637DA7E9" w14:textId="5F4859F3" w:rsidR="00F81F5F" w:rsidRPr="004643D4" w:rsidRDefault="00103897" w:rsidP="00CC03A9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Conduite des études</w:t>
       </w:r>
       <w:r w:rsidR="00F4524B" w:rsidRPr="004643D4">
-        <w:t xml:space="preserve"> – Soutien aux chercheur</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3780CE78" w14:textId="45F4BA6D" w:rsidR="00F81F5F" w:rsidRPr="004643D4" w:rsidRDefault="007163F0" w:rsidP="002F3DB7">
+        <w:t xml:space="preserve"> – Soutien aux chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3780CE78" w14:textId="3738777B" w:rsidR="00F81F5F" w:rsidRPr="004643D4" w:rsidRDefault="007163F0" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette section résume les processus que le bureau de la recherche peut mettre en place pour harmoniser le travail des </w:t>
-[...6 lines deleted...]
-        <w:t>chercheur</w:t>
+        <w:t>Cette section résume les processus que le bureau de la recherche peut mettre en place pour harmoniser le travail des chercheurs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4F8C" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elle ne récapitule pas les responsabilités du</w:t>
       </w:r>
       <w:r w:rsidR="009E1BFF" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>·euse·</w:t>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004313E0" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FB4F8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Elle ne récapitule pas les responsabilités du</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ou de la</w:t>
+        <w:t xml:space="preserve">hercheur principal, mais </w:t>
+      </w:r>
+      <w:r w:rsidR="004313E0" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plutôt </w:t>
       </w:r>
       <w:r w:rsidR="00FB4F8C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>ce que l’établissement peut mettre en place pour faciliter son travail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FB5072" w14:textId="26E0717F" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
+    <w:p w14:paraId="53FB5072" w14:textId="439E2645" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00AD34E5" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="004D68F1" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mettre à la disposition des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> les procédures et instructions courantes</w:t>
+        <w:t>Mettre à la disposition des chercheurs les procédures et instructions courantes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A855E46" w14:textId="0CB7684F" w:rsidR="00BB1FAC" w:rsidRPr="00A31E32" w:rsidRDefault="00BB1FAC" w:rsidP="00BB1FAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>direction de l’établissement, bureau de la recherche, assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4A1907" w14:textId="24D3955D" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002D6DD9" w:rsidP="002F3DB7">
+    <w:p w14:paraId="6B4A1907" w14:textId="4064A978" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002D6DD9" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">De nombreuses procédures sont </w:t>
       </w:r>
       <w:r w:rsidR="003B04F4" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>communes à plusieurs</w:t>
       </w:r>
       <w:r w:rsidR="00E0152E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">protocoles. Il est utile d'en rendre des modèles </w:t>
       </w:r>
       <w:r w:rsidR="00A0306E" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>disponibles</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aux </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> de l'établissement. </w:t>
+        <w:t xml:space="preserve"> aux chercheurs de l'établissement. </w:t>
       </w:r>
       <w:r w:rsidR="00736456" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cela représente un gain important en </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">efficacité et </w:t>
       </w:r>
       <w:r w:rsidR="00736456" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>qualité.</w:t>
       </w:r>
@@ -25677,128 +23660,108 @@
       <w:r w:rsidR="00A93328" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD34E5" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>réglementaires</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2336170C" w14:textId="6250C2F8" w:rsidR="009D2B28" w:rsidRPr="00AD34E5" w:rsidRDefault="00F148B7" w:rsidP="007D0DAE">
+    <w:p w14:paraId="2336170C" w14:textId="4060E767" w:rsidR="009D2B28" w:rsidRPr="00AD34E5" w:rsidRDefault="00F148B7" w:rsidP="007D0DAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pour le</w:t>
       </w:r>
       <w:r w:rsidR="00DD4D1F" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou la</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">chercheur, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91283">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>identifier et élaborer les procédures</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>chercheur</w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0306E" w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manqueront spécifiquement</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> à son protocole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020700F7" w14:textId="4A7841C1" w:rsidR="00E8097C" w:rsidRPr="00AD34E5" w:rsidRDefault="00573D46" w:rsidP="007D0DAE">
+    <w:p w14:paraId="020700F7" w14:textId="38B67C08" w:rsidR="00E8097C" w:rsidRPr="00AD34E5" w:rsidRDefault="00573D46" w:rsidP="007D0DAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dans cet outil, certains de ces processus clé</w:t>
       </w:r>
       <w:r w:rsidR="00132F0E" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
@@ -25812,191 +23775,137 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. En général, ce sont ceux </w:t>
       </w:r>
       <w:r w:rsidR="00462989" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>en lien</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec des ressources externes à l'équipe de recherche. </w:t>
       </w:r>
       <w:r w:rsidR="00273380" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toutes les étapes concernant </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Toutes les étapes concernant les participants, bien qu’importantes, n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e sont pas développé</w:t>
+      </w:r>
       <w:r w:rsidR="00273380" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">les </w:t>
-[...20 lines deleted...]
-        <w:t>, bien qu’importantes, n</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>e sont pas développé</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00514CCC" w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ici</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00693D35" w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="00514CCC" w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ici</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00693D35" w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t>protection, recrutement, effets indésirables</w:t>
+      </w:r>
+      <w:r w:rsidR="00526180" w:rsidRPr="00AD34E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD34E5">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>protection, recrutement, effets indésirables</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1057AC" w14:textId="50138218" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="00D8047D">
+    <w:p w14:paraId="5B1057AC" w14:textId="70A4F9B9" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="003A02BF" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mettre à la disposition des </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> une procédure d'enregistrement public d’une étude</w:t>
+        <w:t>Mettre à la disposition des chercheurs une procédure d'enregistrement public d’une étude</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE06DB8" w14:textId="73296115" w:rsidR="00BB1FAC" w:rsidRPr="00A31E32" w:rsidRDefault="00BB1FAC" w:rsidP="00BB1FAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
@@ -26254,84 +24163,70 @@
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="004B7DF9">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>uébec</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C3F40" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00826551">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Registre public d'essais cliniques</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE3BC3">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE3BC3" w:rsidRPr="00FE3BC3">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">développé par </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> via la plateforme Nagano</w:t>
+        <w:t>développé par SemiWeb via la plateforme Nagano</w:t>
       </w:r>
       <w:r w:rsidR="00826551">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5383EFEC" w14:textId="4602A270" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00BD123F" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00060249" w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
@@ -26353,120 +24248,86 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>direction de l’établissement, bureau de la recherche, assurance qualité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079808C7" w14:textId="10FF22A7" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00E92A35" w:rsidP="002F3DB7">
+    <w:p w14:paraId="079808C7" w14:textId="67176ED0" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00E92A35" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00433C76" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le </w:t>
+        <w:t xml:space="preserve"> le</w:t>
       </w:r>
       <w:r w:rsidR="009C3F40" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou la </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> est aussi promoteur d'une étude, il aura </w:t>
+      <w:r w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chercheur principal est aussi promoteur d'une étude, il aura </w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">possiblement </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">qualifié </w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sous-traitants (voir </w:t>
       </w:r>
@@ -26502,100 +24363,74 @@
       </w:r>
       <w:r w:rsidR="00433C76" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">est alors responsable de </w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">superviser les tâches sous-traitées. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E957E2D" w14:textId="109ED775" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781673EA" w14:textId="5CCFF58A" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="002F3DB7">
+    <w:p w14:paraId="781673EA" w14:textId="15C9FD12" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Au cours de l'étude, </w:t>
       </w:r>
       <w:r w:rsidR="009A0436" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">le </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> doit </w:t>
+        <w:t xml:space="preserve">le chercheur doit </w:t>
       </w:r>
       <w:r w:rsidR="009A0436" w:rsidRPr="00B91283">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">confirmer le </w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="00B91283">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>maintien du niveau de qualité des services externes</w:t>
       </w:r>
       <w:r w:rsidR="00966F4D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00656E54" w:rsidRPr="004643D4">
         <w:rPr>
@@ -26651,51 +24486,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parties prenantes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A31E32">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:color w:val="F0524D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>direction de l’établissement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E941FD" w14:textId="763269C8" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00ED227E" w:rsidP="002F3DB7">
+    <w:p w14:paraId="37E941FD" w14:textId="5BF2BF60" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00ED227E" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Il s'agit d'un comité indépendant</w:t>
       </w:r>
       <w:r w:rsidR="005E0B61" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> géré par le promoteur</w:t>
       </w:r>
       <w:r w:rsidR="00320D89" w:rsidRPr="004643D4">
@@ -26704,77 +24539,51 @@
         </w:rPr>
         <w:t>-chercheur</w:t>
       </w:r>
       <w:r w:rsidR="005E0B61" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>, dont le</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rôle est d'évaluer le déroulement d'un essai </w:t>
       </w:r>
       <w:r w:rsidR="00320D89" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinique</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, sa sécurité et son efficacité, afin de protéger les </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> à la recherche. </w:t>
+        <w:t xml:space="preserve">, sa sécurité et son efficacité, afin de protéger les participants à la recherche. </w:t>
       </w:r>
       <w:r w:rsidR="001B5B7D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le comité</w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B5B7D" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">peut émettre </w:t>
       </w:r>
       <w:r w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>des avis sur l'interruption ou la modification d’un essai.</w:t>
       </w:r>
@@ -26936,250 +24745,192 @@
       </w:r>
       <w:r w:rsidR="00246854" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F73849" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il s’agit d’une tâche fastidieuse et critique pour la conformité des études.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDEC346" w14:textId="27BEA06C" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="002F3046" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Mesures à considérer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F63D8E" w14:textId="74BC17D7" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="009D2B28">
+    <w:p w14:paraId="42F63D8E" w14:textId="08AEDBF2" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="009D2B28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00AF7725" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mettre en place </w:t>
       </w:r>
       <w:r w:rsidR="001F090B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
       <w:r w:rsidR="001F090B" w:rsidRPr="00B91283">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>procédure et des formulaires</w:t>
       </w:r>
       <w:r w:rsidR="001F090B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui soutiennent le</w:t>
       </w:r>
       <w:r w:rsidR="00BA3E15" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou la</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F090B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>chercheur principal dans</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73849" w:rsidRPr="004643D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73849" w:rsidRPr="00B91283">
+        <w:rPr>
+          <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>délégation des tâches</w:t>
+      </w:r>
       <w:r w:rsidR="001F090B" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
-        <w:t>chercheur</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA4446D" w14:textId="77777777" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="008E078F" w:rsidP="001E68D1">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r w:rsidRPr="004643D4">
         <w:t>Sources utiles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E2139D" w14:textId="4ED4E923" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00273A04" w:rsidP="002F3DB7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="004337AF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Formation R</w:t>
         </w:r>
         <w:r w:rsidR="00826551" w:rsidRPr="004337AF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">echerche clinique </w:t>
         </w:r>
         <w:r w:rsidRPr="004337AF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Q</w:t>
         </w:r>
         <w:r w:rsidR="00826551" w:rsidRPr="004337AF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>uébec</w:t>
         </w:r>
         <w:r w:rsidRPr="004337AF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Délégation des tâches</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F1071">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0083514D">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083514D" w:rsidRPr="00A55874">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
+        <w:t>Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme DualCode de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB6F947" w14:textId="04961520" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00C3697C" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Disposer de règles de bonne gestion documentaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E008BC6" w14:textId="6E8E54C1" w:rsidR="00AA604C" w:rsidRPr="00A31E32" w:rsidRDefault="00AA604C" w:rsidP="00AA604C">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -27387,132 +25138,114 @@
       </w:pPr>
       <w:r w:rsidRPr="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Formations </w:t>
       </w:r>
       <w:r w:rsidR="00826551" w:rsidRPr="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recherche clinique Québec</w:t>
       </w:r>
       <w:r w:rsidR="00362EDF" w:rsidRPr="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="002B1769">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Bonne gestion documentaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="001A4EBA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>Principes</w:t>
         </w:r>
         <w:r w:rsidR="001A4EBA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> ALCOA+</w:t>
         </w:r>
         <w:r w:rsidRPr="001A4EBA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="001A4EBA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           </w:rPr>
           <w:t>et correction de données</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A4EBA">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B4C99">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B4C99" w:rsidRPr="000B4C99">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
+        <w:t>Cette formation est accessible aux établissements membres du réseau CATALIS via la plateforme DualCode de N2. Veuillez contacter la personne chargée de gérer l'accès aux formations N2 au sein de votre établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFC1505" w14:textId="49E1DA02" w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidRDefault="00060249" w:rsidP="00D8047D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717164">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:r w:rsidR="00123A01" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rStyle w:val="Titre2Car"/>
         </w:rPr>
         <w:t>Disposer de moyens d'archivage des données</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D88B55D" w14:textId="6556673F" w:rsidR="00AA604C" w:rsidRPr="00A31E32" w:rsidRDefault="00AA604C" w:rsidP="00AA604C">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -27930,200 +25663,200 @@
       </w:r>
       <w:r w:rsidR="00AF0796" w:rsidRPr="00E12776">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="004D5472" w:rsidRPr="00E12776">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>es documents</w:t>
       </w:r>
       <w:r w:rsidR="004D5472" w:rsidRPr="004643D4">
         <w:rPr>
           <w:rFonts w:ascii="Sen" w:hAnsi="Sen" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> une fois la période de conservation terminée.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E078F" w:rsidRPr="004643D4" w:rsidSect="00F15138">
-      <w:headerReference w:type="default" r:id="rId70"/>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:headerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1041" w:bottom="1440" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5744A85A" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C" w:rsidP="00D814A2">
+    <w:p w14:paraId="3257CDE3" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112" w:rsidP="00D814A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C9F7A53" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C" w:rsidP="00D814A2">
+    <w:p w14:paraId="3B3CA9F1" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112" w:rsidP="00D814A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="416CE66A" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C">
+    <w:p w14:paraId="216E4B97" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B57A5647-6EFE-407F-BC20-DD304889B705}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CEC89B9B-2574-44AC-AD93-16557ACBC90F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A45BC363-F443-410B-9B94-F23245365AD9}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{85FC6910-98DE-4D5D-9D34-0F3892487DAB}"/>
   </w:font>
   <w:font w:name="Sen">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000404B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{B73DCBB8-96CF-40B1-A261-BB9D79648845}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId6" w:fontKey="{90290B9B-C93A-4F63-8160-439F3482E01D}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{17E885C6-819A-4F49-9A20-F6D5D95BE448}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{E42F6207-AD1D-477A-9588-873235C43318}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{014B8E9F-67F7-40F4-A203-25DDCB5CE243}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{B0C3A937-757D-4481-A1A0-59C9061377EB}"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{C2972126-C7B4-427A-88E8-726A32A908E3}"/>
-    <w:embedBold r:id="rId8" w:subsetted="1" w:fontKey="{EAB08AD3-B815-426B-BE86-AE7C6731E626}"/>
+    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{390C4433-C944-49BB-9A58-130BFF9E1CB7}"/>
+    <w:embedBold r:id="rId8" w:subsetted="1" w:fontKey="{CDF94D76-AE59-4D50-98D4-B0568BCE9CEC}"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4453A0C5" w14:textId="4F637F9F" w:rsidR="00541F45" w:rsidRPr="000C523A" w:rsidRDefault="00F60E5D" w:rsidP="00903127">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="2124"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         <w:color w:val="326FB7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -28326,71 +26059,71 @@
         <w:b/>
         <w:bCs/>
         <w:color w:val="326FB7"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00541F45" w:rsidRPr="00567F5C">
       <w:rPr>
         <w:rFonts w:ascii="Sen" w:hAnsi="Sen"/>
         <w:color w:val="F0524D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6C6153" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C" w:rsidP="00D814A2">
+    <w:p w14:paraId="16DE97DE" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112" w:rsidP="00D814A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5566CD0B" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C" w:rsidP="00D814A2">
+    <w:p w14:paraId="4224952A" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112" w:rsidP="00D814A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D43D0EF" w14:textId="77777777" w:rsidR="0012515C" w:rsidRDefault="0012515C">
+    <w:p w14:paraId="66A9E2D1" w14:textId="77777777" w:rsidR="00581112" w:rsidRDefault="00581112">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ED504B2" w14:textId="247AB022" w:rsidR="00837DDA" w:rsidRDefault="002B1E5D" w:rsidP="009E3525">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-709"/>
     </w:pPr>
     <w:r w:rsidRPr="002B1E5D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C3CD24" wp14:editId="3346FB45">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-648335</wp:posOffset>
           </wp:positionH>
@@ -30670,51 +28403,50 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1452355000">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="4788884">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="526793416">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="455178402">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2138906779">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -30829,187 +28561,191 @@
     <w:rsid w:val="000D7397"/>
     <w:rsid w:val="000E2842"/>
     <w:rsid w:val="000E3198"/>
     <w:rsid w:val="000E34DB"/>
     <w:rsid w:val="000E35F5"/>
     <w:rsid w:val="000E387E"/>
     <w:rsid w:val="000E3EC0"/>
     <w:rsid w:val="000E4116"/>
     <w:rsid w:val="000E5030"/>
     <w:rsid w:val="000E5939"/>
     <w:rsid w:val="000E6055"/>
     <w:rsid w:val="000E659A"/>
     <w:rsid w:val="000E6D89"/>
     <w:rsid w:val="000E74C9"/>
     <w:rsid w:val="000E7722"/>
     <w:rsid w:val="000F0B65"/>
     <w:rsid w:val="000F0FB8"/>
     <w:rsid w:val="000F1850"/>
     <w:rsid w:val="000F23A8"/>
     <w:rsid w:val="000F29F3"/>
     <w:rsid w:val="000F2A00"/>
     <w:rsid w:val="000F2FBB"/>
     <w:rsid w:val="000F3857"/>
     <w:rsid w:val="000F3870"/>
     <w:rsid w:val="000F40F6"/>
+    <w:rsid w:val="000F5B85"/>
     <w:rsid w:val="000F5D43"/>
     <w:rsid w:val="000F67D1"/>
     <w:rsid w:val="000F67DC"/>
     <w:rsid w:val="0010045D"/>
     <w:rsid w:val="0010078C"/>
     <w:rsid w:val="00100DE9"/>
     <w:rsid w:val="00100F15"/>
     <w:rsid w:val="00101305"/>
     <w:rsid w:val="00101964"/>
     <w:rsid w:val="001020F5"/>
     <w:rsid w:val="001025C2"/>
     <w:rsid w:val="00103897"/>
     <w:rsid w:val="00105E18"/>
     <w:rsid w:val="001064A1"/>
     <w:rsid w:val="0010679F"/>
     <w:rsid w:val="00106E55"/>
     <w:rsid w:val="0011091B"/>
     <w:rsid w:val="0011134E"/>
     <w:rsid w:val="001122D8"/>
     <w:rsid w:val="001125A2"/>
     <w:rsid w:val="00112F2F"/>
     <w:rsid w:val="00114FD2"/>
     <w:rsid w:val="00116510"/>
     <w:rsid w:val="00117AB5"/>
     <w:rsid w:val="00121D9E"/>
     <w:rsid w:val="00122113"/>
     <w:rsid w:val="00123415"/>
     <w:rsid w:val="00123A01"/>
     <w:rsid w:val="00123EA1"/>
-    <w:rsid w:val="0012515C"/>
     <w:rsid w:val="00126068"/>
     <w:rsid w:val="001262E1"/>
     <w:rsid w:val="00130BE1"/>
     <w:rsid w:val="0013297F"/>
     <w:rsid w:val="00132A5A"/>
     <w:rsid w:val="00132F0E"/>
     <w:rsid w:val="001334A9"/>
     <w:rsid w:val="00133528"/>
     <w:rsid w:val="001336B5"/>
     <w:rsid w:val="0013421A"/>
     <w:rsid w:val="001348F6"/>
     <w:rsid w:val="00135DC0"/>
     <w:rsid w:val="00137137"/>
     <w:rsid w:val="00137BB2"/>
     <w:rsid w:val="0014032B"/>
     <w:rsid w:val="001449E6"/>
     <w:rsid w:val="00144C97"/>
     <w:rsid w:val="001459FD"/>
     <w:rsid w:val="001471FD"/>
     <w:rsid w:val="0014734E"/>
     <w:rsid w:val="00150DA3"/>
-    <w:rsid w:val="00151BA0"/>
     <w:rsid w:val="00152AEA"/>
     <w:rsid w:val="00152E56"/>
     <w:rsid w:val="00153AFC"/>
     <w:rsid w:val="00153D00"/>
     <w:rsid w:val="00153F17"/>
     <w:rsid w:val="001560C2"/>
     <w:rsid w:val="00156357"/>
     <w:rsid w:val="001573D4"/>
     <w:rsid w:val="00157AD5"/>
     <w:rsid w:val="001622D5"/>
     <w:rsid w:val="001628AB"/>
     <w:rsid w:val="00162FF7"/>
     <w:rsid w:val="0016382A"/>
     <w:rsid w:val="00163C22"/>
     <w:rsid w:val="00163F74"/>
     <w:rsid w:val="0016535D"/>
     <w:rsid w:val="00165921"/>
     <w:rsid w:val="00166005"/>
     <w:rsid w:val="0016608F"/>
     <w:rsid w:val="00166A00"/>
     <w:rsid w:val="0016782C"/>
     <w:rsid w:val="00167A3F"/>
     <w:rsid w:val="00167F1D"/>
     <w:rsid w:val="00170290"/>
     <w:rsid w:val="00170E8D"/>
     <w:rsid w:val="00172502"/>
     <w:rsid w:val="0017313B"/>
     <w:rsid w:val="0017367B"/>
     <w:rsid w:val="001740F2"/>
     <w:rsid w:val="001763FF"/>
     <w:rsid w:val="0017650C"/>
     <w:rsid w:val="00182439"/>
     <w:rsid w:val="0018254D"/>
     <w:rsid w:val="00182698"/>
     <w:rsid w:val="00182D16"/>
     <w:rsid w:val="00182D9A"/>
     <w:rsid w:val="00183201"/>
     <w:rsid w:val="001841FF"/>
     <w:rsid w:val="0018462A"/>
     <w:rsid w:val="0018492C"/>
     <w:rsid w:val="00185464"/>
+    <w:rsid w:val="00186E5B"/>
     <w:rsid w:val="00187C3E"/>
+    <w:rsid w:val="00187D52"/>
     <w:rsid w:val="00190FA7"/>
     <w:rsid w:val="00191803"/>
     <w:rsid w:val="00192373"/>
     <w:rsid w:val="00192FE8"/>
     <w:rsid w:val="00193C32"/>
     <w:rsid w:val="0019472B"/>
     <w:rsid w:val="00195AB0"/>
     <w:rsid w:val="00195C42"/>
     <w:rsid w:val="00196298"/>
     <w:rsid w:val="001A26D4"/>
     <w:rsid w:val="001A28AD"/>
     <w:rsid w:val="001A4EBA"/>
     <w:rsid w:val="001A5172"/>
     <w:rsid w:val="001A694F"/>
+    <w:rsid w:val="001A6A8C"/>
     <w:rsid w:val="001B0746"/>
     <w:rsid w:val="001B201D"/>
     <w:rsid w:val="001B4E20"/>
     <w:rsid w:val="001B4F16"/>
     <w:rsid w:val="001B5208"/>
     <w:rsid w:val="001B5B7D"/>
     <w:rsid w:val="001B7650"/>
     <w:rsid w:val="001B7847"/>
+    <w:rsid w:val="001C0015"/>
     <w:rsid w:val="001C09A0"/>
     <w:rsid w:val="001C1CBA"/>
     <w:rsid w:val="001C217A"/>
     <w:rsid w:val="001C300F"/>
     <w:rsid w:val="001C3E37"/>
     <w:rsid w:val="001C45A3"/>
     <w:rsid w:val="001C4ADE"/>
     <w:rsid w:val="001C7BD2"/>
     <w:rsid w:val="001D0D84"/>
     <w:rsid w:val="001D1CA5"/>
     <w:rsid w:val="001D1D50"/>
     <w:rsid w:val="001D1FE5"/>
     <w:rsid w:val="001D3D8D"/>
     <w:rsid w:val="001D4AC5"/>
     <w:rsid w:val="001D5AEC"/>
     <w:rsid w:val="001D5E41"/>
     <w:rsid w:val="001D6820"/>
     <w:rsid w:val="001D77CE"/>
     <w:rsid w:val="001E075A"/>
     <w:rsid w:val="001E09B1"/>
     <w:rsid w:val="001E09BB"/>
+    <w:rsid w:val="001E1B3A"/>
     <w:rsid w:val="001E28F6"/>
     <w:rsid w:val="001E3820"/>
     <w:rsid w:val="001E5347"/>
     <w:rsid w:val="001E5FB1"/>
     <w:rsid w:val="001E625B"/>
     <w:rsid w:val="001E689F"/>
     <w:rsid w:val="001E68D1"/>
     <w:rsid w:val="001E70CD"/>
     <w:rsid w:val="001E713C"/>
     <w:rsid w:val="001E7F6D"/>
     <w:rsid w:val="001F090B"/>
     <w:rsid w:val="001F0DF2"/>
     <w:rsid w:val="001F0DF8"/>
     <w:rsid w:val="001F1F2A"/>
     <w:rsid w:val="001F2532"/>
     <w:rsid w:val="001F2F5B"/>
     <w:rsid w:val="001F39A9"/>
     <w:rsid w:val="001F3A30"/>
     <w:rsid w:val="001F3AF0"/>
     <w:rsid w:val="001F3D12"/>
     <w:rsid w:val="001F4C2A"/>
     <w:rsid w:val="001F5486"/>
     <w:rsid w:val="001F5C76"/>
     <w:rsid w:val="001F5FBE"/>
     <w:rsid w:val="001F68AF"/>
@@ -31023,56 +28759,58 @@
     <w:rsid w:val="00204843"/>
     <w:rsid w:val="00204E2D"/>
     <w:rsid w:val="00205F0B"/>
     <w:rsid w:val="00205FEA"/>
     <w:rsid w:val="002062E5"/>
     <w:rsid w:val="002112C2"/>
     <w:rsid w:val="00214690"/>
     <w:rsid w:val="002155FA"/>
     <w:rsid w:val="002160A6"/>
     <w:rsid w:val="00216696"/>
     <w:rsid w:val="00217836"/>
     <w:rsid w:val="00220C35"/>
     <w:rsid w:val="00220EE1"/>
     <w:rsid w:val="00220F1A"/>
     <w:rsid w:val="00221B76"/>
     <w:rsid w:val="00221E84"/>
     <w:rsid w:val="00224703"/>
     <w:rsid w:val="002257DA"/>
     <w:rsid w:val="002259C0"/>
     <w:rsid w:val="00230B39"/>
     <w:rsid w:val="0023330A"/>
     <w:rsid w:val="00233A53"/>
     <w:rsid w:val="00233F46"/>
     <w:rsid w:val="0023547C"/>
     <w:rsid w:val="00236DC7"/>
+    <w:rsid w:val="002370F4"/>
     <w:rsid w:val="00237C31"/>
     <w:rsid w:val="00237FE7"/>
     <w:rsid w:val="00240E05"/>
     <w:rsid w:val="0024258A"/>
     <w:rsid w:val="00242AE6"/>
     <w:rsid w:val="00242BCC"/>
+    <w:rsid w:val="00242F80"/>
     <w:rsid w:val="002433AD"/>
     <w:rsid w:val="00246854"/>
     <w:rsid w:val="00247631"/>
     <w:rsid w:val="002501D6"/>
     <w:rsid w:val="00251164"/>
     <w:rsid w:val="00251B63"/>
     <w:rsid w:val="00252294"/>
     <w:rsid w:val="0025280D"/>
     <w:rsid w:val="00253246"/>
     <w:rsid w:val="002551BA"/>
     <w:rsid w:val="002553CC"/>
     <w:rsid w:val="0025560C"/>
     <w:rsid w:val="002557FD"/>
     <w:rsid w:val="00255E39"/>
     <w:rsid w:val="00256188"/>
     <w:rsid w:val="0025670F"/>
     <w:rsid w:val="0025702A"/>
     <w:rsid w:val="002576A6"/>
     <w:rsid w:val="002622D1"/>
     <w:rsid w:val="0026285B"/>
     <w:rsid w:val="00262C6F"/>
     <w:rsid w:val="0026506D"/>
     <w:rsid w:val="00265597"/>
     <w:rsid w:val="00265C74"/>
     <w:rsid w:val="00266FE6"/>
@@ -31087,119 +28825,123 @@
     <w:rsid w:val="00276794"/>
     <w:rsid w:val="00277E2D"/>
     <w:rsid w:val="00280D06"/>
     <w:rsid w:val="00280D20"/>
     <w:rsid w:val="00281D7C"/>
     <w:rsid w:val="00281ED5"/>
     <w:rsid w:val="002820AC"/>
     <w:rsid w:val="00283B70"/>
     <w:rsid w:val="002840EB"/>
     <w:rsid w:val="00284BD5"/>
     <w:rsid w:val="00285AF4"/>
     <w:rsid w:val="00285DE9"/>
     <w:rsid w:val="00285EA6"/>
     <w:rsid w:val="00286923"/>
     <w:rsid w:val="00287B03"/>
     <w:rsid w:val="002903B8"/>
     <w:rsid w:val="00290C89"/>
     <w:rsid w:val="00291C07"/>
     <w:rsid w:val="00292ED4"/>
     <w:rsid w:val="002936B1"/>
     <w:rsid w:val="002943F5"/>
     <w:rsid w:val="0029459E"/>
     <w:rsid w:val="0029647F"/>
     <w:rsid w:val="00297903"/>
     <w:rsid w:val="00297B39"/>
+    <w:rsid w:val="002A09D7"/>
+    <w:rsid w:val="002A0F16"/>
     <w:rsid w:val="002A3822"/>
     <w:rsid w:val="002A4A17"/>
     <w:rsid w:val="002A4EFB"/>
     <w:rsid w:val="002A52F8"/>
     <w:rsid w:val="002A576F"/>
     <w:rsid w:val="002B1314"/>
     <w:rsid w:val="002B13BD"/>
     <w:rsid w:val="002B1769"/>
     <w:rsid w:val="002B1BD6"/>
     <w:rsid w:val="002B1E5D"/>
     <w:rsid w:val="002B5020"/>
     <w:rsid w:val="002B7224"/>
     <w:rsid w:val="002B7E5F"/>
     <w:rsid w:val="002C0137"/>
     <w:rsid w:val="002C0347"/>
     <w:rsid w:val="002C0834"/>
     <w:rsid w:val="002C0E18"/>
     <w:rsid w:val="002C0F08"/>
     <w:rsid w:val="002C1677"/>
     <w:rsid w:val="002C1C13"/>
     <w:rsid w:val="002C5C66"/>
     <w:rsid w:val="002C6F80"/>
     <w:rsid w:val="002D0178"/>
     <w:rsid w:val="002D0CFC"/>
     <w:rsid w:val="002D2C14"/>
     <w:rsid w:val="002D455D"/>
     <w:rsid w:val="002D5D81"/>
     <w:rsid w:val="002D6476"/>
     <w:rsid w:val="002D6CD9"/>
     <w:rsid w:val="002D6DD9"/>
     <w:rsid w:val="002E02CA"/>
     <w:rsid w:val="002E0DD6"/>
     <w:rsid w:val="002E1A55"/>
     <w:rsid w:val="002E2CD7"/>
+    <w:rsid w:val="002E3D9C"/>
     <w:rsid w:val="002E4B1E"/>
     <w:rsid w:val="002E5306"/>
     <w:rsid w:val="002E5B0F"/>
     <w:rsid w:val="002E63CE"/>
     <w:rsid w:val="002E7165"/>
     <w:rsid w:val="002F1540"/>
     <w:rsid w:val="002F1EA0"/>
     <w:rsid w:val="002F2308"/>
     <w:rsid w:val="002F3046"/>
     <w:rsid w:val="002F324B"/>
     <w:rsid w:val="002F32BA"/>
     <w:rsid w:val="002F3D42"/>
     <w:rsid w:val="002F3DB7"/>
     <w:rsid w:val="002F4F69"/>
     <w:rsid w:val="002F6BB7"/>
     <w:rsid w:val="003009AD"/>
     <w:rsid w:val="00300A7A"/>
     <w:rsid w:val="003013C9"/>
     <w:rsid w:val="00302E10"/>
     <w:rsid w:val="00305F98"/>
     <w:rsid w:val="00306376"/>
     <w:rsid w:val="00306F13"/>
     <w:rsid w:val="0031024A"/>
     <w:rsid w:val="00311D66"/>
     <w:rsid w:val="00312B8B"/>
     <w:rsid w:val="00313F05"/>
     <w:rsid w:val="0031414E"/>
     <w:rsid w:val="00314203"/>
     <w:rsid w:val="003149B9"/>
     <w:rsid w:val="003155F9"/>
     <w:rsid w:val="00315E4A"/>
     <w:rsid w:val="00316AD0"/>
     <w:rsid w:val="003171EF"/>
     <w:rsid w:val="00320095"/>
     <w:rsid w:val="00320D89"/>
+    <w:rsid w:val="00321A10"/>
     <w:rsid w:val="0032237F"/>
     <w:rsid w:val="00322CFE"/>
     <w:rsid w:val="0032318C"/>
     <w:rsid w:val="0032418C"/>
     <w:rsid w:val="0032445B"/>
     <w:rsid w:val="0032469D"/>
     <w:rsid w:val="00325794"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="00330C2C"/>
     <w:rsid w:val="003322CE"/>
     <w:rsid w:val="00332B43"/>
     <w:rsid w:val="00332EA5"/>
     <w:rsid w:val="00333FBD"/>
     <w:rsid w:val="00336796"/>
     <w:rsid w:val="00336939"/>
     <w:rsid w:val="0034011E"/>
     <w:rsid w:val="003420F4"/>
     <w:rsid w:val="0034226F"/>
     <w:rsid w:val="0034368C"/>
     <w:rsid w:val="00343927"/>
     <w:rsid w:val="003450A6"/>
     <w:rsid w:val="0034554A"/>
     <w:rsid w:val="00345922"/>
     <w:rsid w:val="00345A90"/>
     <w:rsid w:val="00345B51"/>
@@ -31224,50 +28966,51 @@
     <w:rsid w:val="00365BA2"/>
     <w:rsid w:val="00365F40"/>
     <w:rsid w:val="00370220"/>
     <w:rsid w:val="00374747"/>
     <w:rsid w:val="00374C32"/>
     <w:rsid w:val="00374E35"/>
     <w:rsid w:val="00375F95"/>
     <w:rsid w:val="003778BF"/>
     <w:rsid w:val="003801C9"/>
     <w:rsid w:val="00381ADC"/>
     <w:rsid w:val="00381C34"/>
     <w:rsid w:val="003842A2"/>
     <w:rsid w:val="003848AA"/>
     <w:rsid w:val="00384DB3"/>
     <w:rsid w:val="003864E9"/>
     <w:rsid w:val="00386D4A"/>
     <w:rsid w:val="003870E1"/>
     <w:rsid w:val="00387C7B"/>
     <w:rsid w:val="00397268"/>
     <w:rsid w:val="00397621"/>
     <w:rsid w:val="0039777D"/>
     <w:rsid w:val="003A02BF"/>
     <w:rsid w:val="003A1735"/>
     <w:rsid w:val="003A28AA"/>
     <w:rsid w:val="003A2D06"/>
+    <w:rsid w:val="003A2F19"/>
     <w:rsid w:val="003A3E3B"/>
     <w:rsid w:val="003A477B"/>
     <w:rsid w:val="003A4D66"/>
     <w:rsid w:val="003B04F4"/>
     <w:rsid w:val="003B263C"/>
     <w:rsid w:val="003B4A76"/>
     <w:rsid w:val="003B7023"/>
     <w:rsid w:val="003C1261"/>
     <w:rsid w:val="003C1529"/>
     <w:rsid w:val="003C1FA1"/>
     <w:rsid w:val="003C3688"/>
     <w:rsid w:val="003C3BB1"/>
     <w:rsid w:val="003C4188"/>
     <w:rsid w:val="003C5CD9"/>
     <w:rsid w:val="003C67B3"/>
     <w:rsid w:val="003C6DD1"/>
     <w:rsid w:val="003D0575"/>
     <w:rsid w:val="003D0FC5"/>
     <w:rsid w:val="003D1261"/>
     <w:rsid w:val="003D4642"/>
     <w:rsid w:val="003D4B2C"/>
     <w:rsid w:val="003D4CD1"/>
     <w:rsid w:val="003D6262"/>
     <w:rsid w:val="003E0A97"/>
     <w:rsid w:val="003E15AC"/>
@@ -31348,179 +29091,185 @@
     <w:rsid w:val="00471DC3"/>
     <w:rsid w:val="00472336"/>
     <w:rsid w:val="00473399"/>
     <w:rsid w:val="00473724"/>
     <w:rsid w:val="0047392B"/>
     <w:rsid w:val="0047398B"/>
     <w:rsid w:val="004752D4"/>
     <w:rsid w:val="00477011"/>
     <w:rsid w:val="0047742B"/>
     <w:rsid w:val="00480130"/>
     <w:rsid w:val="00481061"/>
     <w:rsid w:val="00482696"/>
     <w:rsid w:val="004827AD"/>
     <w:rsid w:val="0048340F"/>
     <w:rsid w:val="00483802"/>
     <w:rsid w:val="00484461"/>
     <w:rsid w:val="0048546F"/>
     <w:rsid w:val="00486111"/>
     <w:rsid w:val="004864EE"/>
     <w:rsid w:val="00486B16"/>
     <w:rsid w:val="00487715"/>
     <w:rsid w:val="00490315"/>
     <w:rsid w:val="0049054B"/>
     <w:rsid w:val="00491F3C"/>
     <w:rsid w:val="004922C2"/>
-    <w:rsid w:val="0049310F"/>
     <w:rsid w:val="0049664D"/>
+    <w:rsid w:val="00496925"/>
     <w:rsid w:val="004969CB"/>
     <w:rsid w:val="00496F4D"/>
     <w:rsid w:val="00497490"/>
     <w:rsid w:val="004979BC"/>
     <w:rsid w:val="00497C06"/>
     <w:rsid w:val="004A2392"/>
     <w:rsid w:val="004A2551"/>
     <w:rsid w:val="004A2E03"/>
+    <w:rsid w:val="004A3369"/>
     <w:rsid w:val="004A422A"/>
     <w:rsid w:val="004A52A2"/>
     <w:rsid w:val="004A5483"/>
     <w:rsid w:val="004A59BC"/>
     <w:rsid w:val="004A5ABD"/>
     <w:rsid w:val="004A5E24"/>
     <w:rsid w:val="004A76CF"/>
     <w:rsid w:val="004A7FF2"/>
     <w:rsid w:val="004B03B0"/>
     <w:rsid w:val="004B18CA"/>
     <w:rsid w:val="004B1935"/>
     <w:rsid w:val="004B27ED"/>
     <w:rsid w:val="004B34DF"/>
     <w:rsid w:val="004B3555"/>
     <w:rsid w:val="004B3D27"/>
     <w:rsid w:val="004B7897"/>
     <w:rsid w:val="004B7DF9"/>
     <w:rsid w:val="004C1D3C"/>
     <w:rsid w:val="004C1F8B"/>
     <w:rsid w:val="004C226D"/>
     <w:rsid w:val="004C252E"/>
     <w:rsid w:val="004C3239"/>
     <w:rsid w:val="004C40DB"/>
     <w:rsid w:val="004C54EB"/>
     <w:rsid w:val="004C75D2"/>
+    <w:rsid w:val="004D0824"/>
     <w:rsid w:val="004D3B23"/>
     <w:rsid w:val="004D3BD9"/>
     <w:rsid w:val="004D4AE8"/>
     <w:rsid w:val="004D5472"/>
     <w:rsid w:val="004D5960"/>
     <w:rsid w:val="004D5DB6"/>
     <w:rsid w:val="004D68F1"/>
     <w:rsid w:val="004D7B3A"/>
+    <w:rsid w:val="004E0B7F"/>
     <w:rsid w:val="004E16FF"/>
     <w:rsid w:val="004E2600"/>
     <w:rsid w:val="004E3D7C"/>
     <w:rsid w:val="004E3F69"/>
     <w:rsid w:val="004E3FFB"/>
     <w:rsid w:val="004E4452"/>
     <w:rsid w:val="004E5C7C"/>
     <w:rsid w:val="004E61C7"/>
     <w:rsid w:val="004E666D"/>
     <w:rsid w:val="004F18F8"/>
     <w:rsid w:val="004F1C0C"/>
     <w:rsid w:val="004F2CAD"/>
     <w:rsid w:val="004F34AB"/>
     <w:rsid w:val="004F5E07"/>
     <w:rsid w:val="004F7E89"/>
     <w:rsid w:val="00500304"/>
     <w:rsid w:val="00500518"/>
     <w:rsid w:val="00503C1F"/>
     <w:rsid w:val="00503FB1"/>
     <w:rsid w:val="0050644F"/>
     <w:rsid w:val="00506E4B"/>
     <w:rsid w:val="0050727C"/>
     <w:rsid w:val="005073D2"/>
     <w:rsid w:val="00510E7C"/>
     <w:rsid w:val="00511E52"/>
     <w:rsid w:val="00511F06"/>
     <w:rsid w:val="0051226E"/>
     <w:rsid w:val="005139E0"/>
     <w:rsid w:val="00513A0A"/>
     <w:rsid w:val="00514CCC"/>
+    <w:rsid w:val="00515B73"/>
     <w:rsid w:val="00517706"/>
     <w:rsid w:val="005209C8"/>
     <w:rsid w:val="00520F3E"/>
     <w:rsid w:val="00522782"/>
     <w:rsid w:val="00524CE8"/>
     <w:rsid w:val="0052601E"/>
     <w:rsid w:val="00526180"/>
     <w:rsid w:val="005264A1"/>
     <w:rsid w:val="0053011F"/>
     <w:rsid w:val="00530818"/>
     <w:rsid w:val="00530FAC"/>
     <w:rsid w:val="00533247"/>
     <w:rsid w:val="00533571"/>
     <w:rsid w:val="0053530E"/>
     <w:rsid w:val="005353E2"/>
     <w:rsid w:val="00536804"/>
     <w:rsid w:val="00540BE0"/>
     <w:rsid w:val="00541AAF"/>
     <w:rsid w:val="00541BA7"/>
     <w:rsid w:val="00541F45"/>
     <w:rsid w:val="00542340"/>
     <w:rsid w:val="00543825"/>
     <w:rsid w:val="00544B3C"/>
     <w:rsid w:val="0054578A"/>
     <w:rsid w:val="0054782C"/>
     <w:rsid w:val="00551EBC"/>
     <w:rsid w:val="0055210A"/>
     <w:rsid w:val="00552D1A"/>
     <w:rsid w:val="00553509"/>
     <w:rsid w:val="00553C82"/>
     <w:rsid w:val="00553D05"/>
     <w:rsid w:val="00554618"/>
     <w:rsid w:val="00554745"/>
     <w:rsid w:val="0055512A"/>
     <w:rsid w:val="005555D3"/>
     <w:rsid w:val="005559ED"/>
     <w:rsid w:val="0055667C"/>
     <w:rsid w:val="00557035"/>
     <w:rsid w:val="00563428"/>
     <w:rsid w:val="00563DD7"/>
+    <w:rsid w:val="005644D1"/>
     <w:rsid w:val="00564E94"/>
     <w:rsid w:val="005656A4"/>
     <w:rsid w:val="005663B8"/>
     <w:rsid w:val="00566BDB"/>
     <w:rsid w:val="00567D44"/>
     <w:rsid w:val="00567F5C"/>
     <w:rsid w:val="00570735"/>
     <w:rsid w:val="005710BD"/>
     <w:rsid w:val="00571717"/>
     <w:rsid w:val="00572E25"/>
     <w:rsid w:val="0057397F"/>
     <w:rsid w:val="00573D46"/>
     <w:rsid w:val="00573DAF"/>
     <w:rsid w:val="005767DF"/>
     <w:rsid w:val="005772BD"/>
     <w:rsid w:val="00581071"/>
+    <w:rsid w:val="00581112"/>
     <w:rsid w:val="005821D5"/>
     <w:rsid w:val="005831FA"/>
     <w:rsid w:val="005834C8"/>
     <w:rsid w:val="00583A0F"/>
     <w:rsid w:val="00584535"/>
     <w:rsid w:val="0058497B"/>
     <w:rsid w:val="00584EB8"/>
     <w:rsid w:val="00584F7B"/>
     <w:rsid w:val="00585A6C"/>
     <w:rsid w:val="00586096"/>
     <w:rsid w:val="00586E13"/>
     <w:rsid w:val="00587C5A"/>
     <w:rsid w:val="00590B64"/>
     <w:rsid w:val="0059144B"/>
     <w:rsid w:val="00592238"/>
     <w:rsid w:val="00592942"/>
     <w:rsid w:val="00593D09"/>
     <w:rsid w:val="00597B49"/>
     <w:rsid w:val="005A0103"/>
     <w:rsid w:val="005A12BD"/>
     <w:rsid w:val="005A14AD"/>
     <w:rsid w:val="005A1BF0"/>
     <w:rsid w:val="005A2286"/>
     <w:rsid w:val="005A4795"/>
     <w:rsid w:val="005A4940"/>
@@ -31535,96 +29284,101 @@
     <w:rsid w:val="005B73B0"/>
     <w:rsid w:val="005B78A8"/>
     <w:rsid w:val="005C3625"/>
     <w:rsid w:val="005C46A1"/>
     <w:rsid w:val="005C47E6"/>
     <w:rsid w:val="005C4C35"/>
     <w:rsid w:val="005C6821"/>
     <w:rsid w:val="005C73FE"/>
     <w:rsid w:val="005C751C"/>
     <w:rsid w:val="005D0C75"/>
     <w:rsid w:val="005D1802"/>
     <w:rsid w:val="005D200C"/>
     <w:rsid w:val="005D2430"/>
     <w:rsid w:val="005D398A"/>
     <w:rsid w:val="005D5F68"/>
     <w:rsid w:val="005D7AEE"/>
     <w:rsid w:val="005E0B61"/>
     <w:rsid w:val="005E0C56"/>
     <w:rsid w:val="005E0FD3"/>
     <w:rsid w:val="005E139A"/>
     <w:rsid w:val="005E2D1D"/>
     <w:rsid w:val="005E3375"/>
     <w:rsid w:val="005E3E41"/>
     <w:rsid w:val="005F061A"/>
     <w:rsid w:val="005F1071"/>
+    <w:rsid w:val="005F4A7E"/>
     <w:rsid w:val="005F4E91"/>
     <w:rsid w:val="005F52D1"/>
     <w:rsid w:val="0060105E"/>
     <w:rsid w:val="006012DA"/>
     <w:rsid w:val="00601407"/>
     <w:rsid w:val="00601ED7"/>
     <w:rsid w:val="006037B8"/>
     <w:rsid w:val="00603A74"/>
     <w:rsid w:val="00603BC1"/>
     <w:rsid w:val="006041FC"/>
     <w:rsid w:val="00604B14"/>
     <w:rsid w:val="00606107"/>
     <w:rsid w:val="00606596"/>
     <w:rsid w:val="006071BE"/>
     <w:rsid w:val="00607507"/>
     <w:rsid w:val="00607D1F"/>
     <w:rsid w:val="00610808"/>
     <w:rsid w:val="00610C42"/>
     <w:rsid w:val="00611624"/>
     <w:rsid w:val="00611B59"/>
     <w:rsid w:val="00612885"/>
     <w:rsid w:val="00612A1F"/>
     <w:rsid w:val="006131AD"/>
     <w:rsid w:val="00615013"/>
     <w:rsid w:val="00615E08"/>
     <w:rsid w:val="006167F1"/>
     <w:rsid w:val="00620CEB"/>
     <w:rsid w:val="0062137D"/>
     <w:rsid w:val="00621C9A"/>
     <w:rsid w:val="00624CDE"/>
     <w:rsid w:val="00626360"/>
     <w:rsid w:val="00627AC8"/>
     <w:rsid w:val="00630EDF"/>
     <w:rsid w:val="0063281C"/>
     <w:rsid w:val="00632EB1"/>
     <w:rsid w:val="00633BB6"/>
     <w:rsid w:val="00634029"/>
     <w:rsid w:val="006340D3"/>
+    <w:rsid w:val="006343C5"/>
     <w:rsid w:val="00635544"/>
     <w:rsid w:val="00635902"/>
+    <w:rsid w:val="00636B44"/>
     <w:rsid w:val="00640130"/>
     <w:rsid w:val="00640153"/>
+    <w:rsid w:val="00640B95"/>
     <w:rsid w:val="0064169C"/>
     <w:rsid w:val="00641836"/>
     <w:rsid w:val="00641EC5"/>
     <w:rsid w:val="00642303"/>
+    <w:rsid w:val="006436D0"/>
     <w:rsid w:val="00644D8C"/>
     <w:rsid w:val="00645502"/>
     <w:rsid w:val="0064570B"/>
     <w:rsid w:val="00646BDC"/>
     <w:rsid w:val="006476BA"/>
     <w:rsid w:val="006477C5"/>
     <w:rsid w:val="0065031F"/>
     <w:rsid w:val="006508BA"/>
     <w:rsid w:val="00650ED7"/>
     <w:rsid w:val="00651BB4"/>
     <w:rsid w:val="00652806"/>
     <w:rsid w:val="0065391E"/>
     <w:rsid w:val="00653B3C"/>
     <w:rsid w:val="00654594"/>
     <w:rsid w:val="006549B4"/>
     <w:rsid w:val="00654F7A"/>
     <w:rsid w:val="00655165"/>
     <w:rsid w:val="00656E54"/>
     <w:rsid w:val="00657A03"/>
     <w:rsid w:val="00657F49"/>
     <w:rsid w:val="00660AEF"/>
     <w:rsid w:val="006612D3"/>
     <w:rsid w:val="00661CFF"/>
     <w:rsid w:val="00662FEC"/>
     <w:rsid w:val="0066514C"/>
@@ -31665,148 +29419,152 @@
     <w:rsid w:val="006A4F84"/>
     <w:rsid w:val="006A5B7A"/>
     <w:rsid w:val="006A63BA"/>
     <w:rsid w:val="006A6E70"/>
     <w:rsid w:val="006A71DE"/>
     <w:rsid w:val="006B2A44"/>
     <w:rsid w:val="006B2FC4"/>
     <w:rsid w:val="006B3762"/>
     <w:rsid w:val="006B52BC"/>
     <w:rsid w:val="006B74E8"/>
     <w:rsid w:val="006B76BD"/>
     <w:rsid w:val="006C0486"/>
     <w:rsid w:val="006C07E7"/>
     <w:rsid w:val="006C29C6"/>
     <w:rsid w:val="006C3ED2"/>
     <w:rsid w:val="006C4421"/>
     <w:rsid w:val="006C55E3"/>
     <w:rsid w:val="006C576E"/>
     <w:rsid w:val="006C6350"/>
     <w:rsid w:val="006C63ED"/>
     <w:rsid w:val="006C6928"/>
     <w:rsid w:val="006C6BC4"/>
     <w:rsid w:val="006C6CF5"/>
     <w:rsid w:val="006C7920"/>
     <w:rsid w:val="006C7C59"/>
+    <w:rsid w:val="006D0834"/>
     <w:rsid w:val="006D25AE"/>
     <w:rsid w:val="006D33C1"/>
     <w:rsid w:val="006D33F1"/>
     <w:rsid w:val="006D38B1"/>
     <w:rsid w:val="006D39AA"/>
     <w:rsid w:val="006D4575"/>
     <w:rsid w:val="006D55BD"/>
     <w:rsid w:val="006D6653"/>
     <w:rsid w:val="006D6B1F"/>
     <w:rsid w:val="006D6C7B"/>
     <w:rsid w:val="006E0547"/>
     <w:rsid w:val="006E078F"/>
     <w:rsid w:val="006E10C1"/>
     <w:rsid w:val="006E40EE"/>
     <w:rsid w:val="006E4303"/>
     <w:rsid w:val="006E61A3"/>
     <w:rsid w:val="006E6AC5"/>
     <w:rsid w:val="006F0251"/>
     <w:rsid w:val="006F241E"/>
     <w:rsid w:val="006F4A5C"/>
     <w:rsid w:val="006F4F77"/>
     <w:rsid w:val="006F5692"/>
     <w:rsid w:val="00700D59"/>
     <w:rsid w:val="00700D88"/>
     <w:rsid w:val="00701D16"/>
     <w:rsid w:val="00703AE5"/>
     <w:rsid w:val="0070411F"/>
     <w:rsid w:val="0070510D"/>
     <w:rsid w:val="00705CCA"/>
     <w:rsid w:val="0070674A"/>
     <w:rsid w:val="00706D0B"/>
     <w:rsid w:val="00707148"/>
     <w:rsid w:val="00707993"/>
     <w:rsid w:val="00711379"/>
     <w:rsid w:val="007113AC"/>
     <w:rsid w:val="00712353"/>
     <w:rsid w:val="00712E75"/>
     <w:rsid w:val="007132E2"/>
     <w:rsid w:val="007141BD"/>
     <w:rsid w:val="00715ED4"/>
     <w:rsid w:val="007163F0"/>
     <w:rsid w:val="00716D3F"/>
     <w:rsid w:val="00717164"/>
     <w:rsid w:val="00717D95"/>
     <w:rsid w:val="00717DF5"/>
     <w:rsid w:val="00717F13"/>
     <w:rsid w:val="0072259D"/>
+    <w:rsid w:val="00725137"/>
     <w:rsid w:val="00726FFF"/>
     <w:rsid w:val="00727CA3"/>
     <w:rsid w:val="0073035F"/>
     <w:rsid w:val="007309B3"/>
     <w:rsid w:val="00731C7A"/>
     <w:rsid w:val="007323DE"/>
     <w:rsid w:val="00732721"/>
     <w:rsid w:val="00732C6D"/>
     <w:rsid w:val="00732C8E"/>
     <w:rsid w:val="00733424"/>
     <w:rsid w:val="00733B66"/>
     <w:rsid w:val="0073409C"/>
     <w:rsid w:val="00736456"/>
     <w:rsid w:val="00736F98"/>
     <w:rsid w:val="00737CA6"/>
     <w:rsid w:val="0074202B"/>
     <w:rsid w:val="007434F4"/>
     <w:rsid w:val="00744B40"/>
     <w:rsid w:val="0074500F"/>
     <w:rsid w:val="007453C7"/>
     <w:rsid w:val="00745636"/>
     <w:rsid w:val="0074568D"/>
     <w:rsid w:val="00745B5B"/>
     <w:rsid w:val="007461EA"/>
     <w:rsid w:val="007473B3"/>
     <w:rsid w:val="007474DF"/>
     <w:rsid w:val="00750B6D"/>
     <w:rsid w:val="00750C26"/>
     <w:rsid w:val="00751B76"/>
+    <w:rsid w:val="0075288C"/>
     <w:rsid w:val="0075354C"/>
     <w:rsid w:val="0075364E"/>
     <w:rsid w:val="00753B34"/>
     <w:rsid w:val="00754FDD"/>
     <w:rsid w:val="00755932"/>
     <w:rsid w:val="00755955"/>
     <w:rsid w:val="00755DCC"/>
     <w:rsid w:val="007577A0"/>
     <w:rsid w:val="00762544"/>
     <w:rsid w:val="007627E0"/>
     <w:rsid w:val="00762D2C"/>
     <w:rsid w:val="0077413A"/>
     <w:rsid w:val="00775083"/>
     <w:rsid w:val="00776CC8"/>
     <w:rsid w:val="00777434"/>
     <w:rsid w:val="00777522"/>
     <w:rsid w:val="00777885"/>
     <w:rsid w:val="00777E92"/>
     <w:rsid w:val="00777EA6"/>
     <w:rsid w:val="00780851"/>
     <w:rsid w:val="00780DE8"/>
     <w:rsid w:val="007829C5"/>
+    <w:rsid w:val="00782DC2"/>
     <w:rsid w:val="007834F7"/>
     <w:rsid w:val="00784305"/>
     <w:rsid w:val="00790656"/>
     <w:rsid w:val="007910EB"/>
     <w:rsid w:val="00791A1A"/>
     <w:rsid w:val="00791B75"/>
     <w:rsid w:val="00792044"/>
     <w:rsid w:val="007920AD"/>
     <w:rsid w:val="00792C6A"/>
     <w:rsid w:val="0079462D"/>
     <w:rsid w:val="007959C2"/>
     <w:rsid w:val="00796294"/>
     <w:rsid w:val="007968A3"/>
     <w:rsid w:val="007A0203"/>
     <w:rsid w:val="007A3A1A"/>
     <w:rsid w:val="007A3F7C"/>
     <w:rsid w:val="007A4CAC"/>
     <w:rsid w:val="007A714C"/>
     <w:rsid w:val="007A7619"/>
     <w:rsid w:val="007B0C24"/>
     <w:rsid w:val="007B0C57"/>
     <w:rsid w:val="007B214D"/>
     <w:rsid w:val="007B2B9C"/>
     <w:rsid w:val="007B4A6C"/>
     <w:rsid w:val="007B526B"/>
@@ -31851,328 +29609,343 @@
     <w:rsid w:val="007F4A9A"/>
     <w:rsid w:val="007F5F2E"/>
     <w:rsid w:val="007F5FA6"/>
     <w:rsid w:val="007F6AB3"/>
     <w:rsid w:val="007F6E75"/>
     <w:rsid w:val="007F7D0E"/>
     <w:rsid w:val="00801941"/>
     <w:rsid w:val="00802A0D"/>
     <w:rsid w:val="00802CB9"/>
     <w:rsid w:val="0080316A"/>
     <w:rsid w:val="0080360E"/>
     <w:rsid w:val="0080490F"/>
     <w:rsid w:val="00804C0C"/>
     <w:rsid w:val="00805F1A"/>
     <w:rsid w:val="00806C50"/>
     <w:rsid w:val="00807C21"/>
     <w:rsid w:val="00807CEF"/>
     <w:rsid w:val="00810E94"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00811B1F"/>
     <w:rsid w:val="0081216C"/>
     <w:rsid w:val="00812A2F"/>
     <w:rsid w:val="00813389"/>
     <w:rsid w:val="00814A59"/>
     <w:rsid w:val="00815B57"/>
+    <w:rsid w:val="00816DB5"/>
     <w:rsid w:val="00817191"/>
     <w:rsid w:val="008174FE"/>
     <w:rsid w:val="00820879"/>
     <w:rsid w:val="00820DE0"/>
     <w:rsid w:val="00821CF2"/>
     <w:rsid w:val="0082337D"/>
     <w:rsid w:val="008235F8"/>
+    <w:rsid w:val="00825526"/>
     <w:rsid w:val="00825812"/>
     <w:rsid w:val="00826551"/>
     <w:rsid w:val="00826C34"/>
     <w:rsid w:val="008279FF"/>
     <w:rsid w:val="00827BB9"/>
     <w:rsid w:val="0083003F"/>
     <w:rsid w:val="00831FC3"/>
     <w:rsid w:val="0083263C"/>
     <w:rsid w:val="00832700"/>
     <w:rsid w:val="00832EF4"/>
     <w:rsid w:val="008349ED"/>
     <w:rsid w:val="0083514D"/>
     <w:rsid w:val="00835DBF"/>
     <w:rsid w:val="00836A34"/>
     <w:rsid w:val="00837DDA"/>
     <w:rsid w:val="00840F73"/>
     <w:rsid w:val="00841231"/>
     <w:rsid w:val="00841727"/>
     <w:rsid w:val="00841B8C"/>
     <w:rsid w:val="008420B4"/>
     <w:rsid w:val="00842C49"/>
     <w:rsid w:val="00843A0C"/>
     <w:rsid w:val="008448D2"/>
     <w:rsid w:val="00844E45"/>
     <w:rsid w:val="00845487"/>
     <w:rsid w:val="00845B2A"/>
     <w:rsid w:val="008469CA"/>
     <w:rsid w:val="008477E3"/>
+    <w:rsid w:val="00850C98"/>
     <w:rsid w:val="008515BF"/>
     <w:rsid w:val="00853083"/>
     <w:rsid w:val="00854958"/>
     <w:rsid w:val="00854C7E"/>
     <w:rsid w:val="00855DBB"/>
     <w:rsid w:val="0085690A"/>
     <w:rsid w:val="00856B99"/>
     <w:rsid w:val="00856BD5"/>
     <w:rsid w:val="0086013D"/>
     <w:rsid w:val="00860D32"/>
     <w:rsid w:val="00861A69"/>
     <w:rsid w:val="00861B8A"/>
     <w:rsid w:val="00862F52"/>
     <w:rsid w:val="0086314B"/>
     <w:rsid w:val="00863510"/>
     <w:rsid w:val="00864263"/>
     <w:rsid w:val="008658C2"/>
     <w:rsid w:val="00865B6E"/>
     <w:rsid w:val="00866816"/>
     <w:rsid w:val="00870D56"/>
+    <w:rsid w:val="008718BE"/>
     <w:rsid w:val="008722EF"/>
     <w:rsid w:val="00873154"/>
     <w:rsid w:val="008763B5"/>
     <w:rsid w:val="008767E0"/>
     <w:rsid w:val="00876906"/>
     <w:rsid w:val="00880EA2"/>
     <w:rsid w:val="00881A56"/>
+    <w:rsid w:val="00882241"/>
     <w:rsid w:val="00883788"/>
     <w:rsid w:val="00883900"/>
     <w:rsid w:val="00883B41"/>
     <w:rsid w:val="008859AF"/>
     <w:rsid w:val="00886277"/>
     <w:rsid w:val="00886917"/>
     <w:rsid w:val="0089159E"/>
     <w:rsid w:val="00891798"/>
     <w:rsid w:val="00891E0F"/>
     <w:rsid w:val="00891FB3"/>
     <w:rsid w:val="008923F1"/>
     <w:rsid w:val="00895777"/>
     <w:rsid w:val="0089737E"/>
     <w:rsid w:val="00897851"/>
     <w:rsid w:val="00897969"/>
     <w:rsid w:val="00897FF7"/>
     <w:rsid w:val="008A0666"/>
     <w:rsid w:val="008A1DC0"/>
     <w:rsid w:val="008A36EC"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A5196"/>
     <w:rsid w:val="008A55A8"/>
     <w:rsid w:val="008A63DE"/>
     <w:rsid w:val="008A63E5"/>
     <w:rsid w:val="008A7903"/>
     <w:rsid w:val="008A7AEB"/>
     <w:rsid w:val="008A7BDD"/>
     <w:rsid w:val="008B0B2D"/>
     <w:rsid w:val="008B3CFF"/>
     <w:rsid w:val="008B73E1"/>
     <w:rsid w:val="008C03B0"/>
     <w:rsid w:val="008C09AA"/>
     <w:rsid w:val="008C105D"/>
+    <w:rsid w:val="008C263F"/>
     <w:rsid w:val="008C2A61"/>
     <w:rsid w:val="008C381F"/>
     <w:rsid w:val="008C3E05"/>
     <w:rsid w:val="008C5A37"/>
     <w:rsid w:val="008C70B1"/>
     <w:rsid w:val="008C76D3"/>
+    <w:rsid w:val="008D0096"/>
     <w:rsid w:val="008D0C54"/>
     <w:rsid w:val="008D2296"/>
     <w:rsid w:val="008D3F8C"/>
     <w:rsid w:val="008D449E"/>
     <w:rsid w:val="008D650D"/>
     <w:rsid w:val="008E078F"/>
     <w:rsid w:val="008E0824"/>
     <w:rsid w:val="008E093A"/>
     <w:rsid w:val="008E1629"/>
     <w:rsid w:val="008E1BB9"/>
     <w:rsid w:val="008E2691"/>
     <w:rsid w:val="008E4028"/>
     <w:rsid w:val="008E5142"/>
     <w:rsid w:val="008E59A7"/>
     <w:rsid w:val="008E5C84"/>
     <w:rsid w:val="008E6391"/>
     <w:rsid w:val="008E7894"/>
     <w:rsid w:val="008F0BBD"/>
     <w:rsid w:val="008F13D6"/>
     <w:rsid w:val="008F1B53"/>
     <w:rsid w:val="008F333B"/>
     <w:rsid w:val="008F43BD"/>
     <w:rsid w:val="008F48D6"/>
     <w:rsid w:val="008F5E7B"/>
     <w:rsid w:val="008F6284"/>
     <w:rsid w:val="008F6795"/>
     <w:rsid w:val="008F75D6"/>
     <w:rsid w:val="00900927"/>
     <w:rsid w:val="00900F57"/>
     <w:rsid w:val="009013C3"/>
     <w:rsid w:val="00901C46"/>
     <w:rsid w:val="00902513"/>
     <w:rsid w:val="00903127"/>
     <w:rsid w:val="009032AD"/>
     <w:rsid w:val="0090472C"/>
     <w:rsid w:val="00904D41"/>
     <w:rsid w:val="00904EAC"/>
     <w:rsid w:val="00905B5C"/>
     <w:rsid w:val="00905D01"/>
+    <w:rsid w:val="009065DE"/>
     <w:rsid w:val="00907592"/>
     <w:rsid w:val="00910BD3"/>
     <w:rsid w:val="00910FE2"/>
     <w:rsid w:val="00916021"/>
+    <w:rsid w:val="00916767"/>
     <w:rsid w:val="0092077A"/>
     <w:rsid w:val="00920862"/>
     <w:rsid w:val="00920A15"/>
     <w:rsid w:val="00921266"/>
     <w:rsid w:val="00921587"/>
     <w:rsid w:val="00921C75"/>
     <w:rsid w:val="009227DD"/>
     <w:rsid w:val="00923318"/>
     <w:rsid w:val="009240DB"/>
     <w:rsid w:val="00927240"/>
     <w:rsid w:val="009273E4"/>
     <w:rsid w:val="00932767"/>
     <w:rsid w:val="00933DB4"/>
     <w:rsid w:val="00934358"/>
     <w:rsid w:val="00934546"/>
     <w:rsid w:val="00934628"/>
     <w:rsid w:val="00936344"/>
     <w:rsid w:val="00936F2A"/>
     <w:rsid w:val="00936FC0"/>
     <w:rsid w:val="00937A4F"/>
     <w:rsid w:val="00940918"/>
     <w:rsid w:val="00941660"/>
     <w:rsid w:val="00947E0C"/>
     <w:rsid w:val="009507B3"/>
     <w:rsid w:val="00950BFB"/>
     <w:rsid w:val="00951ABC"/>
     <w:rsid w:val="00952AFB"/>
+    <w:rsid w:val="009531AC"/>
     <w:rsid w:val="00955CFD"/>
     <w:rsid w:val="00956AE8"/>
     <w:rsid w:val="00956D27"/>
     <w:rsid w:val="0095701C"/>
     <w:rsid w:val="00957771"/>
+    <w:rsid w:val="00961240"/>
     <w:rsid w:val="0096173C"/>
     <w:rsid w:val="00961B6F"/>
+    <w:rsid w:val="009626FB"/>
     <w:rsid w:val="0096610A"/>
     <w:rsid w:val="00966F4D"/>
     <w:rsid w:val="00971D33"/>
     <w:rsid w:val="00975DE0"/>
     <w:rsid w:val="00976051"/>
     <w:rsid w:val="0097685C"/>
     <w:rsid w:val="00976AD9"/>
     <w:rsid w:val="00976CBC"/>
     <w:rsid w:val="00980094"/>
     <w:rsid w:val="00981441"/>
     <w:rsid w:val="009833B4"/>
     <w:rsid w:val="00983BAE"/>
     <w:rsid w:val="00985483"/>
     <w:rsid w:val="00985C08"/>
     <w:rsid w:val="0098641A"/>
     <w:rsid w:val="009910F2"/>
     <w:rsid w:val="009916DF"/>
     <w:rsid w:val="00991B48"/>
     <w:rsid w:val="00991CE0"/>
     <w:rsid w:val="009921F0"/>
     <w:rsid w:val="00992B93"/>
     <w:rsid w:val="00993688"/>
     <w:rsid w:val="009936CD"/>
     <w:rsid w:val="00995DF2"/>
     <w:rsid w:val="00996424"/>
     <w:rsid w:val="00997DC3"/>
     <w:rsid w:val="009A0436"/>
     <w:rsid w:val="009A073C"/>
     <w:rsid w:val="009A0E34"/>
     <w:rsid w:val="009A1259"/>
     <w:rsid w:val="009A313B"/>
     <w:rsid w:val="009A6BB6"/>
     <w:rsid w:val="009A7540"/>
     <w:rsid w:val="009B03E9"/>
     <w:rsid w:val="009B042C"/>
     <w:rsid w:val="009B2AB1"/>
     <w:rsid w:val="009B2D7B"/>
+    <w:rsid w:val="009B30D4"/>
     <w:rsid w:val="009B35E9"/>
     <w:rsid w:val="009B39D8"/>
     <w:rsid w:val="009B3EA1"/>
     <w:rsid w:val="009B4722"/>
     <w:rsid w:val="009B4E0E"/>
     <w:rsid w:val="009B59C3"/>
     <w:rsid w:val="009B60C2"/>
     <w:rsid w:val="009B6225"/>
     <w:rsid w:val="009B6806"/>
     <w:rsid w:val="009B7670"/>
     <w:rsid w:val="009C3CD9"/>
     <w:rsid w:val="009C3F40"/>
     <w:rsid w:val="009C5374"/>
     <w:rsid w:val="009C5DDE"/>
     <w:rsid w:val="009C5EE2"/>
     <w:rsid w:val="009C69BC"/>
     <w:rsid w:val="009C7472"/>
     <w:rsid w:val="009C7DAD"/>
     <w:rsid w:val="009D06F8"/>
     <w:rsid w:val="009D0990"/>
     <w:rsid w:val="009D1FEF"/>
     <w:rsid w:val="009D22F9"/>
     <w:rsid w:val="009D2B28"/>
     <w:rsid w:val="009D3056"/>
     <w:rsid w:val="009D364B"/>
     <w:rsid w:val="009D48AF"/>
     <w:rsid w:val="009D4A30"/>
     <w:rsid w:val="009D533E"/>
     <w:rsid w:val="009D6880"/>
     <w:rsid w:val="009D6B6C"/>
     <w:rsid w:val="009D7B4B"/>
     <w:rsid w:val="009E069F"/>
     <w:rsid w:val="009E1246"/>
     <w:rsid w:val="009E12DC"/>
     <w:rsid w:val="009E1BFF"/>
+    <w:rsid w:val="009E32F3"/>
     <w:rsid w:val="009E344E"/>
     <w:rsid w:val="009E3525"/>
     <w:rsid w:val="009E438F"/>
     <w:rsid w:val="009E62EA"/>
     <w:rsid w:val="009E6AED"/>
     <w:rsid w:val="009F0DD9"/>
     <w:rsid w:val="009F0DED"/>
     <w:rsid w:val="009F1C53"/>
     <w:rsid w:val="009F2D72"/>
     <w:rsid w:val="009F3D48"/>
     <w:rsid w:val="009F45D2"/>
     <w:rsid w:val="009F49EE"/>
     <w:rsid w:val="009F4D35"/>
     <w:rsid w:val="009F5A68"/>
     <w:rsid w:val="009F629B"/>
     <w:rsid w:val="009F6BD9"/>
     <w:rsid w:val="009F78AC"/>
     <w:rsid w:val="00A00859"/>
     <w:rsid w:val="00A00A88"/>
     <w:rsid w:val="00A00CF2"/>
     <w:rsid w:val="00A0134D"/>
     <w:rsid w:val="00A0179C"/>
     <w:rsid w:val="00A02996"/>
     <w:rsid w:val="00A02A24"/>
     <w:rsid w:val="00A0306E"/>
     <w:rsid w:val="00A0666C"/>
     <w:rsid w:val="00A06E08"/>
     <w:rsid w:val="00A071BC"/>
+    <w:rsid w:val="00A07F73"/>
     <w:rsid w:val="00A166FA"/>
     <w:rsid w:val="00A16C64"/>
     <w:rsid w:val="00A1773E"/>
     <w:rsid w:val="00A17D38"/>
     <w:rsid w:val="00A207E3"/>
     <w:rsid w:val="00A20848"/>
     <w:rsid w:val="00A20B70"/>
     <w:rsid w:val="00A2101B"/>
     <w:rsid w:val="00A2222A"/>
     <w:rsid w:val="00A2307E"/>
     <w:rsid w:val="00A250D7"/>
     <w:rsid w:val="00A25951"/>
     <w:rsid w:val="00A25B04"/>
     <w:rsid w:val="00A26489"/>
     <w:rsid w:val="00A268A0"/>
     <w:rsid w:val="00A26F5D"/>
     <w:rsid w:val="00A27769"/>
     <w:rsid w:val="00A27B67"/>
     <w:rsid w:val="00A302B7"/>
     <w:rsid w:val="00A30A84"/>
     <w:rsid w:val="00A31AB9"/>
     <w:rsid w:val="00A31E32"/>
     <w:rsid w:val="00A336FD"/>
     <w:rsid w:val="00A33A71"/>
     <w:rsid w:val="00A33E7A"/>
@@ -32217,224 +29990,234 @@
     <w:rsid w:val="00A61E49"/>
     <w:rsid w:val="00A61F68"/>
     <w:rsid w:val="00A62B40"/>
     <w:rsid w:val="00A62C2A"/>
     <w:rsid w:val="00A632EE"/>
     <w:rsid w:val="00A63C9D"/>
     <w:rsid w:val="00A64C8E"/>
     <w:rsid w:val="00A6633F"/>
     <w:rsid w:val="00A66E13"/>
     <w:rsid w:val="00A67616"/>
     <w:rsid w:val="00A67ADE"/>
     <w:rsid w:val="00A708CB"/>
     <w:rsid w:val="00A71143"/>
     <w:rsid w:val="00A7150D"/>
     <w:rsid w:val="00A7180C"/>
     <w:rsid w:val="00A728A6"/>
     <w:rsid w:val="00A72AB4"/>
     <w:rsid w:val="00A7478C"/>
     <w:rsid w:val="00A75F13"/>
     <w:rsid w:val="00A76592"/>
     <w:rsid w:val="00A76798"/>
     <w:rsid w:val="00A8012E"/>
     <w:rsid w:val="00A80F18"/>
     <w:rsid w:val="00A84754"/>
     <w:rsid w:val="00A85100"/>
-    <w:rsid w:val="00A853C8"/>
     <w:rsid w:val="00A85B46"/>
     <w:rsid w:val="00A85D58"/>
     <w:rsid w:val="00A91896"/>
     <w:rsid w:val="00A9210B"/>
     <w:rsid w:val="00A93267"/>
     <w:rsid w:val="00A93328"/>
     <w:rsid w:val="00A95144"/>
     <w:rsid w:val="00A9570D"/>
     <w:rsid w:val="00A96BD3"/>
     <w:rsid w:val="00AA2842"/>
     <w:rsid w:val="00AA49D0"/>
     <w:rsid w:val="00AA604C"/>
     <w:rsid w:val="00AA795B"/>
     <w:rsid w:val="00AA7FDB"/>
     <w:rsid w:val="00AB155A"/>
     <w:rsid w:val="00AB28C3"/>
     <w:rsid w:val="00AB3B81"/>
     <w:rsid w:val="00AB429D"/>
     <w:rsid w:val="00AB49F4"/>
     <w:rsid w:val="00AB678C"/>
     <w:rsid w:val="00AB7166"/>
     <w:rsid w:val="00AB740B"/>
     <w:rsid w:val="00AC0223"/>
     <w:rsid w:val="00AC03E4"/>
     <w:rsid w:val="00AC0982"/>
     <w:rsid w:val="00AC0C54"/>
     <w:rsid w:val="00AC30F1"/>
     <w:rsid w:val="00AC3164"/>
     <w:rsid w:val="00AC3838"/>
     <w:rsid w:val="00AC3EC7"/>
+    <w:rsid w:val="00AC451B"/>
     <w:rsid w:val="00AC5F5F"/>
     <w:rsid w:val="00AC606F"/>
     <w:rsid w:val="00AD061B"/>
     <w:rsid w:val="00AD146F"/>
     <w:rsid w:val="00AD1F94"/>
     <w:rsid w:val="00AD34E5"/>
     <w:rsid w:val="00AD4907"/>
     <w:rsid w:val="00AD5B4B"/>
     <w:rsid w:val="00AE0101"/>
+    <w:rsid w:val="00AE1348"/>
     <w:rsid w:val="00AE1C35"/>
     <w:rsid w:val="00AE1E35"/>
     <w:rsid w:val="00AE1EC0"/>
     <w:rsid w:val="00AE2F63"/>
     <w:rsid w:val="00AE2FA4"/>
     <w:rsid w:val="00AE33FC"/>
     <w:rsid w:val="00AE44DB"/>
     <w:rsid w:val="00AE4CE3"/>
     <w:rsid w:val="00AE4F60"/>
     <w:rsid w:val="00AE5690"/>
     <w:rsid w:val="00AE5711"/>
     <w:rsid w:val="00AE58CF"/>
     <w:rsid w:val="00AE6D2B"/>
     <w:rsid w:val="00AE791C"/>
     <w:rsid w:val="00AE7EF4"/>
     <w:rsid w:val="00AF0796"/>
     <w:rsid w:val="00AF0CFA"/>
     <w:rsid w:val="00AF0D9F"/>
     <w:rsid w:val="00AF1951"/>
     <w:rsid w:val="00AF1A6F"/>
     <w:rsid w:val="00AF1EF9"/>
     <w:rsid w:val="00AF2A68"/>
     <w:rsid w:val="00AF3143"/>
     <w:rsid w:val="00AF380C"/>
     <w:rsid w:val="00AF46B8"/>
     <w:rsid w:val="00AF4B38"/>
     <w:rsid w:val="00AF562C"/>
     <w:rsid w:val="00AF6091"/>
     <w:rsid w:val="00AF6C67"/>
     <w:rsid w:val="00AF7725"/>
     <w:rsid w:val="00B00200"/>
     <w:rsid w:val="00B0056B"/>
     <w:rsid w:val="00B00F4C"/>
     <w:rsid w:val="00B014B2"/>
     <w:rsid w:val="00B01737"/>
     <w:rsid w:val="00B02EE3"/>
     <w:rsid w:val="00B03006"/>
     <w:rsid w:val="00B04FA9"/>
     <w:rsid w:val="00B05309"/>
     <w:rsid w:val="00B101C6"/>
     <w:rsid w:val="00B114C8"/>
     <w:rsid w:val="00B13205"/>
+    <w:rsid w:val="00B1518A"/>
     <w:rsid w:val="00B15C97"/>
     <w:rsid w:val="00B17602"/>
     <w:rsid w:val="00B1763B"/>
     <w:rsid w:val="00B17C71"/>
     <w:rsid w:val="00B21B0D"/>
     <w:rsid w:val="00B21D59"/>
     <w:rsid w:val="00B2404E"/>
     <w:rsid w:val="00B241B3"/>
     <w:rsid w:val="00B24BD2"/>
     <w:rsid w:val="00B25531"/>
     <w:rsid w:val="00B26264"/>
     <w:rsid w:val="00B26702"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B27963"/>
     <w:rsid w:val="00B31193"/>
     <w:rsid w:val="00B31C90"/>
     <w:rsid w:val="00B327EB"/>
     <w:rsid w:val="00B328DC"/>
     <w:rsid w:val="00B34DD5"/>
     <w:rsid w:val="00B3583F"/>
     <w:rsid w:val="00B360DF"/>
     <w:rsid w:val="00B363F1"/>
     <w:rsid w:val="00B427E0"/>
     <w:rsid w:val="00B42C5A"/>
     <w:rsid w:val="00B437F1"/>
     <w:rsid w:val="00B43E3A"/>
     <w:rsid w:val="00B44445"/>
     <w:rsid w:val="00B45C9C"/>
     <w:rsid w:val="00B463BF"/>
+    <w:rsid w:val="00B465E1"/>
     <w:rsid w:val="00B46E0E"/>
+    <w:rsid w:val="00B5063C"/>
     <w:rsid w:val="00B5103A"/>
     <w:rsid w:val="00B512A8"/>
     <w:rsid w:val="00B535C0"/>
     <w:rsid w:val="00B54C91"/>
     <w:rsid w:val="00B54DCC"/>
     <w:rsid w:val="00B55139"/>
+    <w:rsid w:val="00B55539"/>
     <w:rsid w:val="00B556E7"/>
     <w:rsid w:val="00B558B1"/>
     <w:rsid w:val="00B56F77"/>
     <w:rsid w:val="00B616C4"/>
     <w:rsid w:val="00B618AE"/>
     <w:rsid w:val="00B62A8C"/>
     <w:rsid w:val="00B62A8F"/>
     <w:rsid w:val="00B63E92"/>
     <w:rsid w:val="00B6476C"/>
     <w:rsid w:val="00B64F5C"/>
     <w:rsid w:val="00B657A3"/>
     <w:rsid w:val="00B657F3"/>
     <w:rsid w:val="00B66638"/>
     <w:rsid w:val="00B66F8F"/>
     <w:rsid w:val="00B67030"/>
     <w:rsid w:val="00B726B0"/>
     <w:rsid w:val="00B74267"/>
     <w:rsid w:val="00B74AC7"/>
     <w:rsid w:val="00B74B52"/>
     <w:rsid w:val="00B74BF2"/>
     <w:rsid w:val="00B750B7"/>
     <w:rsid w:val="00B750F7"/>
     <w:rsid w:val="00B75299"/>
     <w:rsid w:val="00B75499"/>
+    <w:rsid w:val="00B77DC0"/>
     <w:rsid w:val="00B8079A"/>
     <w:rsid w:val="00B80814"/>
     <w:rsid w:val="00B80B97"/>
     <w:rsid w:val="00B81394"/>
+    <w:rsid w:val="00B817D8"/>
     <w:rsid w:val="00B830B0"/>
+    <w:rsid w:val="00B83972"/>
     <w:rsid w:val="00B83C06"/>
     <w:rsid w:val="00B83D37"/>
     <w:rsid w:val="00B861F1"/>
     <w:rsid w:val="00B8781E"/>
     <w:rsid w:val="00B903D0"/>
     <w:rsid w:val="00B91283"/>
     <w:rsid w:val="00B94C3C"/>
     <w:rsid w:val="00B94FA3"/>
     <w:rsid w:val="00B9584D"/>
     <w:rsid w:val="00B970BE"/>
     <w:rsid w:val="00B972E8"/>
     <w:rsid w:val="00BA0877"/>
+    <w:rsid w:val="00BA17B5"/>
     <w:rsid w:val="00BA252A"/>
     <w:rsid w:val="00BA329A"/>
     <w:rsid w:val="00BA3E15"/>
     <w:rsid w:val="00BA4D97"/>
     <w:rsid w:val="00BA5070"/>
     <w:rsid w:val="00BA541B"/>
     <w:rsid w:val="00BA588E"/>
     <w:rsid w:val="00BA63D8"/>
     <w:rsid w:val="00BA731A"/>
     <w:rsid w:val="00BA76A5"/>
     <w:rsid w:val="00BA7E2D"/>
     <w:rsid w:val="00BB1E92"/>
     <w:rsid w:val="00BB1FAC"/>
     <w:rsid w:val="00BB39DD"/>
     <w:rsid w:val="00BB439C"/>
+    <w:rsid w:val="00BB6D59"/>
     <w:rsid w:val="00BB6DC3"/>
     <w:rsid w:val="00BB7BCD"/>
     <w:rsid w:val="00BB7E1E"/>
     <w:rsid w:val="00BC14F5"/>
     <w:rsid w:val="00BC1CF0"/>
     <w:rsid w:val="00BC1E01"/>
     <w:rsid w:val="00BC29A8"/>
     <w:rsid w:val="00BC2EB0"/>
     <w:rsid w:val="00BC3C3F"/>
     <w:rsid w:val="00BC3CA9"/>
     <w:rsid w:val="00BC4874"/>
     <w:rsid w:val="00BC4B10"/>
     <w:rsid w:val="00BC4E77"/>
     <w:rsid w:val="00BC6961"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC7EF6"/>
     <w:rsid w:val="00BD06FB"/>
     <w:rsid w:val="00BD123F"/>
     <w:rsid w:val="00BD2031"/>
     <w:rsid w:val="00BD2B2F"/>
     <w:rsid w:val="00BD3AD6"/>
     <w:rsid w:val="00BD3B67"/>
     <w:rsid w:val="00BD3DBF"/>
     <w:rsid w:val="00BD3DFA"/>
     <w:rsid w:val="00BD40C2"/>
@@ -32451,101 +30234,104 @@
     <w:rsid w:val="00BE701A"/>
     <w:rsid w:val="00BF12B6"/>
     <w:rsid w:val="00BF142E"/>
     <w:rsid w:val="00BF1446"/>
     <w:rsid w:val="00BF1AB9"/>
     <w:rsid w:val="00BF2171"/>
     <w:rsid w:val="00BF37F7"/>
     <w:rsid w:val="00BF4435"/>
     <w:rsid w:val="00BF465D"/>
     <w:rsid w:val="00BF5BA3"/>
     <w:rsid w:val="00BF6C98"/>
     <w:rsid w:val="00BF6EE7"/>
     <w:rsid w:val="00BF7A08"/>
     <w:rsid w:val="00BF7FA8"/>
     <w:rsid w:val="00C00271"/>
     <w:rsid w:val="00C00FA0"/>
     <w:rsid w:val="00C013CE"/>
     <w:rsid w:val="00C01667"/>
     <w:rsid w:val="00C0172F"/>
     <w:rsid w:val="00C07E81"/>
     <w:rsid w:val="00C10EA3"/>
     <w:rsid w:val="00C11EDA"/>
     <w:rsid w:val="00C121EF"/>
     <w:rsid w:val="00C12B8C"/>
     <w:rsid w:val="00C130D3"/>
+    <w:rsid w:val="00C133A1"/>
     <w:rsid w:val="00C13C23"/>
     <w:rsid w:val="00C13D74"/>
     <w:rsid w:val="00C15A75"/>
     <w:rsid w:val="00C160E9"/>
     <w:rsid w:val="00C171B6"/>
     <w:rsid w:val="00C1741F"/>
     <w:rsid w:val="00C2057C"/>
     <w:rsid w:val="00C20C20"/>
     <w:rsid w:val="00C21832"/>
     <w:rsid w:val="00C21E4C"/>
     <w:rsid w:val="00C233CF"/>
     <w:rsid w:val="00C23A37"/>
     <w:rsid w:val="00C23C85"/>
     <w:rsid w:val="00C2408B"/>
     <w:rsid w:val="00C247D4"/>
     <w:rsid w:val="00C24DDF"/>
     <w:rsid w:val="00C27B18"/>
     <w:rsid w:val="00C31951"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C34D54"/>
     <w:rsid w:val="00C34D63"/>
     <w:rsid w:val="00C355AB"/>
     <w:rsid w:val="00C35F09"/>
     <w:rsid w:val="00C367DB"/>
     <w:rsid w:val="00C3697C"/>
     <w:rsid w:val="00C37740"/>
     <w:rsid w:val="00C37D98"/>
     <w:rsid w:val="00C40627"/>
     <w:rsid w:val="00C40CA8"/>
     <w:rsid w:val="00C40F33"/>
     <w:rsid w:val="00C41072"/>
     <w:rsid w:val="00C4160D"/>
     <w:rsid w:val="00C41BD7"/>
     <w:rsid w:val="00C42079"/>
     <w:rsid w:val="00C42C4A"/>
     <w:rsid w:val="00C4327C"/>
     <w:rsid w:val="00C43BAC"/>
     <w:rsid w:val="00C44768"/>
+    <w:rsid w:val="00C44956"/>
     <w:rsid w:val="00C450D1"/>
     <w:rsid w:val="00C46DA7"/>
     <w:rsid w:val="00C525F7"/>
     <w:rsid w:val="00C53861"/>
     <w:rsid w:val="00C53CEF"/>
     <w:rsid w:val="00C542FE"/>
     <w:rsid w:val="00C5499F"/>
     <w:rsid w:val="00C559D8"/>
     <w:rsid w:val="00C56928"/>
     <w:rsid w:val="00C5766E"/>
     <w:rsid w:val="00C57E22"/>
     <w:rsid w:val="00C57E28"/>
     <w:rsid w:val="00C6001C"/>
+    <w:rsid w:val="00C60FC9"/>
     <w:rsid w:val="00C61B1F"/>
     <w:rsid w:val="00C63136"/>
     <w:rsid w:val="00C6388B"/>
     <w:rsid w:val="00C64FFB"/>
     <w:rsid w:val="00C67867"/>
     <w:rsid w:val="00C7002F"/>
     <w:rsid w:val="00C70626"/>
     <w:rsid w:val="00C70B18"/>
     <w:rsid w:val="00C70B7D"/>
     <w:rsid w:val="00C70F06"/>
     <w:rsid w:val="00C7186D"/>
     <w:rsid w:val="00C71F32"/>
     <w:rsid w:val="00C7331B"/>
     <w:rsid w:val="00C73C6A"/>
     <w:rsid w:val="00C7614D"/>
     <w:rsid w:val="00C76726"/>
     <w:rsid w:val="00C80454"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00C80D2C"/>
     <w:rsid w:val="00C81259"/>
     <w:rsid w:val="00C816C1"/>
     <w:rsid w:val="00C81741"/>
     <w:rsid w:val="00C82895"/>
     <w:rsid w:val="00C82B8E"/>
     <w:rsid w:val="00C83223"/>
@@ -32589,50 +30375,51 @@
     <w:rsid w:val="00CC34E5"/>
     <w:rsid w:val="00CC3707"/>
     <w:rsid w:val="00CC4C03"/>
     <w:rsid w:val="00CC5E05"/>
     <w:rsid w:val="00CC5FC5"/>
     <w:rsid w:val="00CC64D5"/>
     <w:rsid w:val="00CC672E"/>
     <w:rsid w:val="00CC7005"/>
     <w:rsid w:val="00CD2B33"/>
     <w:rsid w:val="00CD3175"/>
     <w:rsid w:val="00CD663D"/>
     <w:rsid w:val="00CD66BC"/>
     <w:rsid w:val="00CD6EAE"/>
     <w:rsid w:val="00CD74E2"/>
     <w:rsid w:val="00CE022C"/>
     <w:rsid w:val="00CE0377"/>
     <w:rsid w:val="00CE0E3D"/>
     <w:rsid w:val="00CE119B"/>
     <w:rsid w:val="00CE11EF"/>
     <w:rsid w:val="00CE1631"/>
     <w:rsid w:val="00CE4960"/>
     <w:rsid w:val="00CE6739"/>
     <w:rsid w:val="00CE6DB6"/>
     <w:rsid w:val="00CE6E86"/>
     <w:rsid w:val="00CE777D"/>
+    <w:rsid w:val="00CE79C5"/>
     <w:rsid w:val="00CE7B1C"/>
     <w:rsid w:val="00CE7B8A"/>
     <w:rsid w:val="00CF07EE"/>
     <w:rsid w:val="00CF0D95"/>
     <w:rsid w:val="00CF130F"/>
     <w:rsid w:val="00CF176F"/>
     <w:rsid w:val="00CF1823"/>
     <w:rsid w:val="00CF2213"/>
     <w:rsid w:val="00CF2F0A"/>
     <w:rsid w:val="00CF4294"/>
     <w:rsid w:val="00CF46BC"/>
     <w:rsid w:val="00CF5348"/>
     <w:rsid w:val="00CF6088"/>
     <w:rsid w:val="00CF63CE"/>
     <w:rsid w:val="00CF6944"/>
     <w:rsid w:val="00D024FD"/>
     <w:rsid w:val="00D03D6D"/>
     <w:rsid w:val="00D0631C"/>
     <w:rsid w:val="00D066E7"/>
     <w:rsid w:val="00D07083"/>
     <w:rsid w:val="00D078DA"/>
     <w:rsid w:val="00D10C3C"/>
     <w:rsid w:val="00D12179"/>
     <w:rsid w:val="00D13018"/>
     <w:rsid w:val="00D1413C"/>
@@ -32650,67 +30437,69 @@
     <w:rsid w:val="00D24575"/>
     <w:rsid w:val="00D25174"/>
     <w:rsid w:val="00D26AB2"/>
     <w:rsid w:val="00D26D13"/>
     <w:rsid w:val="00D27B70"/>
     <w:rsid w:val="00D27FAD"/>
     <w:rsid w:val="00D316B7"/>
     <w:rsid w:val="00D32336"/>
     <w:rsid w:val="00D323DA"/>
     <w:rsid w:val="00D32414"/>
     <w:rsid w:val="00D32673"/>
     <w:rsid w:val="00D3322D"/>
     <w:rsid w:val="00D33BEE"/>
     <w:rsid w:val="00D352AB"/>
     <w:rsid w:val="00D36525"/>
     <w:rsid w:val="00D36554"/>
     <w:rsid w:val="00D36B41"/>
     <w:rsid w:val="00D37692"/>
     <w:rsid w:val="00D37AF7"/>
     <w:rsid w:val="00D407DE"/>
     <w:rsid w:val="00D40B73"/>
     <w:rsid w:val="00D4167E"/>
     <w:rsid w:val="00D433F1"/>
     <w:rsid w:val="00D43C7F"/>
     <w:rsid w:val="00D45D3F"/>
+    <w:rsid w:val="00D46195"/>
     <w:rsid w:val="00D47003"/>
     <w:rsid w:val="00D47BE7"/>
     <w:rsid w:val="00D50084"/>
     <w:rsid w:val="00D5192E"/>
     <w:rsid w:val="00D52177"/>
     <w:rsid w:val="00D54C6D"/>
     <w:rsid w:val="00D5586F"/>
     <w:rsid w:val="00D55A22"/>
     <w:rsid w:val="00D6077F"/>
     <w:rsid w:val="00D60AE6"/>
     <w:rsid w:val="00D6187B"/>
     <w:rsid w:val="00D619DB"/>
     <w:rsid w:val="00D63352"/>
     <w:rsid w:val="00D63D3C"/>
     <w:rsid w:val="00D6562A"/>
     <w:rsid w:val="00D65C88"/>
     <w:rsid w:val="00D65D24"/>
+    <w:rsid w:val="00D65E25"/>
     <w:rsid w:val="00D67BE3"/>
     <w:rsid w:val="00D701DA"/>
     <w:rsid w:val="00D71C6E"/>
     <w:rsid w:val="00D7404F"/>
     <w:rsid w:val="00D74F5E"/>
     <w:rsid w:val="00D766DA"/>
     <w:rsid w:val="00D76730"/>
     <w:rsid w:val="00D8047D"/>
     <w:rsid w:val="00D814A2"/>
     <w:rsid w:val="00D816DB"/>
     <w:rsid w:val="00D82C3E"/>
     <w:rsid w:val="00D831B0"/>
     <w:rsid w:val="00D846E4"/>
     <w:rsid w:val="00D84988"/>
     <w:rsid w:val="00D84D8E"/>
     <w:rsid w:val="00D85AE0"/>
     <w:rsid w:val="00D86237"/>
     <w:rsid w:val="00D86329"/>
     <w:rsid w:val="00D864C7"/>
     <w:rsid w:val="00D864FB"/>
     <w:rsid w:val="00D8673F"/>
     <w:rsid w:val="00D9222F"/>
     <w:rsid w:val="00D92501"/>
     <w:rsid w:val="00D927B6"/>
     <w:rsid w:val="00D9326C"/>
@@ -32737,50 +30526,51 @@
     <w:rsid w:val="00DC72C3"/>
     <w:rsid w:val="00DD3C01"/>
     <w:rsid w:val="00DD4357"/>
     <w:rsid w:val="00DD4D1F"/>
     <w:rsid w:val="00DD79C3"/>
     <w:rsid w:val="00DE0D8D"/>
     <w:rsid w:val="00DE18CC"/>
     <w:rsid w:val="00DE1E9C"/>
     <w:rsid w:val="00DE3122"/>
     <w:rsid w:val="00DE327F"/>
     <w:rsid w:val="00DE347F"/>
     <w:rsid w:val="00DE3A94"/>
     <w:rsid w:val="00DE3E1D"/>
     <w:rsid w:val="00DE4407"/>
     <w:rsid w:val="00DE47CF"/>
     <w:rsid w:val="00DE54DC"/>
     <w:rsid w:val="00DE6AC9"/>
     <w:rsid w:val="00DE7001"/>
     <w:rsid w:val="00DE74B3"/>
     <w:rsid w:val="00DF0A72"/>
     <w:rsid w:val="00DF0B38"/>
     <w:rsid w:val="00DF2946"/>
     <w:rsid w:val="00DF3EE5"/>
     <w:rsid w:val="00DF4BF9"/>
     <w:rsid w:val="00DF764F"/>
+    <w:rsid w:val="00DF783F"/>
     <w:rsid w:val="00E00088"/>
     <w:rsid w:val="00E013E9"/>
     <w:rsid w:val="00E0152E"/>
     <w:rsid w:val="00E022F2"/>
     <w:rsid w:val="00E026F3"/>
     <w:rsid w:val="00E02AED"/>
     <w:rsid w:val="00E02E95"/>
     <w:rsid w:val="00E04E5C"/>
     <w:rsid w:val="00E0552E"/>
     <w:rsid w:val="00E06585"/>
     <w:rsid w:val="00E06633"/>
     <w:rsid w:val="00E06E51"/>
     <w:rsid w:val="00E07774"/>
     <w:rsid w:val="00E10A01"/>
     <w:rsid w:val="00E11AF2"/>
     <w:rsid w:val="00E11E24"/>
     <w:rsid w:val="00E12776"/>
     <w:rsid w:val="00E12D5F"/>
     <w:rsid w:val="00E12F31"/>
     <w:rsid w:val="00E13615"/>
     <w:rsid w:val="00E165CD"/>
     <w:rsid w:val="00E213DD"/>
     <w:rsid w:val="00E21595"/>
     <w:rsid w:val="00E2206B"/>
     <w:rsid w:val="00E23A22"/>
@@ -32812,218 +30602,230 @@
     <w:rsid w:val="00E50D4C"/>
     <w:rsid w:val="00E50F99"/>
     <w:rsid w:val="00E51D83"/>
     <w:rsid w:val="00E52C12"/>
     <w:rsid w:val="00E52C1F"/>
     <w:rsid w:val="00E54365"/>
     <w:rsid w:val="00E549A7"/>
     <w:rsid w:val="00E56343"/>
     <w:rsid w:val="00E56C71"/>
     <w:rsid w:val="00E56EF0"/>
     <w:rsid w:val="00E57671"/>
     <w:rsid w:val="00E603E5"/>
     <w:rsid w:val="00E60AA5"/>
     <w:rsid w:val="00E61CA7"/>
     <w:rsid w:val="00E62C33"/>
     <w:rsid w:val="00E6399D"/>
     <w:rsid w:val="00E63A3E"/>
     <w:rsid w:val="00E65479"/>
     <w:rsid w:val="00E6673D"/>
     <w:rsid w:val="00E66EB7"/>
     <w:rsid w:val="00E679BB"/>
     <w:rsid w:val="00E70327"/>
     <w:rsid w:val="00E706A2"/>
     <w:rsid w:val="00E71601"/>
     <w:rsid w:val="00E7340B"/>
+    <w:rsid w:val="00E73E37"/>
     <w:rsid w:val="00E761BD"/>
     <w:rsid w:val="00E7640B"/>
     <w:rsid w:val="00E76E74"/>
     <w:rsid w:val="00E77E62"/>
     <w:rsid w:val="00E8097C"/>
     <w:rsid w:val="00E809D1"/>
     <w:rsid w:val="00E8135C"/>
     <w:rsid w:val="00E826CB"/>
+    <w:rsid w:val="00E82B71"/>
     <w:rsid w:val="00E82E89"/>
     <w:rsid w:val="00E8312D"/>
     <w:rsid w:val="00E837AE"/>
     <w:rsid w:val="00E842D6"/>
     <w:rsid w:val="00E84360"/>
     <w:rsid w:val="00E84CE3"/>
     <w:rsid w:val="00E85A14"/>
     <w:rsid w:val="00E9070C"/>
     <w:rsid w:val="00E90839"/>
     <w:rsid w:val="00E909ED"/>
     <w:rsid w:val="00E925A6"/>
     <w:rsid w:val="00E92A35"/>
     <w:rsid w:val="00E92E3D"/>
     <w:rsid w:val="00E935DA"/>
     <w:rsid w:val="00E9425D"/>
     <w:rsid w:val="00E9468F"/>
     <w:rsid w:val="00E948EA"/>
     <w:rsid w:val="00EA1580"/>
     <w:rsid w:val="00EA1AFF"/>
     <w:rsid w:val="00EA2FC9"/>
     <w:rsid w:val="00EA3A79"/>
     <w:rsid w:val="00EA55D1"/>
     <w:rsid w:val="00EA608F"/>
     <w:rsid w:val="00EA6B5E"/>
     <w:rsid w:val="00EA71F1"/>
     <w:rsid w:val="00EB2265"/>
     <w:rsid w:val="00EB2B1E"/>
     <w:rsid w:val="00EB36C9"/>
     <w:rsid w:val="00EB5273"/>
     <w:rsid w:val="00EB680D"/>
     <w:rsid w:val="00EB7234"/>
     <w:rsid w:val="00EB7EAE"/>
     <w:rsid w:val="00EC1204"/>
     <w:rsid w:val="00EC1AE0"/>
     <w:rsid w:val="00EC1D93"/>
     <w:rsid w:val="00EC1EC5"/>
     <w:rsid w:val="00EC3CB0"/>
     <w:rsid w:val="00EC409D"/>
+    <w:rsid w:val="00EC439A"/>
     <w:rsid w:val="00EC447A"/>
     <w:rsid w:val="00EC6781"/>
     <w:rsid w:val="00EC720D"/>
     <w:rsid w:val="00EC7DFB"/>
     <w:rsid w:val="00ED00FC"/>
     <w:rsid w:val="00ED0E0A"/>
     <w:rsid w:val="00ED1CF5"/>
     <w:rsid w:val="00ED2251"/>
     <w:rsid w:val="00ED227E"/>
     <w:rsid w:val="00ED414B"/>
     <w:rsid w:val="00ED4B38"/>
     <w:rsid w:val="00ED51B0"/>
     <w:rsid w:val="00ED5B13"/>
     <w:rsid w:val="00ED6CC5"/>
     <w:rsid w:val="00EE04D9"/>
     <w:rsid w:val="00EE2A98"/>
     <w:rsid w:val="00EE31EA"/>
     <w:rsid w:val="00EE3395"/>
     <w:rsid w:val="00EE38BE"/>
     <w:rsid w:val="00EE3B17"/>
     <w:rsid w:val="00EE529A"/>
     <w:rsid w:val="00EE54BF"/>
     <w:rsid w:val="00EE5BFB"/>
+    <w:rsid w:val="00EE60D8"/>
     <w:rsid w:val="00EF0BDA"/>
     <w:rsid w:val="00EF1172"/>
     <w:rsid w:val="00EF13CF"/>
+    <w:rsid w:val="00EF267F"/>
     <w:rsid w:val="00EF2FE8"/>
     <w:rsid w:val="00EF3093"/>
     <w:rsid w:val="00EF36D4"/>
     <w:rsid w:val="00EF3C6F"/>
     <w:rsid w:val="00EF3EA2"/>
     <w:rsid w:val="00EF443A"/>
     <w:rsid w:val="00EF4C34"/>
     <w:rsid w:val="00EF6514"/>
     <w:rsid w:val="00EF6D33"/>
     <w:rsid w:val="00F004A8"/>
     <w:rsid w:val="00F006CE"/>
     <w:rsid w:val="00F006EF"/>
     <w:rsid w:val="00F00EB0"/>
+    <w:rsid w:val="00F00EB8"/>
     <w:rsid w:val="00F01781"/>
     <w:rsid w:val="00F01CA8"/>
     <w:rsid w:val="00F02DAB"/>
     <w:rsid w:val="00F02DD8"/>
     <w:rsid w:val="00F0302B"/>
     <w:rsid w:val="00F03A15"/>
     <w:rsid w:val="00F04178"/>
     <w:rsid w:val="00F046CF"/>
     <w:rsid w:val="00F04EC5"/>
     <w:rsid w:val="00F054B0"/>
     <w:rsid w:val="00F05D8B"/>
     <w:rsid w:val="00F06A7E"/>
     <w:rsid w:val="00F10ABC"/>
     <w:rsid w:val="00F10B7E"/>
     <w:rsid w:val="00F148B7"/>
-    <w:rsid w:val="00F15033"/>
     <w:rsid w:val="00F15138"/>
     <w:rsid w:val="00F15737"/>
     <w:rsid w:val="00F160DA"/>
     <w:rsid w:val="00F20A57"/>
     <w:rsid w:val="00F22E50"/>
     <w:rsid w:val="00F2498D"/>
     <w:rsid w:val="00F24F92"/>
     <w:rsid w:val="00F25144"/>
     <w:rsid w:val="00F25A98"/>
+    <w:rsid w:val="00F25B39"/>
     <w:rsid w:val="00F27AE6"/>
     <w:rsid w:val="00F317EF"/>
     <w:rsid w:val="00F333A5"/>
     <w:rsid w:val="00F3491B"/>
     <w:rsid w:val="00F34A6E"/>
     <w:rsid w:val="00F361DA"/>
     <w:rsid w:val="00F36D43"/>
     <w:rsid w:val="00F406FE"/>
     <w:rsid w:val="00F4104B"/>
     <w:rsid w:val="00F4118F"/>
     <w:rsid w:val="00F4193A"/>
     <w:rsid w:val="00F42056"/>
     <w:rsid w:val="00F426A0"/>
     <w:rsid w:val="00F4356D"/>
     <w:rsid w:val="00F44111"/>
     <w:rsid w:val="00F44CCC"/>
     <w:rsid w:val="00F4524B"/>
     <w:rsid w:val="00F45E62"/>
     <w:rsid w:val="00F50EC5"/>
+    <w:rsid w:val="00F51CFD"/>
     <w:rsid w:val="00F53FC2"/>
     <w:rsid w:val="00F5409E"/>
+    <w:rsid w:val="00F541DE"/>
     <w:rsid w:val="00F5475C"/>
     <w:rsid w:val="00F60253"/>
     <w:rsid w:val="00F608EE"/>
     <w:rsid w:val="00F60E5D"/>
     <w:rsid w:val="00F61EAB"/>
     <w:rsid w:val="00F620F9"/>
     <w:rsid w:val="00F6255D"/>
     <w:rsid w:val="00F62EA9"/>
     <w:rsid w:val="00F640E0"/>
     <w:rsid w:val="00F6431F"/>
     <w:rsid w:val="00F64DAC"/>
     <w:rsid w:val="00F65407"/>
     <w:rsid w:val="00F71CBB"/>
+    <w:rsid w:val="00F72257"/>
     <w:rsid w:val="00F73431"/>
     <w:rsid w:val="00F73849"/>
     <w:rsid w:val="00F74E8D"/>
+    <w:rsid w:val="00F807A6"/>
     <w:rsid w:val="00F81F5F"/>
     <w:rsid w:val="00F82923"/>
     <w:rsid w:val="00F82F54"/>
     <w:rsid w:val="00F837F1"/>
     <w:rsid w:val="00F84974"/>
     <w:rsid w:val="00F855A8"/>
     <w:rsid w:val="00F85D49"/>
     <w:rsid w:val="00F90183"/>
     <w:rsid w:val="00F90494"/>
     <w:rsid w:val="00F90CBF"/>
     <w:rsid w:val="00F90CF0"/>
+    <w:rsid w:val="00F9254B"/>
     <w:rsid w:val="00F92D89"/>
     <w:rsid w:val="00F92EE1"/>
     <w:rsid w:val="00F93370"/>
     <w:rsid w:val="00F93535"/>
     <w:rsid w:val="00F93A82"/>
     <w:rsid w:val="00F94E8A"/>
     <w:rsid w:val="00F96267"/>
     <w:rsid w:val="00F96D32"/>
     <w:rsid w:val="00F9766A"/>
     <w:rsid w:val="00F976A6"/>
+    <w:rsid w:val="00F97B0D"/>
     <w:rsid w:val="00FA1402"/>
     <w:rsid w:val="00FA1790"/>
     <w:rsid w:val="00FA4EBD"/>
     <w:rsid w:val="00FA5363"/>
     <w:rsid w:val="00FB05EF"/>
     <w:rsid w:val="00FB07BD"/>
     <w:rsid w:val="00FB280F"/>
     <w:rsid w:val="00FB2AF5"/>
     <w:rsid w:val="00FB2C49"/>
     <w:rsid w:val="00FB2D42"/>
     <w:rsid w:val="00FB3A48"/>
     <w:rsid w:val="00FB4F8C"/>
     <w:rsid w:val="00FB520A"/>
     <w:rsid w:val="00FB54BB"/>
     <w:rsid w:val="00FB5F81"/>
     <w:rsid w:val="00FB63BA"/>
     <w:rsid w:val="00FB6C4F"/>
     <w:rsid w:val="00FB7211"/>
     <w:rsid w:val="00FB743C"/>
     <w:rsid w:val="00FC11FA"/>
     <w:rsid w:val="00FC1A97"/>
     <w:rsid w:val="00FC2AAF"/>
     <w:rsid w:val="00FC3226"/>
     <w:rsid w:val="00FC3E01"/>
     <w:rsid w:val="00FC4307"/>
@@ -33034,83 +30836,84 @@
     <w:rsid w:val="00FD1118"/>
     <w:rsid w:val="00FD227F"/>
     <w:rsid w:val="00FD2DA7"/>
     <w:rsid w:val="00FD3F0A"/>
     <w:rsid w:val="00FD7066"/>
     <w:rsid w:val="00FE199C"/>
     <w:rsid w:val="00FE3499"/>
     <w:rsid w:val="00FE3BC3"/>
     <w:rsid w:val="00FE3D86"/>
     <w:rsid w:val="00FE416C"/>
     <w:rsid w:val="00FE5624"/>
     <w:rsid w:val="00FF0D47"/>
     <w:rsid w:val="00FF22BE"/>
     <w:rsid w:val="00FF2F95"/>
     <w:rsid w:val="00FF3734"/>
     <w:rsid w:val="00FF67BE"/>
     <w:rsid w:val="00FF758A"/>
     <w:rsid w:val="128AF2CA"/>
     <w:rsid w:val="13060DF0"/>
     <w:rsid w:val="322CA283"/>
     <w:rsid w:val="38D3B414"/>
     <w:rsid w:val="38FE25A7"/>
     <w:rsid w:val="395AFBE4"/>
     <w:rsid w:val="4556AF69"/>
     <w:rsid w:val="47CD5718"/>
+    <w:rsid w:val="56EE3CFE"/>
     <w:rsid w:val="5AEB22C9"/>
     <w:rsid w:val="5C5F1AC2"/>
     <w:rsid w:val="72E2AC2D"/>
     <w:rsid w:val="734C477E"/>
     <w:rsid w:val="77463461"/>
     <w:rsid w:val="7B58D4FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C67A2B6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{566F1774-2B08-4D02-B621-3851EE446712}"/>
+  <w15:docId w15:val="{2AD61F8A-50AE-4B67-9F27-B57639218B85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -34222,74 +32025,74 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004100E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004100E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA4D97"/>
     <w:rPr>
       <w:color w:val="326FB7" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA4D97"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00862F52"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F1F2A"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
@@ -35308,59 +33111,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133790572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crchus.ca/clients/SanteEstrie/Sous-sites/Centres_de_recherche/CRCHUS/Services-outils/Politiques-reglements/Politique_inst-annexe_5_Dec11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec-my.sharepoint.com/personal/xbonhomme_catalisquebec_com/Documents/-%09https:/ciusssmcq.ca/telechargement/3429/cadre-reglementaire-des-activites-de-recherche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/part-11-electronic-records-electronic-signatures-scope-and-application" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAfran%C3%A7ais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g26.pub.msss.rtss.qc.ca/Formulaires/MGF/ConsMgf.aspx?enc=j4POwiHnteo=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santemonteregie.qc.ca/sites/default/files/2022/03/cadre_reglementaire_sur_les_activites_de_recherche_au_cisssmo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://database.ich.org/sites/default/files/E6_R2_Addendum.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/document-003879/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchecliniquequebec.com/registre-essais-cliniques/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chumontreal.qc.ca/sites/default/files/inline-files/2021-06-11-cadre-reglementaire_v01-00.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rechercheciusssnim.ca/wp-content/uploads/protection/RG-12-001-Cadre-re%CC%81glementaire-de-la-recherche-ADOPTE_CA_20210616.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g26.pub.msss.rtss.qc.ca/Formulaires/Circulaire/ConsCirculaire.aspx?enc=3J8qTyUmCCA=" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications/i/item/9789241501538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAbilingue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/fr/outils-provinciaux/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/fr/outils-provinciaux/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/prise-de-position-soutien-pharmaceutique-recherche-EN" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@catalisquebec.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.ciussscentreouest.ca/documents/ciusss-coim/A_propos_de_nous/Affaires_academiques/Bureau_d_examen_de_la_recherche/01_Cadre_re__glementaire_recherche_CCOMTL_2021-12-21_final.pdf?1653419278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2023/23-727-08WF.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msss.gouv.qc.ca/professionnels/ethique/encadrement-de-la-recherche/cadre-de-reference-foire-aux-questions/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ispe.org/publications/guidance-documents/gamp-5-guide-2nd-edition" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cai.gouv.qc.ca/uploads/pdfs/CAI_GU_EFVP.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frq.gouv.qc.ca/app/uploads/2022/11/politique_crr_frq_2022_vf-1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chudequebec.ca/a-propos-de-nous/direction-et-gouvernance/politiques-procedures-et-reglements/cadre-reglementaire-sur-l-organisation-et-les-bonn.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAEnglish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/wp-content/uploads/Processus_Acces_RS_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cai.gouv.qc.ca/uploads/pdfs/CAI_GU_EFVP.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frq.gouv.qc.ca/app/uploads/2022/11/politique_crr_frq_2022_vf-1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://database.ich.org/sites/default/files/E6_R2_Addendum.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msss.gouv.qc.ca/professionnels/ethique/encadrement-de-la-recherche/cadre-de-reference-en-recherche/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/prise-de-position-soutien-pharmaceutique-recherche-FR" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legisquebec.gouv.qc.ca/fr/document/lc/R-22.1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rechercheciusssnim.ca/wp-content/uploads/protection/RG-12-001-Cadre-re%CC%81glementaire-de-la-recherche-ADOPTE_CA_20210616.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chumontreal.qc.ca/sites/default/files/inline-files/2021-06-11-cadre-reglementaire_v01-00.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications/i/item/9789241501538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAbilingue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/fr/outils-provinciaux/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@catalisquebec.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g26.pub.msss.rtss.qc.ca/Formulaires/Circulaire/ConsCirculaire.aspx?enc=3J8qTyUmCCA=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.ciussscentreouest.ca/documents/ciusss-coim/A_propos_de_nous/Affaires_academiques/Bureau_d_examen_de_la_recherche/01_Cadre_re__glementaire_recherche_CCOMTL_2021-12-21_final.pdf?1653419278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ispe.org/publications/guidance-documents/gamp-5-guide-2nd-edition" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2023/23-727-08WF.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cai.gouv.qc.ca/uploads/pdfs/CAI_GU_EFVP.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frq.gouv.qc.ca/app/uploads/2022/11/politique_crr_frq_2022_vf-1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msss.gouv.qc.ca/professionnels/ethique/encadrement-de-la-recherche/cadre-de-reference-foire-aux-questions/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chudequebec.ca/a-propos-de-nous/direction-et-gouvernance/politiques-procedures-et-reglements/cadre-reglementaire-sur-l-organisation-et-les-bonn.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAEnglish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/wp-content/uploads/Processus_Acces_RS_FR.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/BPC-ICH_E6R3-FR" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cai.gouv.qc.ca/uploads/pdfs/CAI_GU_EFVP.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msss.gouv.qc.ca/professionnels/ethique/encadrement-de-la-recherche/cadre-de-reference-en-recherche/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crchus.ca/clients/SanteEstrie/Sous-sites/Centres_de_recherche/CRCHUS/Services-outils/Politiques-reglements/Politique_inst-annexe_5_Dec11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/mCTAfran%C3%A7ais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frq.gouv.qc.ca/app/uploads/2022/11/politique_crr_frq_2022_vf-1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec-my.sharepoint.com/personal/xbonhomme_catalisquebec_com/Documents/-%09https:/ciusssmcq.ca/telechargement/3429/cadre-reglementaire-des-activites-de-recherche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/part-11-electronic-records-electronic-signatures-scope-and-application" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legisquebec.gouv.qc.ca/fr/document/lc/R-22.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.dualcode.com/n2canada/course/view.php?id=10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santemonteregie.qc.ca/sites/default/files/2022/03/cadre_reglementaire_sur_les_activites_de_recherche_au_cisssmo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g26.pub.msss.rtss.qc.ca/Formulaires/MGF/ConsMgf.aspx?enc=j4POwiHnteo=" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/prise-de-position-soutien-pharmaceutique-recherche-FR" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/document-003879/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchecliniquequebec.com/registre-essais-cliniques/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/BPC-ICH_E6R3-FR" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.msss.gouv.qc.ca/msss/fichiers/2019/19-727-05W.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/prise-de-position-soutien-pharmaceutique-recherche-EN" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalisquebec.com/fr/outils-provinciaux/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Personnalisé 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -35631,56 +33434,68 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xsi:nil="true"/>
+    <Time xmlns="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5c207575f787207ffe0f8771625afea" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEF4C38C483B554087AF2DBD6B1FBEEB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c255dcc9c32c4364a1f78ae41a21b2a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a" xmlns:ns3="0867f859-d9ca-420f-8ce6-44e8aa7b0b44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="45cdab7f5294d1924e8f0c8c2844fb5b" ns2:_="" ns3:_="">
     <xsd:import namespace="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <xsd:import namespace="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Time" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -35895,132 +33710,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD33182-5A12-4D7F-B21D-F2588CFC8300}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
+    <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28106DB2-4E25-4EE2-A56A-9C8465011F4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8CC8534-C6F6-4BC7-8437-88D7F5FE491D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B519E4C5-C470-4BB8-8DEB-ABE0EDF0E41F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ba1c3e9-5c70-48ae-abf9-6cafc0353a2a"/>
     <ds:schemaRef ds:uri="0867f859-d9ca-420f-8ce6-44e8aa7b0b44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AF882CF-E3BE-4CA8-B739-9F2D1337CCC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>9441</Words>
-  <Characters>51926</Characters>
+  <Words>8933</Words>
+  <Characters>51902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>432</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Lines>943</Lines>
+  <Paragraphs>596</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61245</CharactersWithSpaces>
+  <CharactersWithSpaces>60239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="318" baseType="variant">
       <vt:variant>
         <vt:i4>5701696</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://my.dualcode.com/n2canada/course/view.php?id=8</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5701696</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -36053,63 +33856,63 @@
       <vt:variant>
         <vt:lpwstr>https://my.dualcode.com/n2canada/course/view.php?id=9</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7929955</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>147</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://recherchecliniquequebec.com/registre-essais-cliniques/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111899</vt:i4>
+        <vt:i4>6619144</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>144</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://database.ich.org/sites/default/files/E6_R2_Addendum.pdf</vt:lpwstr>
+        <vt:lpwstr>https://catalisquebec.com/BPC-ICH_E6R3-FR</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441816</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://catalisquebec.com/fr/outils-provinciaux/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6750321</vt:i4>
       </vt:variant>
@@ -36503,63 +34306,63 @@
       <vt:variant>
         <vt:lpwstr>https://www.fda.gov/regulatory-information/search-fda-guidance-documents/part-11-electronic-records-electronic-signatures-scope-and-application</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5898305</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ispe.org/publications/guidance-documents/gamp-5-guide-2nd-edition</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111899</vt:i4>
+        <vt:i4>6619144</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>69</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://database.ich.org/sites/default/files/E6_R2_Addendum.pdf</vt:lpwstr>
+        <vt:lpwstr>https://catalisquebec.com/BPC-ICH_E6R3-FR</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5701657</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://my.dualcode.com/n2canada/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7733284</vt:i4>
       </vt:variant>